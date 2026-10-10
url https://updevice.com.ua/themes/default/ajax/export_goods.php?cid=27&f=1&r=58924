--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752cc41fb3d029d31cc1bbbcd7c1031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00764ff44d298ae1f6ecc3036156b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82029e43b13ae2a70131fc959f877d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e95908c621ccda300ade87ef67aa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd101cfaca12e3766bcfdf0333af6ff15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c90c188d871923c834b4b1c3d3f676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14cb70c3e4131680a158ef6b0bc0507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec520afa189e1ec80ce4b43f9b2df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bda1ef4ab701c551befb4960ea15b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b5903ff78955a965140a33c9b63c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fda69ab6bf8474280b25015e69ed711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364136ebc82b005c355486b121a5a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa3f4573a669ac2bccd51f1d6c99513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c775615a48cd209e499aa3d74473714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191e98e458e3b8c0495ade10032ac815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6020e9f63633d4454549880f6be7e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7632c0b32aa7d07ca6ff926efccaf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1689400f0d07b4983d3122e43da8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f40df8f185d4688d352dbdf38929f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e859ecfb8960364e3b7ec2e72094d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6f10bdb4d7a63e693c882d4b509221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1d6c14316981c6d7bbaaeda1064422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf7b3ff8672521e3867400d87d424423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448715a37401ed6dbdfee58deb0909d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627bbcb2f861c255461f82895ac27f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04534b04ac7f9c52b1445c82ee47aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4c360222665f11a0a12e2a5a0c6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbe3a494cf7bab5fe75416422665928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a648bcbaffc4887f679d87e98f0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b0a7d7ac6fc2a809d9672651d7ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc50f404866a8e49e99e3559c49f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec8c5acd5118c84883d936b641455532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ae968b5f4ef98dc6f29ce29dd71c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249beeaf3f0631c4b34190cb13be1e8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88f833255e1edd1dd49b137ed9f4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae0703c0a8933ad2451fd3d000c34436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5578a52efebe761e65a3e0ad0cec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571fbf8b921a79cf6af994a27b1b2ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892b10a9d8bb3c7ec5b8355e4d77bc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84001894d6baa5a73a854e4a53075f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb74b0b794e59a7b2451717ec52e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b3de30d64c38a813d734b23bcd3ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47727a30943e64e9128c1ce1754f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b29e4ad17eb60665a406ce38f70d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895cebcf25bc8200ef173c6ef338ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828425e91803c95a196460c17b6b4de046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e584cbcb49014c803b1a6c2888f62347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c4a30b6cacfe349b921d34daabb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731fb5227abe01b3c7d713eefd7d17049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b320151770ec13ad59d4c8363a7a58950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67e29a608fbd80375e8713f77ea95351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de272e4f989bb29d8ffa70dea53dbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bce9b11fdf3b7cf4b3a3b7854448b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650f2e74e8598157c5cfc09727bda6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dd069cb4e9bf5b59d09010187b6b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080bb41b4fb5584d392ccbe8c86963a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d71139ee53a84881e55dd36d5bf6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5013fa9db6c76789b546827826f54958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f99133a6b67b571dd0a67c01d923159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced96725bb9d66efb9e61a8716bab460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f363a6eb1e78a89699eeec7e5bfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f8e50d28c7457c8b53792b16b8d3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76510f25a263b95a75b4d4775eddc2c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46594ae03683765a0db1266e5e1823a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f091c60c989ac3de87b12274e5d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86acf59151577477b8ea7b2380ace766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8af1881dd963e97e6ffc93b8a605167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e08ffc1cb859f4fba920d996fad47d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86707279b890c4ee33e3b72bced2cfaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4995d1eac1303d024d686e49cee8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb1b43379a8ddccd0495cf8832eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20478ae96a636f2574c1273e095048272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1798585c388015eef93602b55ae4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd219aa5dbf0467b25b1bfca8854c05574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f62ca7e1ba6def6acb8c7a235044675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077f024e838044e96b7e6c56321ebd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49877ab33053a08abc5aa5b1cb6310977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a6d9d113362aea1db5d30e664764478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c107cea975d733d1dd192b10ef1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab61ca5ea8771fc63999a336b7fae680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a15440f96933056b67dc9bbaa1c0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf3a67d26062ef734bc5d697f7e3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01aa8ab1700b47832e504a623e9eb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe483f9985029709c83b90bf96ce77a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7f6006238bcbd0821570532ae52c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f72684754341727de7ade0c55749186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf27bb614b385c7fb7699bd7e9bd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d338fee7a4eb70f5001299ccd1a6d4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7d5919ffb952855fa75efeb848c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a939340b2349a3ab37101cc60c99abb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d5d74fce2694b7c776aabd0dee20291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e87b9ae012f532f7c8e1aec3bef992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c64c5ca7a8c00a719b211b614556893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f44f87a61af9ccb0e1f8fe0b2611394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec22f1425d52ebc3ac7af16b9f79f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc63aa6667e151e378115602d75e7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a4dcd798b85ea30c74a6767bb263897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775da4e0efbe3dd8f66e77dee1021298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2972597b90246b4a9e098a21074f1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aacb06f6063d597094d3c4df6417b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdc0229c354022876e97c835bbdbe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb5ecdb17e9ca67185ad126e36c90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e5bd8db50ee841a1d99852d0c46c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6e8b4f37ee116326a15158a1b987104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed6926caa32c3970eb4159357d78d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b755db95917a317575bb8fc57c4f9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208ae09960bea73822120358ce95e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03838ef42248c9ef0d06ae12019960108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeaccc58cd6aaec2ec69c568e54aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d189debd9d75296c22420b6d19ee6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e58c59d7ec70568c815af6e3b1666111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3bd7e90526ff136388aeea7eee058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e6d24a1699eae5e05319b03c57f3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d14fb1f410d06fa104e8ba205d52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1f4dd5b2997c9ad75a0b15905ca8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149caea95840355afe6c4bfba6c8234116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0659f9c7f582c13ecc2f6b78f9726c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11272a994f0e70165f5f7d9312847f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f1f4296c2ee489bdb455d8cadb9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822040c5d25682e60fc4c2929087593a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d8b6d9f7e66d035dd04fc0b0cbe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c072418c876fecd7bde72505a653f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2120659c1f91dc9760255f9aaf01e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9befc1cac67ac202d4621b0fd591f32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e7c9cc581345dc0935b9115bf8d38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e249728b5e46b3a1318bec0825ec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1ea09008d7e948ee89b1150d863d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e72abe9ed0c0f9e054a1f6044c0b31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b863179dd296dfbff6b6615bd65d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a35b617227ae7960b97c76a55e2861130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51df8435c9d7d62cfdabd50938c1eb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7a7e430858d59036b96660d8d667d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5f61e6be812e4da6ca4492fc20176133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb63feccd1a63ef8ee5728b9e08246134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eafaa6a6fce24531bb04a2be20d3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a59d5e6c292aae865470aaf6324c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33352c49240bf3b2fa047825b0be3790137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9109df2fa885f5a05c29c581497e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e1d7612a311a39553e9bef32be34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb41dc3ee44facbc5d7baffd1d873d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e0ac449911bbed723f7044f048e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd759b68742413d2fa6e2bee08d9d11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089fcfe325c0f389158e57ccdd6233b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f8702ab7651a7e1e91299ae0e093d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26ec52c55e9f754a53138d025dad7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d94f3a75e95049d949c93e4a837cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11261fe92218a24a845a833cf870fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af9e5de70466b4adb2a574384bceb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a91aa4f0a9a5c26f3f6fba7dc8e90b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718ce825e554609c1ad965a890bd48a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7fadd292e9045b06cd25ebaaafcd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eef548a594c4abc8fe8cf82c8ac00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9e0a07e5bae2711bc50edf43bf74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3c261cf2636d9a26be21a199e38c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb7c453fc0638a1f49231bd95c490155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474853ce0a70de2f81126154ada1976156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a6ca165381f1a5ac0ee0d1350e70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5730a6e2c71ba5bc4e20fc56a3f785158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1542a2555080418ad6db3dba90d9c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700938f4f3bf3334441ff2ba0b82aff5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076f8370cc2a36f75b1cc4bb3294381161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a1e7b93dd3f653ceeeefb65f4ccca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f6cecd447e57f976f210263dc7c1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71096e0b5ba2356147bc99f2abac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b1ac88412607c675438c49525396165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877c1ae535392192a65c9808f150169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6677eb8f1790255e8d66af76b8fe7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc882e715e87789010318999689d3f6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451360c5b6259f457585d6513e01ed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd50a7809121e20e8865503c9e3d7bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9fbc3ca1731254a2750dcef220b17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a1df2e21c4788e462f59298587b24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6361a2df720c37e7a1c302a45a088173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ebc6fdc4ff3a594bc5360753db9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3da440e446f19fd333d066a1981b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadafb92c12ae1603c46823204a476cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba33c5e2e84ef2f08e560d87a9c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc3b3bd6c07163e3baa726803682c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9082a1547730a565dd8611fb02833a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88049ef78190d4371ebaaaa3cfd6a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499a1f118d0db572824a26d5991591181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3df2d50b6ef12ebd33de12d7be3a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f467b175de9f038a51b4b6ce63f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208577f513a32cf6904d6894c6735202184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db863ff6193cd2a9466fbcb7489cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782870b7cc3772ed58a4121158ee9961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17446ba0da325cc53666f449bc4780ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede27127c917fc6a81801589a800dc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cff9dba2569b985c2419ac88fe1817189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93f95513e4978bae83f2352d01191190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff129a359761e3f95d97470e90de68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec01d67ccee2a57b59e7adcb2cdaf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079221a443ba44148117afeac35a575193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065421b64af11736c09a5232d693a4ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c86096584ff31e20febfb6025a9b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cedc94ceca1e9ae06f409bb41611a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8c5454c8ea8de25c02d1e89471ecc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ffb792f82da1ab26b8afad57cb4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c2c608d96f62b74e6db15b4b8e50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b79e39d8b0162aa7ada8bac5a3d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d2472d26e104ce86053280b56baf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e1d4ca902488a358044eb3fa4fa94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e8150192a4bddc2c4040fac978bd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987760e9611058260697c2e1036b2c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59a46428132c48be81204bc96856c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba9160d6346a5c444e377d609df3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727976a1b1ed2508c29db55fd62e4e61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f6e6e2674d930ad0443bdae6dd97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969ab32cc2ff564dff57717f1c3669209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bd11f9286f6f5a025c60476c60ee3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1671a03e42a2a0dd27fe7c4bd8c722e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c90e996601aeb572c8a23f553f2a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb4459a07b1e6616f5866dacb5bbbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb5dd13346c9d41b8673c243b6069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945b82c9441dfe71e93660f498109b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6ab32d034e235a393893ce38f33e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b441fecea8808597dbe4d5ca4f8db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bef69faaf0da3317b9d7e418df8b98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78eeb29d388258fa9e647f3d49b2a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ca0b3071ab99d3d520ed46d72ea1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cf3e2852fae3a3b69367d344c0aac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cb7e596653770f8d2165d5e0cba2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539f4677f7482aceecb823061c5cf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10dfb0f3f8ead8acbfc606f784756e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ff0d089396563214c31c704ae7eb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1643e78e6d8a601561f5c693887f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86b897e32cd3dad470ab39d931a230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abddec336b2a78f96410411bc7168d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436eecd31c423b5f653fdf2b78f09ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce920a2749ded09a7e05bf094f58c2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f57163b2d0c02a331ab5782596a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3caed2cf780969c102eee066ff182232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39169c3f9985043e8c5bba36f7ae9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c064865d6f008d553e554ad3d0555234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9ca7f6fae8148cd523f169e422f18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82106ac9a3a6c2772c88eb2c8493f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d803414f8315cff793c3e845a8fe7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d7bddeaecaaaf5d2753b5efdf93e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b0aa767b9b6343684ece1d001f30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2fa44e7eb15811049fc6d06359e5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220b2c60ce0ac62b60790bcb3cc3e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55d30301262a13d43b9fcd2c48a21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689abbe9687a8822fbfd30b1e212a4e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05605a1cdae1f8e5632cf8393a86fcbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe4a4565de2ce65bd439c613457d0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9199a9dca368262d1c379ad78785d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe8ecd9c35be2e7ee47c29bcd8237247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7f7e544f641140649fa57dee7b70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a75aa2e65f217653939afeb2877d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895927740d590a2c5045dd02b4a681ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300028ac279fb47a7fed9f9c46f45d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f4a634eb92b2e49b7d7f35980cb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7da2112c9f3d3ed33b771e80110c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f355d157662da094191b22ce55fc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1e594fac2ebe882865bf08e7db27d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce23dad6a98641c0b9f6fe8f66d7c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e05772c760a275d4d6dc959411469257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ca9fc3fb1b758262c7d08206aef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28fc4d2d39823b3881fa28511f428c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91142c8f9f304bd89daef5821b3d41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7aaa1abf2d4754317164fd1d900ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b62a3d4dae63b1e68e15432585ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da0272dc1e81f8978e08d919fd9b6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c3a939b4f61f5bac9da9967b2401a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394370c48bf94db37914fadf8ee69d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52522fad53ae71920662117c0fdf507a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c37a5fa51a42fe8bc234829f38b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e0d310ef392c94713795ccebe8d0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f1f1f687e19c50e35846be39b2328269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062bbef8d51dc74ec50a969f3537e18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b1e0ce9c7b1fb50fa9eb51c02269271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e81088befef5d205eca07616d194272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b57f518a3b69af0c854d23d925417273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb51407c2f9d5debf511d622ecf14e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824175fbee4438bb02cc22e653321049275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220158f30ac1aac7b608616f0e07fdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdbdfa3b9bc08ccc9e7c1ceaa5457f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad6ed863266a83e0313d8dade85423278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa092debbdf40a7bad60beb9df81c29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0104eb216eec5c9474ba8b3437d6650280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d7c01a5edad2cd2b1d1b8d4f6026281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dca672aa39be48558fe86a678df84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc00d202b7732dce6257f763ab50d71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a469776a7f8fba313a6f648632d2469284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305d2e34bf15dac277c3170deb513e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2579cb885bf61fadb2aeac71a6d1be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93024333f98f2a1a3e00239ae10e483d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd302e46e2b5ed3ae841b89d437492288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ef5423c75767573b9c08d0e99cb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e58fa223989abb2fb62e896b8f46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8adba83a28d7790ebab90d0785f9bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af4a42b4c20af1034951bd9b653a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae872d1c69595d216b3bf1c442c4f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f54843c92406267cce639aca80c12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde8c3e6100f1a93dcac45ff9dd613295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2661d81498e7d025a5dc68b5c3441296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4405ed5e1d97b616b85c6a3b494eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9acc5970fad24975692c66c8d47f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000fe1eeaa1fef7a8445087a61e83d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead055faae950c91ef80d8f77686ab72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf1a31a51bc12515ac6c05e5726f18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341940b54d151487ac5295b06f03fb1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d3d05e921291066c997223aba70de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada762822ea0a7b3953e15bc073e2471304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03486bd747fa3cabf7e6ec28100f5d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30fd176ca26c29917fb8950bb7f5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40b2bdddeca54f0ed2b640bae533b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc95b4ee73c1575deb82db5ca597f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f4a7a098326e346b0eecb9d7b09b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca739a7f32bb2ed7a1004a8c02a1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b342f0d8d634ca9f6f1979fb9fb64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7db6337b4eabf6d5c47e22e33d13c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6aaf6a19b6da5bd718604e92a3c32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd395d515af9cf5cef35d4dab082e25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cdec648e866bd073348476503c7c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b335a8377a97db644ddfd344426a67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029843911b576e85953b0147db5b813b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117bd2ec9f484a3994c6d92e8371e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3f31c6a1cf9b9670aa2fa922c602319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d02644177fdb2278700fb6756bf4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bccdc8b7a7d45b2ca25db9e1c91f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0021068298eecdd20ae9a7818a26e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed1cc97dd5c6f5249485cffddd15a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79249f32bf6f7baa474a638e2bfe8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39310f12fe4cde214eaad58ce4880b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60935fc3c84ca29606aa60cdafad6c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78143f0e87618ec78291a6a29eac1fd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436637683ffdc7e9bd672a307c7023328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d0efa0fe2e3c3dba451d8e61c7b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440abf42bfcf8086de1f3f25de0234a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba210856ebb9e59e433b101586438b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a4ddb369afe75dba388202535c02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5031e7cb8b88b5e2d8ad2563fac3423333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f1546fc15ebfae66d7349892e54dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228c87f0ccc83d11d71fc9896502352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395e17118c02b01411d1dda4095de8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8430098b6d7160b33eb914f4ac6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b99a6ef91fa1be7792ec94a3e125b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a94bf6b238888807486a8076654ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f126a3453977eac839fc2569e1a6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe5f737bd6017693ff451dd3c699e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db71c0222238ce07eca78a2db384049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a091c12816decd7c63bada8d400c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ead74b9e836b0b7b6ee35cef012b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bfd274f3f34d0a5901188500315a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea02af09594255a89d91790aab80f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872d58342185f7a3b2033a658d72cbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573966985658a1b908ecaf1b3a191915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ed25d56af29b51c84dded29863d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec5e850cf0a767ed2d660c4e49b39f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3143cb958fe118c2eac422f133230f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02e257ed8a4c4b733fff3b01fa67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692623dc095b6dc384267a0c6a20b4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c02b2e8213f7ab09215416876842d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad87f074c21a964a9ce7907f2d1c20b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244dfdd9cf4807099323578245453e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf305564b0f96de4e8fc7f490a2afc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdea84ad8c4aec98b115b1508ba79f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8d539374f40943dfcdf6cd58036326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7332cfb4c19f734c1c3149363d16c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a5b97dad8a020d1a625061084ea4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591ad8cb1cfe02c4c23bda492d8d40129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d7b9c1f200f91059d64227f3bdd8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6912145c782346a4e5cfc996ee379331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caccf24bdbd5f53614973a7a66538032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e14dac13ef7f83543159c36e035f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4ca5640a80e567c29e3fe433c30834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239328b4c27ed59fe61547b3a18f76035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeecf85876bdbf11dd56263077e5c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc2c4202041a01c719dcf6710e63d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994b4dfd81070b6b2c4ba59765cd9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9d4b490c47a12869e5f44ec1b66c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd4d31b9636bd62bf3eaa9cd1f292540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb226785acbe4df70c742e88d95668941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7411f976bf649750cd2ae8670481942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21a5525aa281dfd3e42514ad780d8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc26293aa766cd288c35e7dac6746444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea1f725851273c129362672b0be7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8c469a488583726c6099615ecef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f96cefcdb46f0777178d56ceb9217047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cee52f8cca7c257413d808f8f79ad548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0db0e09f6883137bd95a9ad39c4ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4d2344888ace92f6304388079471350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61dc78b1e030849e3db603d35b706951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c1d3085596e193114e5c8dc8ab7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e23ddb87bbf6c1f136ecadd708a0a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bf07f55ca16f9f8b43ff77c7f983b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0daf8a2ac04b472d3a9406abeece955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae27da8982a7cc4870b3d8c3034fbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ba0b453f250b48e2342219b2f81557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0797dff14bd18bb74f19c38f87b924258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b22d199286d66d9074f10d6c0817959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab187ae8593abcf2a5eedafd6bac1be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae20022986acfc8bcfbacca5cd524d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff58e1d7ab2c38490b3a0387517c4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c4fcaa9db01860474a6b6d57bd3d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce34679cacfd9e6f7ef43e596ed4c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38581c748931454ac75edb6dbf1d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996deee6fb3de759a56275408f3161c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802903406e343741e34679e08a7541ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be33e1578106a5dde60961ba88c6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8403456a3b06fd6845fedc1fef32c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f25d880a7ccd5fb31920393bfb7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935012196c12abc15e7dea18c401e3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a29054ca1b27cc3468c0fbb8c880b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64a11601e06559dcf9d52bb3a686573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d8384afefd6517d83eebb30c6e7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf63de52bef16dc5bb5f34142127175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c43f4a9cde681dac8052e25b3936776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b267bc97c0f89b7c778033a6baf4aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ce724ad17c8bc584ab31a9ba097378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb3deddc129eb2bf1625d91810b51579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca2808bb2c2cdf4d872a94e2ddd30380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be32bfc799f7a74cdf31a032ba006e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341027b442fd45db477b6b673e24bfad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92f694f46f786caabb3ef76a2750383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b959f7d26e33772e635b75519afd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed0df561908c379f4d0dfa2606a47585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af83ed875d736239ad0296bf7ed40986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a505b82f3faae33e912145ef5c7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43467b846c98672e5c7c50f3d7f46c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f18848d9b2719c9d705c3bb40b1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b0edec798a9c7f0f74021fd446f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0303624b6068509005bddf298dd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e152a24602c5ac9d2b1ebe75f55760392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b825c89fed2a8abc7647c86d2c1f6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385661753351d767b32579b392a3b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06b21fea4376b14e5908a6915ba5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b118f47f984cbdd39ad4b5934b2f4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e8c9b38b8393571bcff3f584d6ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb675b103e6b607e73c372bd5d3d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246203ca607652b0985f1bf73a98004499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739269e30d9bf425086fb37549baee4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f3b81b64946d9f9e2d0d048f9dc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7414d56de343f34c1be14c498ac11a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f3d9d32b23aed7e7c9895209800c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b0fb384b14063e327208c2554eae2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea609d6157c5ad1b288b418430e165df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c8e9dce1650580419d911784d4a6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ee7b83c9d6b2407e92b1d9ca456d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24219440b7d86353c1a12700070c77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a81327082f154c03e8f3b165808f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3b5a55954f8cb54d2000ea98b008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632138534d6382b9f66953985e95d45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686679a91bbceca158b898510c1036112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ac2a902427d559a5d1f980bdb1fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919fa166ad740ea1167c36a80626f31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db77dce302c21d500a7997d509249115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c7c56fffd5ba893d1f883d4a0c14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed5e6b2fc808b8b5dbfa9f812fb83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243518305c249577a49e61bab81b3c8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc15f95fc3f5919d7c968f4d943c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ec7654802a6dfce536160a94eacb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de717672417637733c3e79c7d51e921121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31cf569a35fc6bec397492d08604f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680012b3315c8471dfa557d65c3359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b4ec4e1bbb17fff522118899ed2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6758ec2cb60be78e4bfdbb8afb3bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f96945f1bbe1ee7fee0a1c943004126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48430d412061c5f4a18c51d3c9d20982127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c5ac2ecb1db78343a1897468bd95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61dbfcd17ee43c3b659f1f68918c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834ac1ba6f151e30849cf01ea7dbb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fde54b20c311c1c92851e530f266c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a034417b719fea876f9902bc7e9763132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7997fd88d5a933536a0489e5695fa2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4552598a2bba5a4b04f3600afabf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4deb00f3b41baf931b8e7e52451a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d080247c3ce17f849cd7beda6c70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d484a01d1262393c104f3dbee422184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef97261431204cb574068ee4dd9935138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500202dd4e312d1b53e69be2111e87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a403d932dbad6ca8d232640c5aa5de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd6c098cda9386dd6617595c39f9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f568e6bcaa9c8e394e3ee4d202d7ac1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f926032dfee88d460ed8c119694a743143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b08c00921b94a09c5108666ca61f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882fb303574b1482de295429602433145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08ea73ae68f44b010c6895899b8189146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ce1fb48e9a8fe7107892092f1811147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459e6657e9003e222fc77f5300093f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006fbbab6079c75bf826226c801dd94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9b5ee68ba4138d9da811450a7b2fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46f4d23b541c020ac087dde3c8f755151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4f194a1ca41afb6102e4c745ccd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d4a04810217d1442f1274355014b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de3fe5a94d41a87d8192f78c42b7e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da02b1586412e05f6135294a061cb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86492b259055966e6677182d7f8570d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618992e02758e6eb2564f5d7330bad1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8d21b5a1111f07c652089adf21b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133d4baa753904c283d5e460095d42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b3612c0bf2c11fbdf6977e739edb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f83b741c1cbda93c728257256ad996161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e69a6a71a72a5b06ca8ed0d2e2be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210958a0543710a3cee6130d29ae562c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f52b2605be3da1ec22e96c28bd91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3101d9e310c8d5d4e4f5f5ff0e2fa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60cc4e224287921d3ceb8a26bdeb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65348dcf79f970be92533c396f89b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c1f48ec197ee78571768b4e61d238168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7215fe04541f8f48dfeb7bb66713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046c795db7448210cb7e7de69c9879a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477ce240d492db4ff01045a8805f38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac38369825a879e74b4986e4f0c8024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3bd355ab7e9778e887e5aa0cd8415173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6daaa44a2c5b8df43f3962a074bf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc9b217480a88bac5a885e0a342e96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed342dd7bce92a717430b6629624b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbe81b870194a8bcb9a40cff74f696177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cb34601bc51aa2a246802c5576486178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad857ec52bd60e1d28a080ff57f80c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44db6f26fa791f512c9efaeccfe494180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70ca467b7f9dd5b0683a7548d97f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51932d047bd26191d9b473a4fcb8f7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad7ebaa7fa7fc61afe4b44799b8351183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807570dde359729d8433348a6bc6dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cecd5eba44ab1f33b60ce54c02d336185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f8a6f4e511517c0f4e422b007b5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb6cc4a2c761cfd764839c462fa38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c5711726e4484758fc9687176446188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce084ac519a5c4bcef7a2c5b6da5694189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae10b2a2b14b604074c1202274d2d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a514501165c6efae187f866cea8abeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab9b2a1dc6a61f2f8b703ca9f3af1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3956a68625bc65488c91958d9f86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4258bba33dbffa0cf5329f6de4c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635836871ae42d820bd1930c7290a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e82497922fe4a6d9b07dbe166f6d71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b5cfa8585a35a7d0888744d4f52c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490038532a5f0eb609944d3cfa414ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146cb740aaf8ffb88eba2e12ae27af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81725dd41594ea83e6de7998cc05b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadc7a1ab0c5cba5e7690ea1770b377201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff2fb1db872edda4abe14e27a260fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d319a7f19e7ab79eec56aa188db9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ded04e8cf407307adcdf8e39c318cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328767855fa96d8ae6b228d14c5e96d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1234d39d5d5f82a5ac7f55fc0cc2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263516d5967a4f98ce1e825a0613f1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3647a32c66c7c0345ca00a46912b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb981fe58b7c8e41a332cf80e657606209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c699faf498ae9e8530b8cf188b3bf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b575f1e7792f0771233231c8e9c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a539fb352accad4d4fbff3c0ddd43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341accde61a3232b0feebd299c63046213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9520112728cb0b3905d8a6560bd118214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930b86b4bb2135b6134c7f89098272215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d15f99f45d8a9b8b06a1dc4ef59e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470651e4de77b7bfed061890c24e7b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7579863edc140ac12278b63949d2006218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b8f7c769c897e28db446aa60d14f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f043f196b08161030d24d12d017ad33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd8499bc07e65e581d22eb9dff570221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2d7bca84e680e557c7b7c24d6433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216a12e9fb87938b8404c34817bf5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59971ffc53b14abc7b7aff35935ed9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c7e4e4110b01b0f7c169cc09cbe3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af959ea50c075d907b86da9178930226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b60c1cb57bc6e5b6ac10877f4cb2b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb708fa11530625916dcd0661a806d4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c45af43701d185266a65890cd1c00b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecad75be1e59b1863550f70f6645894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678e542bdde12c752f0c89cabb6d3b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b861d0da67db3e12320ab9fef352b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240f80cbb700bf1b38b2d125b05b35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ddddcfae9a345d78366b3cc311703234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d28f26d09ed1c64c338dcd7b74422f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2761a2ef9a458e9c197757d8a6dd9a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a296d48246daac3cfaeab27acdd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabc68797e7793f2a8fe23f52a7a3ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ac13bb41986ae2786d964fb7664d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee1bfd1cafff06836e94f2f300c33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c871dcf0aff1e1f4c598604961b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd5e26ded073f3a30c44554382faa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59a7e926109f01be31828320f41046243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564531041715b01c90440b9785d51fc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f13fdcdbb6807582e0978ab2218c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064b8ac941190ff18e10a5ce2b6e69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54aa6dccdaa6a867fa5e784accce3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca5fdd7533848edd6d221251966aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ceed1702376ddd4ae88d902694414249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f8ae3fdaa2831c46b8ddfefdff7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a47fd564a41869fe185ab434d19a8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f1318d1cda1d3b2287cf9a98c37c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c1ed8a1530cf8d31bbec9129ce632253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e4b1fe64a7d60ba07e75f94bdb6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72994b66708decff464512ba29b3691f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039addaf74549ab6c496c7b140bec33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f418b5e87f7f078614dff87408db53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cdca8b61d164becdf1c4d58092591258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08342bb99f84f856b6546eb683fcc5ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65db204ff54ee2ecf60a043a29fcc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbd53dfb59f2bd3869bccdcd040e33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4018b65a49232f9b4b6ee169b8ac9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa672c105eaa5fb524701478659f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf103e9a8d09fffe4732e15d4d51c0e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0797676bd2709beca18d2d584a997f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39ca216ef6e7432fe7a4bbce8a53b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd662d6e23a9c78165238938c5a8ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a810a7ea221f8bf7bc1b931a413bd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cece4ed9787e4b3e231ea9793597c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1adf346d5d4cfc51a2532e45fd98e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e18db699c1814f29ab8f4ff2dddfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a2c557e3e525ae0b6720429205be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56396b3a85f0a4249ffd9460911c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91fcc85e495126b14b073683317da4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008673dad222b656fb6c20883308d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba4e67233f3f6d2296063cf95345e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab482c08a6cc949e8b3b41505fdd60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45256561915e8cd1671031cde031f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab63bc0b64aefcdf558cf52157623279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec112f2db736f01561b0ef376a79038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ad5bcfa75c84d4f72d93346425246281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e05b09029fea4530409ba5cdde091e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d23ebc5cdda429851ef77d53ca5619283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b218d4de0ee32f4e7632b69a5e4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3f2961a9097d664477155ed34b757285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a3a93bd845bbef3caa1d10e8143cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2725459094a435255483e1c5a9e48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdfcd5244aef6251d440fa840ade15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda1eeaea3c201c74c4b157da8ab49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acadfd3f43bc9c9874e0ff60e0f18c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87227a3fcd6203b383daf3fc459ab49a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee420a3e4880bcabfe5dfe65769202292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962acadbc882a5b83266e3f5a7325e97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b74e3e4ac39a466d053ca860b84c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4c285da21509b729a3e7e400b321295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f91d7c8e41fbbfa36cf51c8f3fb06f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056a71322eaa2221cb78eb1f13eac1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd337465ec383b64329b538e5714b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc78287061389b9e47b0198591deb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fadd4dd9c381549817c363099a3473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e120f6ea0c6ff71dc50dd45695eaff8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de85eda910b1507b828a6de0ed49cc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd7d5ef0f481b0c24d5e5afef21c15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab755e04fe6fff567b7cc7f131c03cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe03f342d8fec5c34ee8d395e5bdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d6aa499da4f221ce9c8e64027d1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0e45f543ff7e4bdb2fa17c2b1a09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4e83ff6af3ece6e0c92f5e7e55ad3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440e92d88eccb0309864849515ed36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c36431c51f064e75d28e735246fb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6cdb3b1cbc792154721b7322b8aea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ebe28f1604772431ea29c48f5d0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c89fcdde3fb2045b7a39903021f27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06984fc06782000f49cc0518aedfd40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b5987037fa58e69fb92cf3e2e241315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2890ebe57c3350e45b38b580eee61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b37a4c3f937d6628b151127c3893a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f6421eb84f440fe9b07d21a1be19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2550b57f7034ddb6efbf071399c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc38a8c99acbe31c86c4c6ca315757e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dce395f66fa7151eba48304a0da4e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997409ac1d9d19ebb78a45449d55202322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e7a8df1fdb192477d6817fd796b23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a343e8843ae64ae4f032d7105aca638324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333b38b34ad505923d93d9c89ce58ab325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>