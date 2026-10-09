--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b3e562170781b1c351f0a68a691761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366478ba26f792cc66c61622b4befb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44027c3c0edaf8eedc853c8036b4ac2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58937d5314dfb1c66e64e294336454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b317f6f5ca7a273d1591815f6dcc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a12609fe68a02cc8fdc8ddfc725a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6725b5d18f2fb32e43df01ff91317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65089f7865822954315422377c10279c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914b77ad224292a514e18335245ff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec723a24c55c61b0e3889453d296aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b2c9e7f1be10342c18a0fcac4dda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe290eb5f04b25da81b19b9acdffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d68824a8fa3380ce48f4ee5b5faa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c311381658e23acf6ce0aea23bd64014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911f1d0d1764847a37026c50ad94b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf10c0fae5277b65a5ef58d5667968a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a21e11de85ec565a1a6b0468b703f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa447d87b0e8b7d60d12a99238aae718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb4fb45cdca65e49793b530bb69cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae5342227de9f7625eb1d579258cf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73145dec0b8dc6f767b3d863f377276821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096553e969d4409707b8c2fcaaad63722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c910cdea06abee05881e5b9ef7c5aba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d621481922c03b9831645842e900224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ace66afb0b4246ea382702f4805dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362318acfb3acc4a775a7a080a3b4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1df7b5facc51696fa6d651dbc40927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5433180e96658e47407d6098985328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed66a3011411c54719d0e5d5c66bee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f13ad3733b14e49839055c6d6a8d7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f4e046ae4fc0b8b0abe9285482d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd97808d619848c275e7ec1f54b1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9607604f4fb21380c4763f1a407131133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1ac24c800c0f623e4c827109c6dd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c75583e4a17b045bd71db0be1d05035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed5a4ef35eefc2b856d350c48775436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80258ca9247b9c4c0773624fb2b2422a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c0ec6b5468237e6ea8bf8ecf1920a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc6038d24ed31506cb48daf841f5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5153695c02ee2cf23f5855537b13240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24074e46fdca584c2c335c82da2fbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86213d9918e3a23db2e9368d0b51db942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597922d81643c0c1ae83d69103f033643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294753888c2ee50b6709cb4b4a9e07d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb27f81bbba6e4dbf7d9a8b94e60f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a54b19e078ef5d2b08192a6eb72d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9a2592857a7f366ab6b81567e6a1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf5a0bc39032d449e954b6255c4fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbd627a31e089a9c8fed6e76bcef5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271725835ee5f8d0fdce0317bac8880650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e57ec1a610d0d5b5cfa938e41b1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeba7cc91d8b15b86759f7cd583aa1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b3d7ed502486a315c6aca70946b4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d972a2de97f285a1a53cf75d049354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d3247ffdc8be19274964c94388dc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a7a2a49c1014f24bdda2939ae649d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fb76e75ab1b2c16a5732627f5e46e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426bc24ab01259525132b901dd968f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7fd1e91689f8d3c43f29bdf81ef459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb5ada76cc3a208e0b6ecabacaa8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287369fa79b4b4006483c221d9613de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728f912c570b6d785d13a7799b5036b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839229fb4580c08c5352a54075f62c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb557a260db256538d2055798939364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e96f2ce6fcb00380b01ea9bb1a7ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b59563b0ac11afad1ded1db488d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def20a56a207a487aa5380248bda92367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c3987150e78adacdfe000a4489bee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853a5ad6699a5ed25f0955a62218e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e4218c723bd4936816a684b4d8e9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b563e8932212d0c65d1099b996a0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a71fa97bee80e82ed1f7453965d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c537a60ecd7f40720e91a29fdef47273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e33a21c2656ec881b95382a318af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac6a64ec45591db1e9352ab4d0c4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb8a887b56140fd2c70f38003977e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66e13c4809a680855a3dacf6d1ee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b5d5dc9cb2c756f0e5632cbc04dfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2391dd37a7176e4847d5b262ee9a9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930820cb3f55a613abe58ae3fd8d70f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b11ca3c239f4caf44742897bbb08e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700cdafc9b57ef910cb9aa92f2892082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37337a8578fb7b7a602ff5f1cf90f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c01f2ef467ad0b6581100115e66684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff88e96ac2475a66b43ce90dc4009b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c21a3caa5da6250c4854fb5808ba1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63517cf02752c9acdf54689036c0ca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0677d3b72d786a3eea9952d9f91bcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7afaa5ab58875b350e2767ef0c7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8a28af425f0f67523b306bf27447690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b130722755c9a7d7aa29e165054f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e6f8435a7c0f9fdd030d61aa5c7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ddcdaae343359f349fd835204710d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b444b57f08bafcb4f888115c67b43994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01268152d2b62c2063a5c2bc9750d5d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3728367c1d39c0c1ba1bbeed1efe6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec939105b3a037553cffb8a4a0b56897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab160c56f92655a453ad3aae088d7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b4c9c87ce025e77abd86a9a27b3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c03bc713796755e96e27dc9e01b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ab13bbe6f711f3321073417d8d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8599f59fa679fd5c173be90064833102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410716af3510a62113d9144d1ae9d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ddd22bd9fcc227b394c5ca3d21330104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db723847ee97377a0b909897253a82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37bfdcd7391b46b2aef7411ab9261106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84e729dc233a175256e44b203b3db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7279995b2cce5634ac1d634ac53469108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef40ed1fe7851a0675ebcb102cc895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a55eb2c762d64c78da91e5ab178c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108441124ebdb68acf33ba322878b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f80d0ede76b729818a744f293931f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63124316cf596bba0c8a11dddd3eb4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf6ed02922a6775af2e730093d9db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d56507754dbe71e56109a036927d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95781fd8e92fb8ede455f67b5fde3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f61246ef3417e38db74878ea308b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bae3d28d9332c57db67bf6b9e1da64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42211b9547b7e2282e184b4df7a1620119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba66473267bd957e3dd2ac7adb7080120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0807ed7506af8033fad289066cd39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a08b576ef38559414399eecc2544e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85795c5e1e25958ff51c28a0046a71f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e0fc7718daf5bcc45188635fd7c8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ec3b00bb92f45e4e06f02757396c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ab169a69c1d9e3103148d1b4f4b93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd53a4487f460373531d3442d8fb481127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8184fca6dac6683ddd0b3d4133fa801128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9389fecca95a889e2e58ddde9926347129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e884a46e99d5fe5c895c86e3682c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73b1d3927a4235341871f0594a4e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d694bfc290aaca8a7498f8de01fcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e2f31d844b7157a7f4c012f9aad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369efbba92f9a2c43718abdef64d50b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984dcc78102082c85a7bddcc485577135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fa145340f183e75f76b39db252324136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2bf5c5c18291c2729a589192f467137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1bbef7ac870229b5e5051f7b1de26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419a7d1ba4022529c57e56ce4d9f35f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b279f15d21181886fb9e52ec1f18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d5f1614dac1238c26a553047e741141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f76810c3bf28e0a59ab7efd92ce1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c88252226c239586ef09721eb62a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2752b21b3319da199dabd6c63fcffd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947705512a144cba679c94587cd458a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d3307e24b724b1e59a561c7e15298146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7cd03b75f34b75c74f4f29bf4254147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db2c031b386cbd595b6ec6475714f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda6bee7a2a39f7696a5fb2fa547134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa04ee294dfbb1c9a730bd579ceb77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da5f2941ff52de22115d31e1de8747151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b84c27478ddccf308b5e4b26e287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce18fe66a8e1241c3fd4c92df9ff5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70d976d3e91542f11d88ee49ada7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13266aeb9474a2a0cc7b47b7ef3a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b3c4499fe629e41e4c1b24246361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ced9580e7f7b2a10a768e25772af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840b02adcd8be7a89c2ab6d0f56eba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b0c39ef07e8e8fb5f620b9a51a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02387ac385cb3bc46c96c3ef75157528160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6aad68250a7e152ed38bb8b005187161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7b618f2a133b0684db732b0cfa69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870362af1a8644b9349a60ecc20f43b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a99a411c1d2bf38cd7a35045cc14b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10253ee4245117fd398f3efdca5fa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522396fb220a08216bff5cbaf27d3a6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2c0d0d930d474667a953196d9a339167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5018b7db45447c844f80edef64267168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c94d92ff11d43b11777cced5bca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138551d7b4d24e2bf62cda459103a9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3de44fff09bde3069e852a63f1b86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c518b591e81ded13b263efc62f64e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83e568f10816bfc88490f25ce3d068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed90e99faecf9639f7e2b643a26e9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4fe65d045abcaa45f7ddda665fd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df080ff2fd5ac7bf4c4575f3d27ac87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226a8e34cce1c441711dcdb4325eb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0ec897dcb88933bd7f4ac05562c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3d111fdc9840838d129d0afcd25ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b17419c5e6b94bdf04da0762b14f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55415a9ceaa4b87bea0ceae70852bc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ae3010c258495e6a567d67d321bfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd90281dde5593a680317f2e8154d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176ad8ad84a5f88eec309c985ce895184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636e7df8459fc65b418dbe6c4705918185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5ad2d070b5cf08f3337ec58f933b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc19a3294a1b3e40f78877fa5d4375187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ba0e7454a23d10a0ab10279146e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33360bb96c56104906f61503a141a2fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e777dfcd4201f2127ea13f8cd876684190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f26c8ca3360dbbab7c95ad613f0598191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece736195aefcabe25f88497d07fb49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fdff734b69ea5ce4e0d213491fa08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b9b1433398fda01438a636268fe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5355a80206826dc9237272944fbf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0e976ad6dddfc36f5109747218109196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ccaae522ef5e60909a19b17719359197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da03cfed80a0210121fa974b12329198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad0f5085605ae8bb1c11d87a275d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22289ea98d419b29d979f129c8cd1a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c58dee94759013935c9b2c6d88a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efb7be33ff3ef337445cde6aad1397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3e3e66f396f3d052fc8ca0ed70d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c2184ede379ebded72366de3db07d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4226f29a3002b094be1e3e93da04d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b3492cb87c6f7c920fc18347f6aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd1a2d3537d544ce860d733a92699207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6119cd89c474bde8361548b1af621208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6b2232bd16743f2e8871101a92f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113f2ccd85ae43487163248e521eb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482fc33f37d79b8123ea8726925bad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ca9ac7950614e85c0eb0476dd84f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e3cb824de8d271f39bce8c85f23f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d134cacd592451031bd712d17546f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf18140b7dd4264206280acd56dba91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a798bdefef1db21727de697284bc83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7750b99e88598fb141d100402a19a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2143673097c7756e337afc3007f08c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34622c96e0c2d0754159ecd9881af57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc029f916b6a88f723582e88a62aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d82fc6097ef714ecd4a6188bfcb88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24344f8eeb1a658ae5d16831ff449d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a7e06cb3366a0ea6b29681e40abe2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987aa9157773a3ae6b31f79d8909e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf08347e0b82eca5545c88530b469225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741f9b94258dd61504fcac2b49f884226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceecaeedce7ccaae55cbab0248ed65e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64863a024a7275c877d34e9ac8f6361228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77ad702658616b10392376be47956229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b6c35b3945f37189d673662c8866f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207dd693d6e2e3e8f89eb81272bd0df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1b036d19483d1a78a39416410bbc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862a1ab51e3a6cdceae83688abfe97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce621f33cc75741fab668bcde0fa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164a78156444aa7804f403283574489235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005daef1634e48a2b4f856abc5bfe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500928f8943202fdb49295c0e21ea05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a2ca908d0b4a6e5de7797c4d09be8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad66764bcc5c55718558059c4d8a26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6468be641e36e25b4167bc3d9a37fd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff9ed4701f79e0417b9af5a5df4a5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf1bea9a41164ba746251aa9b45986242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21bd63efed788f0d200064c57d224243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d535dc0a821729689f3eadeca63be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c08d34d83bfd81e3cba5a463d00a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faef6b1e08d19e4715ac4a0e4b58bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c2ff150cb1fa7bd946529564b70c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b01f560c1fa471663438a6ee22e7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52708733940008191512981d3a3ea01f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5631f86ac9e76ee4daffbbbaed3931250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae4e702bafc96a61dd3a5e9ecfe8e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441161c700e33d51d93b46871ae325aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c220cd04ca1bdba0633e72b1f864d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7415732da65284175e4254bb911315254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1db46c7aff1f26928be5adb130cd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c2d6c88950638b8f6b6c3d73f0711256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31456bbaa3108763c3fdf0917944fab6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff1cc435b263c8afcb98189470c00a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b104b71c687b9fb342fa51a4dfab5b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eee2c1c4785110b22c20e8bb2c1e01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a56674fb9f50e113ed84ef515253261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e628081da23a50b827ea832232fdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd928403504ba52092689d76351f1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6ac983ed5ca1d7d52077f63217aaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95e7a3112592b1a3c404d68b624a00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76486b09c3caf87b014cf959c55dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7375b950de8896b3be2f89c3ba48f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae90a92edeef6ae16cdd2fab95bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e33359190d426f97ac8b347a229dcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80549da4314266f2b1bf5ed062a55ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e765229d1c0a0dde669bce8027a590271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c64227b1a4830e7a8acae604250ef7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dfcb3a5a2695be0dbc22564296955273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b878b6b7587f45302a07921813ddb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8d5fc9de257576f5ab5407d942e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36284048ac859c923e6d4c2cc3c5ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c8443b7512513fbbea3dd86ebf0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ac3670843cd93392421880d9fd72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eec012c4e196977f33649c06b10b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda537f6e7711caba6a1799295bc4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062467e56d81fe7f9c503776cab45b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e48d9f5f9b71dbf5056f3d8e85c2f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa0a9d906a051f27f5bbfe314eb54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc0b6310b9f0950d0ed65c7cf2128284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396fdcaa011351e6a0c578db47ed23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26040ade712f9247b81af137f2179129286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382410365e71ff9e6286ffa2fb3d6bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7026a4bec5210b62484ea0161d53a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb742dd99711df9b4290f031f60583c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9475aeb705e293df3f52ba2ddba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81660a7fdcf861ed4ae86f10784a88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed94c784e21fe503c1da7211d28bbee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52add84511fcb0586f172b41a9f89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c826d7134963bf7602cb74cb33861a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0e7da32113c0659dad22c467dcc6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21808f7cb61ccb06b96db74eb7878456296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e365923137d93c1b657c5a2f7ed0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc89903673eb79ddea0302659a9c4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a927da7ed9c3de0d9b288fb09848e99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957157b5951bf32c13317dddb6f7149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d9112bd626e3dd9d73f3b3a58581f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13021fe2c444c1078c911fd1522bb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec8f72ddf87f85ea1a91f99b7e155c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e969a04ee82f080b1bceef530755304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743e1a9550b83226ec704386d99720305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4131e006ac22ca50c027fc713a704c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8308e2b45a6be3067d357b00b539a8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a16612958aef862ab11ebc38eb74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95844c9993bc002d038f90542f22683309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9843c7b40d32b461d877a4644211cf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c63df0e313a7b1a0b326dd0eaa034311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037aeb6e6ec52a7f52f5c80a57b513e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d9a5977b9f66ba71dc401f8980d0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34ae42300d7bca1e7aedc42590c0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a23b4981bd259ee90e4fb276db0f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850613ac962ed51288cd2780ee6ebd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c8316337a6218571a58510fa29fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aaa25160675379b4b64322491914f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ce8b47881895371b5780e883335e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509832a4017513623334c323ee71e866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851fb8246a6af554245cebd61914c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048649c4d4931c1c84b1658d27ec7188322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c8794aec2d79d603f3291e19c955323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffab9acc751da709992fa1ac208c57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a653d8197b1f510da2ec05ef9fd324325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f8ebc6cf2cfa25f898f7a0b175712326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c401a6962aebe8b31b126aedb0c243327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a29aaaf8bd799b403b9334ff350ac8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ec6357d8f66f45325a22070648a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460a07273c420536378c1e27472fc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea315dc298f82e16ca2660d935b0ff7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728321e9250de92a1c344620382eb0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1eb0ca63aac46c60159dded3ca552333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f56c21f0fb55a6e17b5d5a3a72901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a7b3b2c4e5adea32d157e34a7e7782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ff26bd3f48e31d170a4c8d442dda83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10be69470d77fa2da33e9105ffe43f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33518745536c620d2a1f05eb018695635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aeb2bc61b1e3feb015e05664e67fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b018b82ade0c3fd856c49e0f9b65c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7b268d49ff4ac73c987841e9fb4708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91dd213e63710ec12441891f20fda29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4d06e04176be1d5476d216ed377e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2e3c3967f62620cd84f2544a36e2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f0ffcf5920031d9ea9370682e009812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8f91cb3320f4d223fc40cdb563bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2526b012c1c448b6fb3271f4ff516d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41eda4f2846cab520a696f4b09720f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab872239169a3ff7daf948448a0ecff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975f047473d3dde97b1a787e2e4cf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec0983c0e4bc0e183cae6ef90307318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ca72b720f7db0a247fc5406dc01619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d74101f7bd250dc7903fb0f963082320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763c79e349153094a3d163fb86c6f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c177999ad642391fe69af4923b1ada322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd6823d73afee4ca6b9a8c6123d34323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1072b61d87dfc72638fcec689320a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8977b44269095406cf40223d1bff2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b857acf79d7faa97686a291de66326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e195e377a2c5f83efdfaf96e1b8b4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78722a7c6a7c6f304ece6a993e3df77c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833a28729e14c8a563c172050576e3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60cf547a145982ed376b0f71a1a53f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f8acb09b70ea1209a5427ab4b688031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802327359dc661f531419bc15ce69f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec05efa92ad7ccf3a8bada4b13b08333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecd7d4b6601f5291acd96f967a62a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4d537440b8a43a93cb1ee5d016fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29889156a32a7b611d9a432bcf9ea6e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c08829a5dbd942e8e329a09430cfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed4e82b06e78a1407aca7524fbf9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3d10103ad6d31bbc59c7c8b50ee539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77ab1603c40e8264e9a42d95958da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb6df3790e1dfddfb3f9e474c61e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6823d5fe550edb98fa7a54e18089f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be3b76b36ac31c4bd6ad5450dabbbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c4b327d120d3970fae561c1e3a3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10956a00e43449b96485dcab6f9c5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf863a750229594162e67d09532d3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f76f4b1eb5e5d870dc6997fd3ee747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767eaca0d3fd439c9540eea9f7fe56248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e4dadbce24c80f4f2161e131668849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f76abdebfa4ca2177732252b9cc4e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5cdcdd90285d0e7642d05b8c5a4fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac509be47bfeeec2b29e1a88a5ddccd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699d2dc3fb19d8baab85e8505a45c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc284c2be13eaa298ce2c63cca46cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655436d757fa44e788d63d85fa38f3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87e40620e8eb52fc77561bd2b643ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c86cb28186e78693d1106affcff257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01f7b28ec4f115aede1e574af650c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ac7ac2ec4203bc43fbc30b62432059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bc9099e9e38d6948fb3804d3632d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6088bb648291c2da02d7c8672cf6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cab4745f8f90d66a72c55a4d3fd1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e205fff5d7db36a3e2f2d9513b489563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd69f462af17ec3eb17b43272ba9ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6489f13dbe6ae4745013d1de53145cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aa1fc07b7fd7b00b8b32622137aa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efc4597b4f2648a60655af8fb118e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad46413b12e6e1cc630559099f076568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56eb93d8daec436a92738eddde73b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f06003b2e34036514666c14ccb5f8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c22848dffd5939242542ef5e382771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689a63c82c43e268ae18ba60150ec6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1878228f54f4a31e72c174381140b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1efd181fb3277565d5ba7f23aa2c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20370b68ac5420a06d1307a6d631e83975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc59be8467a1b416575ee87932ad45c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dd74cf9a030ad1fe206dbc1b0a8e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0682250187c10f6694d468dfd97c3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b114705d3484b40955ebc904db1e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab567e134017b2e08bfe6208417f31680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3902492a916489bae43adfb309d2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba928f7c1ffc2be0abb6809a7b2431082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bc9a25fae0c95f06cd8a3e8c507b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addda30c901888b23087616697ad10884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4b7590ce0dc0a6327e39cba6d00c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690ead8468dfb7a02bac2499b1873f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98568a229a7a90e8d16a6be988ea06f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab61dcc0ab945575a4dfea865f36a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5afa5f4cb68b766c9d3bef178ea1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874036bd227e4e709ec748503809d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929da804e62ac1d5d69513796ffefcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65737bccf8fedb2d59e214de22f038792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e0d339c41837a4e4037023bc6b03d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec50954cc3bca5c5998e11655fac8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b346f35ae2e2827bcca0367ddeac5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a55816912c21889871ae21460d0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb6d4da1c3d44afabeba8097f678d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f462bc2ffa375780f842cac26ed704698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b672a24e7c9a016e0eae1d6798d6a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904653a5fca3444897d48e3ad507905d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a096198965a2a2035fc480a0b534da1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb76d7a74107b7fd99551bced67bd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37e74d6a3eecad7d0308c9667dda6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc193567674c2f8e6ef75df0e1d2354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8fb8837dbf1b5d5266565786367e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd729d938da6a43c4f9f4d06dce40ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4951da1463a56853a991cb34e3259107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a05c59bad15d0bb4255d415d6d00c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000f753fad07e6fb28800a52f7f5eae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc15f21fd7c74559674f3bdd04f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553e0edb6dc0ce1cca3d07ff776e06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea2a1382cbc8cb996119850dea827112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d0e53b895dadd0df6d106eabe90f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7832388a85b2867fe4aea2808f4bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9a00eebf72fb6c69b3c4c5d815b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c0fa0829ba6ebf332e6a6a0eab1df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c93db01b8914ddc48811cad583fe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07417fe42f204f65428b63b936f72508118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdefceb8beab0f2327a2ddbd3697c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6b671bd75c629fe2f996972b72d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0df657344a75b11cb60e720db7a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d769f60ecb264ecc3dd6fd8d4829122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898169df81014c441d57d62488146ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8adf417f060d656d9fd34c3db01a93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd015c1fdad4a95983981604ec51e9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd814bc62e7ddbd3376173a15a10b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf80902c34f1ca547103a6633eea1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9184d8b9001cec0a55d8464d4ceef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e32e4fcbf31c0599b2df03e964c0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094830344361031883597583293cce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4aa1fec2f20958e1d5e1802f26768131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dbd6cfb7a4e52652ac093a40867cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994614744dfe57e11c1a14d0f4d4d51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503b9186aa6111837734e31fe18ce3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8dd65620378cfdaa6ddd125492527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497afd28ac8b0de1d31ddd047b31f8ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb376c8f7c674c9f882a782a42c30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705416f095cbc0f475704c848a083c32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd375319fe8b296785e3812fbc08c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d51470f460158ed24dafc692a5e3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e69cd887e0041544d4b2088f78a60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd39c5653f87b90e5c705edcffc45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a550edbc94b11cd423344b51ab5fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bf74ff44c00a56b3f6838f0420939144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825824792a7d1c422933512f5d9375145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13c36f4d26aeeb63a31c6749e9320146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf41e81438bcc98a5c7872589d553b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb802886a11a57595f8e6995750e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc72a21c84943e6921f51e76c7c046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760bd316ee2bdfd9584a494c326148150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f333832602ece5caf31b9ec81f8c7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d33b364db5ca0fea8cb154f03ca4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde1a99f5aa8eb909aeef5299fb6f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ec86d529ee0fb941fe8ed87cf4b28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488372a66724d249af65839035ca8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f5916f866e68bb204393650f5008e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d1ac85f6d9762888acb067aa38a47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68bd4da20448e80b00304e9feb1e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30afcbc90d14d5d1f6fde623a08b09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5f1616cd2ab5634c4ead508a12137160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df17fb69cb9ea0b5d394c0bd97254c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d53b1e6b230c3c786b38edd5efed5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531528bdd638ff5f7df66881a69ddac9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a2bb8079be0eedf1632564cc86b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ea0ac0d3dba7715f8e531264741c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8cb147c56a25885e034c66255b441166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ddace518a83854a87b0ae66a8579167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205492cb8041d050716d3660993c27c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2421287105d3b11e21d1bffe607327169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1afe835f5a2f4968c45740db640de0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc5aa59c8e9baae90c97957a91489a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b85b28a18223c7652e12d16fd44c09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ab172b25afd97542e14dc23f828f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a25b776dfc0ac00054db6c2f155e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4c2d1ae15addadeb2cb7d1727b77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca39d9776acdcb0fddc4c9ec45ac2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dd62e601d5e4d01a489eada52ee6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edc000ebd3f9004734a64a27fbced178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170a2b754c074ef2e6002940b54e040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fed4969b00f83e7a3597ecbe7d1db1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83693830fb9e52178929f03aba49442181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f18a68a2861a3be033a81e2a25db0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751a3c89933ced60efeef73fa92302183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898909c71a4532e79e84fce099e33b30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f22f1465203d3b950fa1436905029185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e6cdd3d15baba3de6dcaf7b5b014d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e065b73892bf8405c5a914f6060a82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047202fc293d0376e98ad0520b602d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99646f3334faccfaa15c01ebb3dffd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0976e3e338c36beec967bb87d85e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f558d5678b15b6399537ef17e3e23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a1281b1063a9a18963d677e6a482192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110036e1197a7b7dfcfbd85af71dff3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edeab1e8c301d6f33a95ee5a17198e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab66b21ac88853a7348d86e378e6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec7460c4a92f6955cee3a6c9c1c15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862480d5db09b45cf580be5c46e1f4e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134d0693dba316d38333feb55a4e7cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd80ccdeebcf8d185f0fc9719d5ca47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c62ede22856eb444f4e7d357c80b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b11e8c0441d4cb1a0f330d5209e5b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9e831ebb8ff0b334d1b2427110f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d9a20672f488e2ad1aa9322eb08b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258797804f0512551a25a14069b0cbd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a77dd0fcaac4b49defafc558711571205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c2d4e4442437983f18e09bcdc3d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99c3a7fba569a4e4aaaee296231c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec25f6b2308d57367346681dcb34356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77691c1ad086bc08e13d75eca933c3f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725fce7b655c97df5f1a819c9284832210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2fdb94f39f3ac79d2b408c74d4b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8cf537d69a317c84ce60a74bd0a04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f3b9ae9ecad39eeffec0e5dea41c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3ade75aeea1fbe87619bd7147da9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4d291f54a3103091a35b64bed852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb71d91d58f3cd09155e39bf2711122216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc1b46bc940977f658f8d5ee400ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bfc8d0ac82373c4a96028ab5d8394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b26539977c1cdc004a8b78884c5f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe12f3ece94f18ec38e27229e1331220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d3894db05a00a202e71b4d7d4d94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914198fdd2e17735987be78a150fed6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a04e9ad1b9ab249958b04b803d7c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e19b531d6487511a2af96f76b1cc9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6855d5d9d3b9d828cc050708d295225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a360eb380581dcb63d37f802d8dc57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c0ee15b2bd9c6b2cc7b878505934227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a68f0514fb4d22dd269c8a7bb4542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b00d569ab7f29441c9c9757d1f92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ca75518eb55e723dd09a794499e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc16488a183d4b69a5bab0a94ff5b92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792aee00994825fe4783f045f50c5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86981c8fd06dffcd17191185c1c31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bbe06f4967cf6580ef43e0ca111e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a6f033a7aabef23804d7335e8327f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95791262bebfdabb628c220d1151b5b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ece3b6ad6d0dbc33a38a662a480d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb8042ff7b5341d2609d5074fe333238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf293a84816a3a7b73a86e46e7f4bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f5363770d077147248fc52243d57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb307788ee2d8d4926473c412da7d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df946e341b7446152beda8d49ef1997242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e0dbfd0e11cb2f516122748c2f10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b9ada5918ef2762db3635d7ab16c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a929624c789dd7e417a5dfbc9b6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1519df424c8d7b109a0972cff53d89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e4d0113e1c51da71ff59391e94f22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fae0e3a00bc346755eb6ec455f7d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e43927cf61caf1e2b8e6ccf954b64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320e1b81f16cf534decd859e178195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eced00aba9ed99dee6fd70372ff1fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b162a8ba67a2cdc3b46e4585abb5e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584e95f0dfba87a3e0db0e02a20a3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c36faf5c8223fd852384ef104074254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aaf50c4a0a507229a40f0e2bed56c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500d832e0b3ed965f2e5ac5b142327a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e62e838c21668852d7ea60febaba29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f1795395e5b3e716d15d48648fa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a1651721020a7e1ba4bc4236d1c5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1a6ceafaea4c8f26641c20b26b62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c5e535a21ae3acec59fd96c47e1e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245782a2bab7225a955dd3e252b90e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a43d260520fcfab7deacb1b88c88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3d081a2da5da1817a38558e9a984d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e104bf2804f48016ba51eb01f233be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13b8363e9f87111fb458b4df639b03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f841d173eec901b572a612a039ae5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa422ba93091975cce0d93c103b1875a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8df5a82a5fd931f7c6ae50b715e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49ac69ad69fe2661c7a66e456a433270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7930fb10e9d1f16cd1a81cae7a09959271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219959862ced2ba23dec9c9b55c12b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed0ad9c183f03fd14a72adf80c060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e46d3cc8d7001b045e07c9d8ff7d86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e1dfd403c7a989855c20f9472863275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b4197650a0ef511b7757dc268ecd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462dfb4c1b16662c15d16ad87633754277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f433838024d39ddb5174f0a0c8eb64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fcc9ccd829e43e44dd78b08afb19c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01567a8c1068208ecdc32cf46b2ef598280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6baad737070f8f314802a032ab4b76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf05ad4fe8f252668d6fc468b7985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790547e3c83a64a1ec51dc2a1de68426283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f8df38324e889f08e09d83d7b383f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a53626f61baf14c67aeb4778ce64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253dc0a39646fdcbf224d7bd43a0c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f60f9803acd4c24fa280db9ffd9b26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff21857764e18f2e8b11a720d4dd89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8d69600f7421ab422e12e30a8ab03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a58c95411946055a06381aace0a87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927897857ddfa9c07ae7fbc7d84d9e08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b44959be77d83ad7dd460622ac091d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664d3f81c93afece1d740511408860293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701112c1fc28c8a7ea3a04df3fa1b6e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f4c6855a5a3c33e470720c1ce89f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e157b451eb7054dbd656110d29e78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe8f9d1a9fe22189b782a538616e81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ad3d1befc0b5303e24d266d0c60d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf429164951c73c86b05050ed35fbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa79cd4cf1e8b3ca18c94b52ce7d80e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c91119d432664451cf1866cee247d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72414fb21a8117953c87cbafb98021c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b963620d64de345193c5cea7beda71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc65d11ff431886d5198c3ef1c853c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4faabdb87143cab5b046db60883c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd978f4146a334f3f58890b477be8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3ff99565275523f091c0870091ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abebde1d0c4ad75d77c12c70ed1f05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417e1ff96445ea15209364cbb4f6bd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ecc4020a9451e8613445a1a02bfa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e88acd4ff5676fe743af3dcd0384311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05202cf1b6f1410a191f36c8180916f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cfd5df64b95bed58fd8ce8436a2d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a508119f079efc986af6d8b67e8e42a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c972b650918b37f7aa5900ca800a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e606cc42126f0cd05e01282ebf37085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8e906f4629778cafa6966e8a6d6ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4436b1c5058264db79328607fc7b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5e0ca28fd28360bb17196f298df0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad6448315ab0518697c4d0560bd8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e5b81c3e9d3a416aa5e90a9ba6014321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909b6e5c7e7db552cb0e206163e02a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2163b7f0cc3e4ff9d852a0182ffb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1836b7d55002dd28920b27eeaf342324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8998918bf0e96a01da886adc676011325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>