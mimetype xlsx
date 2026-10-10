--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d3be21bfb1d5d00e293890b1aace81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f5f73c27b5cc162795763cf6a6cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a3dd610928a363082ec955003caca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beeb6d8c9e914fadefbbb055fbd4124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7f435c4c5eb63a4964bc77191c465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75419a42df4ec7bfb89d25821163e1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460153e015de8313a89cc85ce4f43b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa32519a80375bb0ed09315840072288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692110c3d8f1908ad0f5d4b928b6af59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bbfb5552918fb3bb84fb8e7e3cfc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c10e9c84c7f9dc342204565da125fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a833d35a512f5c1beae2a1964c9c5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f51756d9902588d093c482e5f44a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469b99bad68c0d0ae837c69446b6d5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ebc158744741a84de3dab3bbe11cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1205d504d392c46a057c3e05bc2e7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c53d38a34c068bc20453c9954747b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc352bb348ebbd9e4451af42e427e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4afedb01212953a539c89083ee706d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ae651cd4345c5e1065124be16a7a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff828f148605cde3351a344a93d6b50c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ece1d0377e149efcf0793c6b7ce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbc701336e1e64ecd35b87a46c91b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489fe4a9c12a005af84f38a2195515e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f668795ac10477751039fe717e1d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7765c26404f529c928c1a97051a4cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05601133e2229aa1574edcbb53634527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad02e4a065cdb9e9048033094c3c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d90a0e0fa46133fc553b75f535b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18eda7dac821f6ebdf318665f1b75630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59ddebb9e2fbef472e32b19594f38231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37455e023ce008f1f323e455fff499ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8befa45244d3f2d62d18c518fe5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b641dac23266e249ae9386f32b30b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fafe8defae3cef98b157ee4985b5d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede8c01636ebc8289f50250f454f90b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ab91b3f4616681cff8d1327bd16a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f1d6fd2c2829784ff9459a2a67f6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d474f1676e0cd7eb8d680c2ca41639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0b9ce51f6ad49dc2a6db84c4b57140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24962dcd54417be98795e9a816f6e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c6570676705f78c4211145e00e55542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e9713f6a88f2792d4674bbf5617343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e7827b0828e179d39888a9a3cf4d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6405a28b09814e48f2ac0f989d08c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d75bb8a21610c39ff466dd3face0bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4342edaa8ea9ad7e756272957428a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481a7722ead47ee93cf2a0858e0d3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c17f4bac0343d69bdd4d6168f2ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2403a6edc71606f5008512d751fbb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21ec5dc4370ba2201fe8f8d7fe138a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852abaea746c33a580b37604660363c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad194b32d01202df29ebeb5e61e9e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2971def107e9c87a8dd0fa3801579c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971767bba3190b6a50c91567ce2a014055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d116e632e7e9eee3cdeed05f6c72556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12aa712903089c5873ceb09411ac9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656946c7aa88b80f07e165a76c409a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b3e035edf352516041d59621084fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36524f67ab5bc28483e46efc1bb0a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb5326fdfc0621c2ea93040757f2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8315f650e64a85af58cfa1daa341662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b3de33eb54779dfea9f04bdc614e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c7e8c922a596ec4d04200d666549164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f0ad79c17e538b380d78dfc49f63565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc10ece71fa1c7b60619f14795e0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912932f959fd6b094381b98ee160c79567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae710cfaf120702ad09faa0318b58b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d6fd621b32b6905f8f9536930141069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b402cbece1326a251963df33bd8f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092d79850a42b98e13582f9b2bc19871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924437d8d91b1f5421d04f2041837f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5868eae840e9a4212a9326badf002073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ee42687fc69c3b5c8583c9f9fdd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aeeee035c6433c8a618ad0c2ff31a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f380f5d940a20ceb7199d65dff35e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b102cbccca2e9dd61cd586efe1c5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630d7b036ade1192b332b6f8299e9ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f75a592e122f0399fd5f45bd1d674879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190a20904ad56d520227b6bdf93ea5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91e0bc8bb0853213ba0f24fcd1b7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e21941b56a556a7d72c06947f072382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef97a0ca6239abf88790a36156e1bdc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40c5a4d40d9aac7a02068641ffc4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0f57dd28da8721ca448c0ec8d4a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25964d99b7ab76d5057c2db4242697886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3c886b5b044f3937d4d6410cca9de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11229cdcb6b8277e96e1f45ef3f80888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c47cb9810ee744974a8d6d5947ddf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca53745115f85240ba8d2de365bb9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c108b0fc67a82f942848d664b3ed45a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547671f4df4c80e15ecbeba269d3dab492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d803de3af78d533d38f53e89b23193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578aef92b0564b75aea8560358a93294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef548c9b0b5e7fd1bc64ab93736e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d482d7d19172c00e7f590e9343062b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f095822cf9c607a989e129b3a7b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbbd93b01501921ef94228e39c7d4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d75f1a7ae570f54c023e38c5703ba799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40929518a3111ca5a461d2ce3df9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4443d260be80ca32ac3d73d55c717101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170db7aa38bdeb262656581516d163f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db5756a0d59d5a26d078f54b76db4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6dd3b8a4eb32444bb3b7371dccc8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d0d3344c32f9529efb59e4c81c49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109506374694499e445a73ca918edc0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626bc28c24204d96be3782be1ebc0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fcfba2e6b08e3a7be4961a7e3dee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a557adbe068eaf212bfe19e53bd948109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777de37d8eacdcc03a530bfc95fda2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5ee2e2422bf8b73cdce426672b5a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89313f17b32458bb4d9191eddd7cfc3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb22dc2ac7ba409cf1a50a7e3f3c7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456b14a9f577ec2f9947cb0bb60cfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382091fbda40f42f3d418942fdd2264115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf8398ea869992060cf41745ffff20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2eab6b4f68f79103a9869f8e4c6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438850370e3e0a082710371fb2bb35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1aed0a66a04653c59c3052768b6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de552a5ac72535543123869966d85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d60e30855e59254192b76086dd6a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb385d9947e4f9f9c7c4120887043122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b3e20fedf08e12f0e8f29e84a9eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913ffc7ad78e0ec8e7db453ad8b9f2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf85f08824b0040c035fc49fd97bff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeed1662949de22a26ef5fbf78cf5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9453c1a6fe32b2ad2ff172a58eeb8aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d43d5470b73d84a608a5aee1e9bf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e27300599c49dd390c81e4cba52d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52149489c00b10997dbcccc2717a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f55a30df8ce7fd00704d75283d1b34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecfea4c494d293a175d1cb087e58d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c2a700a78c9af06d95a6c1e84066f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ccb3477c2a89158f73ebc1c9635b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d140f785d7608cf66a64d6d489025135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074a7b4c90e630ec0e58808f9c8e16f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f753ae4919863c79837ef44dcf39c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763a221c9ad7b7924bc39ee9f3567b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d5b80f96c34109b30571c5c87f250139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604bf920191a24d74d73410f26db409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f04067333a6a702675842dc2fa06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90984241f3c6a8091aa603d5bf3bf457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a831ddade87eab9805ddde1d1fd60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06163792b433097904b953977daab0ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387982ea7e92de33ffc623dee02b3832145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76855c42c3065041c842dac1e2783146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83027e1eb865859da5763de8003bc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14989af2420440816b121c8532bea7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd12f184b8ab128b1a536890d30be1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159c227946cc4d10bc6749162b95ca1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3bea7e399a476e649ee7cde288bf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a96af0d0116d98b47ac50fe452c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72571010d05344b9333d79d51247b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e6402e728e011708a56bb1f1cbc16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54e339bc4da43e48fdfcc0fb3eb31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653efca389189165918d136e240b1b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6019899b7ed64ee0af7f906669f5b01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3c740cc741660cbafdd3e69fe33d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa18ce508b876ed12fe72217f1f29e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a39da3d81cfd39f6bc388a81426ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd989e6e8b7a534168a984dbd5222161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4de2afb0e2dd1065552d9aedb2227d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e288494349cb188e5f6b6ed89c0365163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4decd982aba0434974e07d172a864ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb40c9dfe7c5c5f7c4df4c0fcf3ae04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271b89be82e8afbf283f5365235440166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cd70576babf9634d6f5415f9787e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc3acd70b27bae338d75d8e9ceaea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da42f8e4d6a806b5b57fe1063bff7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c6de16b4edea53d2bacf81b9b10db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937743895b6090c1c853884549afded0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98046ebc63a9e273081956eac801f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c39a34e18e8b9084985f219350305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46422419454ef99ee2e47471a951d18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5803d8f1c3f7ff935f7592710336ff8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499160524bde0b913a70f2ae8e5c2694176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a8673e705541704b986fb6b8fd2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c2277008408db6909d3716235fc63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bea7f89b0fd6ae6c310c43b0ea77e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6684dd2c042531600dce73a17ba4ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cec22b3e48eebd3998a4cbd3094df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece16b1d206354430ee4f94c7ecbbe4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b42c2ef20baea918011488f342fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c56f72290c6c63512467eefc031fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec208be7d56bbff7ed13c00f51df7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c964e8440a6ab5e87b55ada73f6289f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6c480220f6cb473ecca126e3c038187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0637b20c36dacdc6b45bf6c5f1744188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd394785aa9af90796ea64ab62f0d82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcca2e77e5e323a6eaf043b521b1de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e4e1ad8077da83c67db9cf5c1bcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f16252f47b3f9491f1d660280ab1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf846ccfb3d38f981e414fe9baeba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9930ed7a35be906a16660e6881891fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbcb1fa76999be5c442f078c5a4d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d6d9eed6fe5eb951d415bf144232196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3714638efa44b4cdd769ef9d7e62d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682606c6469bc31fa5ce22f92c45163e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a28721543ed654da608d30b54fe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963bc6da77c8b2fa30b215008723fae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d781729a90c6e4419781883c6f841201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067e2f1d5d1d5d0119551b644bb78aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f1bd2795eb761ae8d815c361261f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d989f72db03a16bfab9594920ff56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7119f96dc9f1de1d4bc443633eccac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaa2638b5ec0687a6b3176cfb48cda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086162c096a1abd5b6bc434ec3d646207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f7f0b9f1d63be794629f382023628208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87804e4ecd7f78d60265ee69de686e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c19b547cd9ba21464b4b67626ea1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7e5863dbc8b83cb562dfd266a2066211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ca77b5b949e02f4fb2c07838d2953212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367474d04b7cad30b0570a95c285d81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa49ad8fa6f8cafb143c91704e3c60e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ce62b53030b5586cf56bca4cf4d31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba36a33c8e028a5e94cbb132d8d4d3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de330b3ac5e8aa0447488006561a113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b24b7c1afdc9bf80df43133a05873218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08b5a3617370d542e4c8c151648b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7f00945cc58c190887228fb112539220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757d01608c113c637e3c38584a6f58b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c424c68bcd88a8c8fdd0ededaa4994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140afeae4bb346ade8fcfdb3b4b4a01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ec8c7564f097786414503dcb62880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8ee5af2274c6cca1f31cc53a42bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674e33d8fcfcef4461cc11370305eaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d03045edfe3e27aa8222a21c78df1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb8658badd0542c6b9745ee7542c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380bafc8df7eaa1d7df88ba4a2a05bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0260861c3640e7fc738c0677472e1fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea6a3fe15e1ca5f201e7166002a86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cde23703be0f65222fd444008ba1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b051a02fd14034eacfc9e9a9732d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2c63486532ea8dcf1d9e96c965ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc857059a1ae36ccc6bef68fd2cbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f508325d8245aabe6be13ed10e3490236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b5b740f364e2727c3de2b141f157237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446921833326eb838f5aa208d3c04cb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a4d7bc9be49df37bb1608b3edea9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aeddd27168b2b1b4bc2158ab1d594240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2103513b5614a066ab3cead430df1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b4447c484017c60b4015514502149242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086145c4586196acafb818236ce4fa9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a64fcf636356d187badd8cc827267244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1e463e5453d604cc26087a5562357245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab950220abc692e87668066949ed877246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059404db7bd71e399bc28f26a4ee509247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0306fdf4a77f85c30d0fb8fbfa498248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a4806cfec14f318d9c6bc42f61c7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731431f409331c9362f34144932058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000746fe2e417e3aa0d8c13f0ad4bc22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658314f18be2a331e28c4c7710d5b3b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e66a90c87b90a0c97e73a99db636a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d18a52b0d3a1350edf0bdc5590b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeff63f37298798b26de07cbbb9410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba8cae99de1c0e7cb63499da52e85a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ef08b405d693641aec48d98ca718a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df296f57a294e39d1c1049344d681173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb0aea94b206cc34e2a0b029890509259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53957e407186febaff3265ba1f1d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2981f78523a5f69d905f9180ff210261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcac3e078abcc94a85725a9a9615f62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343443b276740e07a252a6dd29566ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2bddc1658efafb9df9a39c138ff5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab39f9c442296e8995268d3a939bbe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa78d044bf5e4ef1decb38ccdc0e47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fca61b89bca791fb6a6e9bf73acaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c613d51bb675d46c50e878334d099268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd89bca998b3522a94e442e7346cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3450115d78b84a407f864b26d75d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd631ad9248bbf6d828b6de03a925271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73fd80e62226e289c2d6b9bb908a4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29473767172caa2f4ce19c2e62fc70c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0af8267229dc92a5d73b795085b0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6558d33200cf4680738812da45422275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab537b8ad66c0318deec52d2055ef89f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb53b4a665e8e98b559d823db85ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005235ba801cd237833f367d1e311194278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f879b1cf953f391cbb909408f3d128279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd1b60060edab9c03e68fe81d2328280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a03accd50cbb68dc408f0be8348767281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d12e9070e0fb1cf8d568e33ad30b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a0565e170533ed5b0d3bd03d6dab2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6407a142cfc6d6b8d1ec1c6302b5dd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d28a7f2e1c98fc0981a36f46272590285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8757a01288829b80bc96d198644a45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534d854a822b936f91f33a39869e73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cbd203805bd9eae6f5bd0bd78d10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07857ae2e61d4a461a7772c0c1c999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71d960bbcfdf7c5fe9e647946d0267290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b137bacda124659abff29a245cabc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d2ea5fe6f17a5e8985fec27d7083d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be7971ab7f8168d0fa2fd93e9ea90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d3ebfb302ecc156a9de26a591aeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f97c04841c2b98044f2f72638b0e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f4eb8c81b4a183895e54d70f72f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b8145a22993aa093b5df22df57eee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb4cfa30500cd2e4aba280caf39ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8426d643570b44864d3a9643b8d34a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d2b522888ca14d3e6c56831cbde2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1166f275b63232d89370104a78d75a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4631e7fbc1f65b853f05d267d799d9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5050a6a9974f7909a438121a3d530303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a8498782406b05bcbc8445f849ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56e2e2b6b7fb62c9e23f762066947c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b78b8bd02f643397c98efb83b784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6da1bcaaf787c439ef307bc3c087c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e3575e635ab4f7a1fa2dfbb46589308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f05106761775506acc612cca0b53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef185d14492f02d8c856b49ba2c83d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a461e80bbdcf0f8d2eea05163d457ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0a4af9250faf966d9afa53b27eb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff7fb4a1a85246b509b181cb55e6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb19ae5583922ab0c348178a314533314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b262dbe1d38c5c5dfd5051705ed85e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b2c3f5b8c7cb7357126a4663d39ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f0a0a65114f55aab0d8d4b1e20e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1db00f77da14b51191c2b6ca70994318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f17314224c42ab9bc1bb18d67789a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7e25627b46566544a88ba6ff2d790320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb564db181b728bfcbb0a0e2a8e21d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb506e7cf6ec7e642c57eedd0ed1ca37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca51a05bf51dd2a3b184170fb88f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c4f11263d1699bbfcb7df3856f84f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72dd44cd95cac4cf2b7c8ac7d13609325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe7043354fa107b903235961cdeb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eddf31cd880bcdb62b5400ebd256e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d1a01746b19f4c6012971e287388d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97be43f57b618350e860711325385d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2dcddaed6e0683a5688acb283352f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c7d9188f8361ed2d257c65a591e5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcdd76dfc3892477300df9f23c79a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553f8eed8666c3ed5d66a44e3e36278333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b0e435cac1e06e13e19f834e755171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba279ed1ee54c255a59bfe29f36f9ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182a370e61ba1f8bf1afc6764aacef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2437a3942213ba9bf6e1878476a59f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b02700aab423a537f793715de9765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb34aeb4f7922dcd0372704fd52a166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cbe92012ce24c4f6cdf110452264b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33618c2af6878b2220c2099f89533048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46649d7a23766fff6a5cd8792b9e319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e27de91a013d8a9cb04c65e1c97ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18690cb14c8263d6320817e19324b6a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80fcb8c4c605aeba0e54ff8f336d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cdc119e4de4c7d9898c6e2328f8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07194c9e7a9e09feac11d0592b26a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3bc79c905acc3419bc39601efb47115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c3f18019451f4323163547a9313c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137f647f3aac172467c007be84b89d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb01a0c2a486795fcb51bb39cb71c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27826c4f279e0331b25a34ecb6bf073719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef058a1bd5538014525791bc96a41ad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145e8efd74dbf3fc480664f0c28692d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa866bb56d5ad117160192720dc82522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8ed9299886416c7bdc4a164990ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe25efaaf7bff3fa87ed854389dbc6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557b00428bcb9be7b201a424466c1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2880a8871dfa561d4d590b4ebb45b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ff810d5603d6d4631f37d509a95127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964200f59d70744122b08ef96c70c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc83da72d891d44e976e8f7df701fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681782ff60b2ad7f0e9b3fc3b3e3471330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dcbc3164061e8096a398416986ce631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3da93dab58863e5d5a0e33ac59224232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405abe017785db36d7b2aa07feb727333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56256fa1ab507726a8c1799521ab85134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40e92308a6b4dce198b8eb3e3787a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939abebc99fd91661fb1be2f18146ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca9fbf68316fb71d5a8ab840bc3ed637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9282281bdca72bf37a639835f4cbff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e7cef236858830217dfafda7fa4be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f39d289313bc451faa94dc280482e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cfe51215579368e4d9fcda79abf5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a35532e8b3f84e06b9f30dc65a8f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51288cd39e365eea20c424363d8e8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a94f8d2d1fc67fa16512cfc8877544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c6dd618c7052db85623182f9351d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc2e9b1153dc8d49853e284a939be746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f252d684c5471de9f01dd89916cdde347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e2ac4070568d8080287a4bf6687848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54158e52f49844298de5f2ffbb65bd8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03833d4563bf6d387edbed3f8687e6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037890c5120edd4dbe886fb5d0fdb9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1256545ab75e3c6cb8ca3bcf4fa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e901a9ab2cee2c61aa2f8391b3d84653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8ae5dad8ad3145eb985dc287c6c3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8df80ca896106083be05e32e1139555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd041cd9115b99d27f08ef5f218fcfe656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecce0956f089b2a6274fa2ee79fddb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b328ee1ecc5bfab894e1a6e2a90d4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0893f4c3490994a04ec9038f620f5dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0f3e92fd59eae7297061f3184c64460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6b76d96442073163dc01c2ffe7a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690b997acd5f1c67e8aba1abe673a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aed7fe104c9a9968aa99569124e8c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0906db5ad22196eff40643e2412f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f743673a2217ac9f56dc0c65ef8d29765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba797a77955ec1c13c6eaef1201f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8165681d05306b581bd23e4d526e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072c4f09f04c63b635b272f4222579468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249415dced020b4111668839d5ff1b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4db5955c684b09322b9761bca4c2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3215d32c0f8098b792b6cb56deb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf50aa5af33d3a8d6541e5061cd6bdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd1571629fd86b65783bebbd6b50f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af7f9ffdf735db53a869bcefe0d3c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499117bebfc0af218ce6552e05a33b8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d1b29dc80da3b476fd095dd6d55576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd23df8517abfb6605e76ee48e8ce377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a495f052da03d01c9aff4eeab85a6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85704014428bbf783201a2b1126a5c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333f1ba33769cb617deff7759a6ff2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b002580eb8553147f656513f1171881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00569567599d3afbc44fd2bff378b79982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513a9e2dc73db8a1ea79d6b9759291983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b5a625aa97ec9498b59927bffbbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce76cc37627f9bebc05c29b6b101d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67fd43c4edd0ec6596ab65dca788386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde96286519f3f7a0af5e0eb6b26cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444651b03d9e5d390959453e931832a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415243c61bfcbb003da1fea3394a29d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a1b5bc0f43f286426586c8c852e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253edc611e52ca29f9b23dcd25293ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279496577d6d344d6c5a06752b03008492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039491bebe49020b046b21acf3e4c4a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314960ccc60e53419e74c812c1e88b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab279b772282132648e98031063e298995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5d7db3912b2707128b4c1f0348ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f9df4a22dec30b27d08151240372197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148d9b20f866e2b3a9fab9735b44ed498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa95a67b28435efccad074f3046d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6506cf1ac77b4c1c97fd74224f46e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a56b1975aed8a059f8a2395a2f38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142611489c8bb8cf9c4dd3cb53c6d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9631e499b31aa4c3a684bc874cd9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385cfa42d013e89b6e0c355d417ee8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff248a02b6b28bf990ddbf513fe189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1775e5b2e22e612c4b39d70032834106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf710b66ca24271f80ebe7867562d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff5d363dedb435cb401f10efa2d1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173eb5704c7768b31db8954fbbb1b36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3112b73f8f0e44e4c12984c02a4f3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f284cf76de4c089cc15589a47fdd4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264fdaa7fda35830e8b6c7594e01db6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb84a68bee22fef4497ca1226ee9f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd760616957226c12ff10f5236dd37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb1612b77fd7d047d6c41444f82203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc701b6dd1591e42dc58a03bc954ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b5de7216371e33529b0a86f74f027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767fd339f7e1ecf16167254442e9f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c99ea5772e60d554c5d656a4c519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47024f2a3437c1111064f5d07bbc0cfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f861e979695c80168753c0efa054865121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e277dbd8f11a60130a6d9a01a5b6cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1834fa0dad42c927928ffc216474123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635162a5201917608749d001c6809d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ecbad0aa1f9965245631441f7567125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c02ccd0c607358c613aa46e9484a2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c59c9197b5f2c402a153a2e5a3427127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc1ec7d2c663f22d87873b2899c91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2eaadb8411fbd1532c74100f4cfca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef56da2ca8c414fdfeaf80477e586d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c1ef2e887172475ccb4f71169583c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb6ecb4ac6133a50084b2564fb0e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da508162f619a54900ce9d76dac012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f08db8308bbdc91dd5d5d6e40d154134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641af21a2016d29010c6d097fcb25100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efb2a2a629f92e7d78d5ff564e0f48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75c574d1d02d5c9b297eee830c5b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03059c93d3a352e30f09b429124854e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26de0a918be9bd5dac8d24ff73d2bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a1770e8af6f3a8c5589b0b82a6e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980dba1f77fff4adf892a0a858ab1f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca6db02acde3655b95d90b4e3af70a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd0a855317507ca9d5f871a8a5525a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f673fe7990a8ac62a48fc229f0b81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce052c518b06743da631f6f9eefa35e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c661fc06cc09bc89998cf4071a702146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7571556df3f8b32c684d0092359fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea91dc537a088abf30d180c6570a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6486bce1054697569ab9184f573ca5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602bdae345cd4798ea67d944d668f6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b219387efc8f919eab53f4e3113e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde87bb4b23e8a9a3f05b17b8b3b403152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5890fbfe140d469218288f84c61fb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7b3b3bec9a18ba7d99f657a9e6d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0be0a803d1f406a00d81a06fc908e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf17a28e4196f2e15ae33b3a78d8df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d95dc1e9e912753c56abcfcee9d2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bcbaa9f3ac2b250693a00124e4688158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4453fdc5c482758bbda3bbff45ea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf5aa5547ce061e0c710929ee0a0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f55bc1bfcada231cd2f08f8b0681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facc6598882cd84f291cd059a34bf4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cbd8a9cc8550ceba5b3a5f3ed4822163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daa40a6dc6b586f8a31e9fbb326f01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff37376278cdfdde167060ae065ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a827683b0031afeaa90178bce66fb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9970c5259e27ce2391b42ad600c79e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd51392fe1f6bdbba40b34157199cbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440134149130f60db0bbfbf053413c9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db210d12ce12743d8d1e29c81657b2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96280ad0da6274c5f04ef6c2ae501f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e08dc8a83b45b154d42be88a1a11d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79520c8a79ffdcd092398ad89deb2428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e42334697130deed55268416e36894174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f39d7f5cd7849d420f46c894add4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66e348abdc08670c5cfa4bb4436ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883ef7967277edc36d02a199cc5c49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea785c7eacab8fa57b75bec0a8bd68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ca58a638c2864cae5c1a7d556855179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42c4f5dbf7e4033189e8a85ebc6cf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd85108040cefdb54d4b4390eccb3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6d7d6eb7b91eea42ac4113eed7452182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9868a7422570ff5c309f4427df7ba1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620961de19f7ef1c0d9651b034b402b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe7e86d1b3558f9f00d0ca045bdc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9fbd37bf7220380691eca4b0aff7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95266217e3807b2ef00c826adedf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243fd05d5e9f7fcccafb5f8ea48402c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada27c95f056a3d0891d30f2c096395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df0b2d5310936e77768d69094461b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f19b7d9ee4e20b7cfb4ed0fabf62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9034c895b87b2ddb95699a6fc180e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54836e7c2e8284f2d4c2f2b2a5bb55b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9208857219d534ef0e3cdc19c687a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea81ac2e83e4d51104f86c170e3534195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce11e1be31cd29c4ad5d67268f880196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f756ae007919e4be522c1015fc9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20b0196e788cba6e15af066b8c700198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a49d623377d1bc939526dbb3096aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26e00e45508a733a0f52e5c322a1c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c44e02e2365d60001dbce1c6cfedf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d2f64d6f413d4614900e1c365a6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb94624f23abb194279480fd86b45c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc958c7d3cbc54c0f8778d54862d15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a893ce5962e483d461d3abe8f234d85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877559df672a02521a141833cab243d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b84f87f9b102f6320d49ccacc2b9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13babe75deb882e7bf333569cf51affd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcedf5253bff25d118ff6aec153ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f527c62168f0193c16f6426c1cf66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f58bf5a41d72aaab2af7ea23e923211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699de1798d3926319c0d0b3ab6b427e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a30f94be9641996f39eaa0fd275c53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d0802dfae197e80109206c11e5281214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e7ca519bca403890392a77efe2355215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633396a106e5a35b9c3954e56a5d6a61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f84687eec2111b6b380890f48007217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dd0259d993e61e20d07ed77ca1747218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a256a89cd096c2f47d6f48e7cc559e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c8086948db545433841949a23824220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6d1b068373548bbdd7ec5ecf9717221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a588f7b9a9dc067a0864aa5f4ee135222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b3c36abb093b211ccde226aaf97dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321505daaaa69ecf971f2f1af15d65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f10197e4e1dac1c589493f26af1aaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce1e2e188885c775ae6bffa856be5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb99d5487c8d906082c23c95e9637227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff335981bd577fb3f13b8e579fecb7a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91120fe362d7971884e13000331354df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f86f5a7e569e933e9e084fe4bd49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120089ad272fdaad3f3d0a233edff0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5032d6e14d587cc5818dbfb23878232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37843bb4b97a8762f1eaf5320c7a73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d69456b3e8882ae3d05d7a68fb98e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efe166e758304b60a45fd96b68f239235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a708d994247d2d186b28951bc6f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442050c5d56d0ecaf2d6161a03f9594237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6cf7fa24151679e023bd58331290d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be75a40d5beb51d5608bae81d2c05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55b0c974a1385c9731208380a77c96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697e6722885a28179415899ef4d909241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b38e2b32bf3fc7054bfa8001628c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079b3138c8c456f369f7ecfe2c41fad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82641e0c411803fa7e8fb9c7f90a4a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fab7a5fd2109c91509316781e8b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1a59998e60268a6bf33bd84995157246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21d77720e6b783df563352859ae0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1dc356781ac7b4686e821eb92fce2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db61d5c4c4651043b977b27e173abea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e085433fa160ffff8fa3fea71a03162250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706beadf1f5a6b981c9023b57dcdbca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf181f6bf2284b528429269cbd248c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b9406a31fe52c1d8d9e79c41ab7a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaffb3787a7fa1072b32c9b975fd9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f1ab022afd5e4cbab6174384ff47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df787ea1f87b421c3c172e0d1f5b641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff819432685c05bc27f76a0aa6a7ed4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f69246074745d6c1e92e2cd5788b56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c911bf2670224a8e8f596c58908e05a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7fe90b909e08ac3f9c6745470928260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846c450b5412a879c826f4fc1135a6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c70097c5e443d6c760ae753b03375e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1419acd18a202bef887dee0925c88e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb302501073de686eda2fc9eb9649dd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa65cc42fcaa2d936feab04590e062f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe1cede2678181c9f2dc88e2d13b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8fca41153f4073c5d44bafbf7ab2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20122bd19cb96b1165e4cee37f36a1c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce1fe232a4599d26f023e53f4b9ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb0555b1fba32747b6cf83379478ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbcfc393ce43b9455212361450c6b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a2dfc9e2b81cf171a5e578172cc8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709bfc7afb69e0cd43a9301bbdc7886273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80138650d41c005710a44843871a4467274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150be33ee5c64a87b5281517c1ffbb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f7247bb7207234a0666c92439b64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9964b040d6ee783d2377a01ef6f8eca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa387862ff13703231b203faa0875f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65fa8e1defa7dc51ea8a5544e07e03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c8366c77303e6f6a388afe6c384e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2b691effeac117cfdc42f208e396281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984ddc16591ade373de5abd45a7c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd17ee58892a6d4073f3da7a334a65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906181b8f240fbb95a43e4fc3c393f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc286e1867d8d8931abe54ade426470e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a56035b0f82cc273286546b7c32a17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c08cbdba7744413b80025c0460a94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b28bde73d0cec44dfa5f269334ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5d82e1f7eebf638ad7d45710328d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bed808ab19e0a6eec680c61bbcb877290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4f0da22c0d848578d4d3c1f842c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb4d9552fc1a13f70fc206463c9241292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fe4d1dc580e79db1195e28ed07c70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ed277df442f658fc68b16ecdc77f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68b109749977ccdf5a78c1dfc8180295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a51aa08c094479d0b6de370fbd7c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3aef670533e68eda084d51ef3be8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c9fe44b02e6e403a8782fe3ab9ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b822b13f497d30e388748e95ce3683299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436cad146ac45c86874e224f9075ba1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17c091c9f99fdb494999434e4e016301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d7c4ef3ac066c87790ba7fd92d4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bc1168505928e4dac044fce9af15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965086145453c990b37431f0836b78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b5a24025abd111156bb45e82a88a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17cc9913148af1dedd80e23aed6ae9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92b9a8b608d4883089020bd61f5021307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b1d4d8b01a4aa91ea3afbb862b27c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bf40fe7978fae790635ce639e20bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c232ca9183ceb8abd6bced66f62be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a66da103871a150615d33728f703b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e899b4103d13868ab05a2be5e23e86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed8ce00ecada966062e027ada1cb25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b15162987543aa8e54c2f23864b0a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3236808b93efd1ced843c0605c1f1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ea06364c8b64ad90e48e98ef4966a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387433c1a078e755ed17c402b62560317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f251555b4e9278dd83e776e1465d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85191a5961c47906409a8536d4d94de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35cea9eef9e5df7bc65eade6bd4d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1f7027bb669a0b65f358a5fa2f8f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d18abbbd06f617c2bafa285ebfc2e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07fa252f9383020be303f3c1283e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4a5f83dbd0a6d2119623414ea3c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10284497b395b99bc712d138b0f6b087325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>