--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972d4c90e9c68efe5bb82d99dd472291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4ba745eaa500ad0f1a0c6a3354b6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98d0f7ee7bf3369c26d19b925aae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b2bb59726344c23cd8cc2f3ba4984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cce9a7ec97f8deda36e9b78ff4305d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a5648d8339270f696f731a57fab556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2283357de2826653165420139c007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d6c1fff4f0fec8c8f361feb60ff58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ddcc47ec8db893bc39d4ab680fc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708f084fbd6ada0bc095962c8c0394710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f97f558c1f6763afc504c5b9fd00f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8085e9ac975b269025dece78da70512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d455577b80d360e997af9c8d647013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f788e54d5d39e2a3cdfd2b64c4c66714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5ede64bfb5790187f117ef046a66b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736834a199dbecde9706f06246927f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de26459096a70ab165e338b13295f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803c7f397e725a40711f9de660c27df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b93662383473ea20785b0ba5b69b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e526ee3ffcf933b057bc1d7cc607320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b0b30ae601f8fadb4d43777ee4f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7c5f77ca74fe144e28fabfb1d216e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda033923a0bd28487e5b5457d1d4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381db5c572686df4d44d11502671ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508eac78f73783116e3b4f6b210827825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f9e4a9f43931d80b28aba9861aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbe348cb63ee06b69fcdf197ec871e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0094b5c1a660001727427f1bc5f7b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe46005b8adebaa3c5499898d05b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b042314fc4a08e7ef62fb39fd79830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe17658a45812aa820f7bf081bba4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d7065550eeda67127ea4dc00a4b0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8470b8c2a5a3d2f727a78d6860dc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c423a8513e3115c8b9ace3d1e2847234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471a777735f3ffba2177620e1d762c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1edc5a01f48e2d3be2ca6f3d4a53636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eb60b4990b982d60a223bfd6db1a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f3d5d476a6886e5373f92777da97838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36277ecd3b7fa9c2ce9326cea2cb7d5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f22aa7ced9d200eea7971dbb6c6a3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc646274151a769f6088057402721941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658a507e58a173c41d2568415c505342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dcdf900313092c8eb0b3481a4163c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b65e784fbb2a3a8fccd5aa45657144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416da23ea294b41dab6287285c701e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd047d60fa5e78d9d8d2296fe5590b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88102673c0860fd36e370bcc7153b98a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76a2e1bac1a1b548e31839fe0ebd4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b3c00878793b6ce3fc0871144d2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac27ab38fe850e10590a53ddd2caf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b882045bb1d6e5349e0347f436d2e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1673faa36fd9207c98c63298b4579a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a15ff81dae1e6575722a0a1a3ab4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0ff55ef5c4a1559f193cabaa042fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba72f3dc9f0cebf63bd54b1bb8eb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b3f63c953c0dec3af3523efbd56756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0b822eb13650e579e4167e27b58e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5cd1035e55ec17efd4560de13a71058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3739af5b43db5f42de09d7f176b5b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee326bd1156f920287d04c32f85bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818810c3fdd47ed82ae8181038230e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2643874af5e1b003b81aae3f497a2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86798dea5b677f071d80ad9ab08e1e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59185e6354a5b970add9c26340d2dbed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9497d35f3509a4b137fec2a5179ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2189a8f51d3754f6fdd4202535195f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596aae2725e48b6a61e1555fd79eea467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454cef9e6f2061ef819184e2839175068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c92c69114d84971fb1df9b783765369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cae07470a78d51409cdb686cb4eac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba1f138f4d814e0e73f67de6346bef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16840a006e1ac4451fef1ded745c04372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fefde7ff2a330b461ab21c0b7b50e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba23478ca8aac3d0108c1ba3b42a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0920d7ea80b96312b6815030b60b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97381b48c67bf917f91b3d4c8b973eb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b6cdd7d13d7f0fd4ad880116dcf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac57ccaa7c1b0369508213bb2a8c71e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084070b38757220db3a705bc650e0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ffa3296618fd00f096719493535fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68fe4dcf226c412dd18a7262d1c9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2a7c86010f01fc2f09cc1ccf42ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5a9711f31798ff28ef37368d9250783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab360ccd0c72d4a210b86d73cd02f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca519050d171f5528c8b6d0361c16e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cec61fd49442b11903e8ea9c2343486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656d506710dd6f0cd6d03ae0c70e4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303811369e2258ab9a02c86abf55498088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3aecc92ba34aa65ced7a3f492a3d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dad990a09ed168a07fdf17bd49b0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ef760c4d91e6d8fdb3bb3e49517591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddaefe9ba3925792fbb4849e7c3ac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077d2ac7a65aa63a50066cd13d341993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d1898bc61f825efb5ccc174b36aa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a672b66de4f7ccd62b0c4b827454795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19339da246219650cd1d374d3f7940896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d491d4d599d14b4ade76d20cd48497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182c067c31a161bc71c61680f2900198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6a5ccac2dc668736eafd78d4017899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec7bfba8ccc7a7647e33eaf755ef1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a377e984d1cb8333f9038ade1f6cef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36093cc06bbd0dc3d790d8e39ce13fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08babddc04ba032408c284a82cf0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15946844cb079d67b5a8afc67de5c39f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1212b4565ca2d5a241c1826d07c86f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84c11cb244989c5abbec8c85931fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8da671b6ebf166398f8b92615cd1e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8ea4dc9af53394a394936142f0da2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3852d59aed5334ec37354a7a4558357109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a58dfde61869c49b239d47ac86e8ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5818954b9a14f86c36f5b3178ed96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432997880d57af93cc9182d9f66b081112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c7d2d1d9d6d4b5221dc6e7d187fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197106c571aec9508fcbbae95ca7d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69440789eaf992132ee2aecec0a61ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65a3f0a8d0577e5598597cf7be1cd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88fd7215017c02a9f571c2a01b8066117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c1b2e0d5ed5b3c0a953564f201256118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe703fd5fd30d1d98c543fe0e67790a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763e707d359b772e26f2f28ad26e6b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6d1ac8fba94c14a2a45df6a68b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3bd57faf462ab2d95b01a4d28a51c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f80d8a6f718ac6aa609e9414f594f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc9ffccad03f6131b02fbc67e1101124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36681c9d06c4ce111c5c0005949a8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b5afcdd7fed3334dffb14df3feed3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a183726ccb8c545e5e9566cd56bde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c7f868c30dabc9f57417752f3b23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa749b5593328127b2576cc9d66b4a55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de4e0d2addfbe0ab270da02514bff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f673d073c5dc3ee20a7f2e0e8c56f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dee83ea2ebe5fbe27d6149dfce5f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd10066684167e6c470055cfbc9aa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026cbbd79e2db617ed38d9b25749d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782cd0cafaba3ac7f2d29140d061645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943d99acb279ca0701a2b50785d57e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d0c4cef089cff814344e6435c97e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4833569b28286c0fe47230ffa90fe4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836476b75926a2613b8ca4e7506830f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c4337c2355810dde1b22bd6e22683140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703e3a0a26a58e3f3d6351038a921e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e15202c5fe30139e9a1a108bceb96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090ccf7217ad1fcf7b7d42ef7ff321143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c42a0d0c0e51c5c21d64c484d1b28b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb07904d6730c1bc24e1d3f489eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba63c56086ee733bc9938865c766f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7affc2501bbcecf85494f5d159e9c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee5190578c6d778ea6fc36289e0b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da030a7816311556de307e3dc9296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eaa88b22d1cf30370eca9f7fd64f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e512297084373c6a8f242d7543fa70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1b960056b90a89c9b15bf77e372e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c24d1b084a286928d6cd01bb5d4b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007399c3e216f57d359053e69e11204c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223395f5932d07c57aa1886298c4cb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91123791b18ae901a0751e040db2e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b655f51a75443aa277f68ba81a09b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddf64da02334eca84b52fde23e8431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286bd1d8c11dd5c5ae10ddf4594f1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46c34ff04872d6c53e32df75b69c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d012797467a03e0aa46e58119d520161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce172e08d7e46378b3138d82e297c9a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2599952f5f83bffbb5696864f98a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc7398e611800c708f7aed2300a5b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b95e2969f38dd33f0443ab0fc082165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838349ad1458171b5122868349e6cca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee67c55943eb5a6510f19ee43b53ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42c5ad2338c71b864117bc9bae619168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0937d7f18dc287e9395856e40441b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1e1ff02fc86585c6c66f83f3e22d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26bcd90e3c9ba6d7be52cd3fbdb52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ac7659d9abc10ed40c14058261279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa530ca25e49a4902a4099cc214cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c49681bfc210acef9c244f0fcba20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91219708e8952463a811290970924175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d3f9ee284c5e2e59ad7da54fccbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe1c2ec74cb521a5c46e9c1e506e07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e25af0162dea3e849fe96aae5b40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b91476aa46a05d6d1f37536a19e62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f3c338a9b9e5f9b2b98f5fe4f9cfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841cb191b36682037e1fe18862eab8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b577a4862644c8fc7e8e8a25d0a1b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f0d7ec9e4e99b328a1e95c1f6229183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554051cebe78237695d1ded31f97e8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0c6bca03c0c15efea022c1a403ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21f998c7917d5fe15ff4aecb12e165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80d0f6962c6762b6912bc9ae6d7ce1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ae779a789cf89c6666bd1d5fb447188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc820d07b3b8ff3d406d88514db84f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898854b0f2127c3e96a75a4c5d71adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e0ac5e39b1a60e602743a833a22f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657fd069e4d4e58ed647eb7ba028ae8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee7a99cdfe380739fd792824465c2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a40da16d72d604cc80a9a96e20e3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ea09e84365dff5efc64da18cb423195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bf377bfb598062dbc5fb35cf3cb83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff05c2a846cdcfb1b6ee93189c39413197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046037478b308aab3e8a24958c7f1bf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf33f5da34272423118eed523daba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68858d3c04365b458f4622337e4fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ee2e2688cef15feaa998a8ec0c5bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b37a11632a87b72e3eb14f4e516b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795286e4cff43a667b07b785bf211494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c830ba488ff9c2180ac4f9631e995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f918cda689c0f3a2b6781299ba3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f585ca8540d47356b7e3775fe0e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7b5d9a279496fdd62ccaede147b0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efdba294c67798534ecc6e67f0c12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b59c38896ff9026dabeb79b4f265209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e623e57d0816bc736191f7cf66ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec306e363bd6b59f986c86b17d49c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01bfeea9e332b6a3b1ab2caf813f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ffe7cdb660f5042f394a86f8e1b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2eb9d46aba4006bc6744c8dbfa039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270022f923dab3b9687003c9e7cc223a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69bbce2b84dfef7bfd625e10ab37c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffe4823394e1ca1061683c5a2d338217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aebd2b261ef217fa50904a869f6349218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d750d55d510ccac2878913ae8699219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c6ae0b7316650cda310a91918f3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e1fd0ba7c8d675b8e7a634c6e199a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fab0e016b07013295c721c97883b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27202c48bd507cc87c32d92d5057311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a6ad2bd162a88270dff6b054b682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a66dbb682f2b87fff475788381e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f758cdb29d14b3bd7b9ff9075fac73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48208f5410df1f26132e62bd5cf0fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8dca0fe67353276975ea960f78dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8f11d051da431aac9829fd460f236229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ea92608785106d017d9e384fea1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270a0d92c0c9794646664ecd6fea751231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29098814e0a76eab91c725f07a3ff1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ed8a660757dca6e00e7271d72fc98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67978db11a38e47aa24cacc6e7dfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a035960f96393f61f740022a440f6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ed72b04dc4bd76a60a90b524125c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb7379863a0ee7e5e098cff3ca547237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aaca2ff2eccea3934194213e411dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3960bf3e218874e910b2ab860c94cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af7a2d11310e475c14a37842d971c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1c18da119c710e372de0670b37bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a6ab3dca813410bb270c3fc16ff98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c16594863dbedf1f5e23d02f20026243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9ed69517d9bdbcff5e36484af1667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef624e638f5123331e7b745f0bfc3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb70865d7104db88e2363b6f453c20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf53ccf13cd53c71b52859e2792c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797a0ddb35251a6401d5f99703b0b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f168417446f15bd201e85d0ff2f7e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd333846826918bc54a487ed56a316250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853de0c00590fc569c6cfe98bc30ba23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b8476851f24271c3396baa3e93eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9334c765a59be4cbf84edb9305047c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503a43c1bda35597330bb3166ddbae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671958b1b4ae1b4ce6a634cc62539ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab278ca62958cbfd042eba6ee47211256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d36670684b0f46cd14c202b8b22582257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef6d2331d10ec2d8919644f961ebb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062e2fc85d38aaa3a1e4b905b562614259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4906060a973feb51d503276a00991260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa0e766f11a00db78292014126a73b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed48e946460a4b3d254761c43d96fae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5b701de7c5d9bed41380cf15f5f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646567fc7da43f1492443a3fdeeb67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0de72d8f2cea73c90c154f31dfc44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7aa5b97d55a6e7d0915fadb401469266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882659c2ddbc776c6f105d27ca104041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91fe681ecff00f13cc1d25522792ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc1c575ea72b72c663ef51e82934f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ddc88806cb2c5d2ce58f58b698f68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2c8c7fcc5285e4343c7c3e94e912271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0318d9debe29e37393342c80c1ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f69c6bb47a2775fb483a0b4794a62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1814a427c4acebeee522d13a2b0a41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e68d61547e6ce68dd0c5edf3b2ba81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2653acf4873dc8547e7cb842c0f3fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9483ce8cfb822dee11b6ab05f08adb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814fc68e0d9f220daac407abbe6d497278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ef428a0329c538d4c5da025dd89a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160590daae7e8b62c409b3298c14644280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91a52719203cf01e5690f2652f5088281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164806d98d96e330e8a0e2670383a0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ad6789322392e8d056bb741a3d7f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937a2b8e83b574fb38489e42dfb096f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdc68d9aef38e215a3276456001c48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5f56fa8130978110ce9dc5eacb5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931ad22646b81dfad6ac7f84469275a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88d0ce40adb134ebb9f69a4389a597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c2b9b3070b8b3ac0a1a1ef02cc82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a478d90660c845bc150b7599271cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00663383a40415903a17be9ea070b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc9d03dbe95fd13fce4bbcc64167e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fac0011641f77ed0ee7d8f12885502293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eeff9ad21557824a84bc047536b69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df2321dc30c782311f0aeee7df465295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e222ff24c49f7f886b052e2a5e63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e78c0f8c15f808564d64129c0ed082297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f1d0b5f35cf35696e25f6203b33f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a2bfb766e8bba21b8c53d69c66c8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e2e362ee244fabf1af88ac5178257300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d437d873205df13d76cfaab6ca9c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf17b2a48afeb1f059f344da83d4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58238edf2c2cd4e49f77a56dddffe6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aa0aa6719a1b5060de47771bc3790304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb15b2a4c2702941f9d8435021eec8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffbaaff88628922164d6e75e1ddf23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308343b94e77438a9aadab6f218801307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca848b4e11729a0ed98634a992216d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8552a97c0e7e5df96a0e555bff64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e090e40641c7b426d297009275be9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a95c876ec9fbea1824c64c45c5361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b88d5f9aeea7dd216c7cd67bc7898c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc783ff4a30b1dbc66464df1243f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece3288d642ba10512169edc66727f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81459709adb8763e4b1e0c9c2600d609315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1344bf90da93a29b80fc155b9c757b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510369155d15baf6a74e17ec097aa175317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77dcd816d5ccc3052835fae5d35398318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb19b3d0f1ba5cca60cd210d222e92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4cc4f3201693e74a121db601ac41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be6ef3252e46ce335dfa030c0eec5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c16f56fd5ee4742119a9425284c857322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2b8af3c36b57bcca959d06e76d0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa6a49ab293fa3dffe52c05421ca27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f962b17a7f9477f71e0d0daa7a2213325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e791160efa0bdf9354b92d04c24f6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae895bc3f04ec223df763244074f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce4d2c24fb8979ef62f056b966252d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ca9966198018ff82d5c043c689c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf61fa7989cdcab3dffa784a8b124330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624528cf9edca5009dda532c6ba3cb0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8df3d16676997ce73d14576bcf570f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f93096b2d3a099073a83a347f0b3333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f52045f0b7c75bcb34ae0888fba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa9d65a55e4070ed320d32da31c9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102327e958b26b8287e81f9f04d87d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05440cab07b23a6d2baf55f0291cc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631fa1904ec8686e69cd4fafd74c2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642ee0d470cd98f57decbb0820b2ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b8e16f66d24612d40118f590509e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0ab2a2432f1e41ae5bed4bd51ec038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449cc6e5855988ec4eb847c1881d499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf880aad62c47791c6eda6507f11a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2795e84af76f44adc44a7b9a6629711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9030bbba30d0687f67c2b9e5c71ec012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016325836476ee4cd6d947e0a6c5fff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b51dca61d90adbfebf8dfc4bd37314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35d01dee2f379d38ca21142c5e037315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008de5474292b5783e9346dc461a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b07c1b3298498548df51de91b670417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553bde183a92a8c072552a7a34ecf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba5136c77df13e9ca5439168d8a3f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f3a0916fdd2c97c1fcab35983acf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9685acd041939d4c40f13a725a14c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c06c2fdfb47489b6d32764139e75f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a4c1962aaa509ff163c30ad3a82723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e43a4a21e4dc7068ba8350170db324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ef005d201bd33e00dc666864ed00425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb88d4d2a8167d47b156cbe17423ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b981b4d47ae427d8f1981f3ab9ad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b843070ac94dac3ee234933d8c5a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a48e7d8e447134c59502cc2f03c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f295360aabfd6640130f80411b3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c7b6850a4ea3f73164181c986034831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291456e079f5fec105bc821799d855b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16812e5e0e456846755391d4e648fac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb34d4e15c1c017dbe5b852069935f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96643b111bb699e4c2740866c94879735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37140985fb6823b6e8cc8926dde37f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd4aba2a79e95f213af4a53a938f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff2cdba240f1b2bf0b52134ae08dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ca20f7df34feb53102bb1df790d3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e244f44472364c436b477f45befe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af94152d16a39b9d1a4945aaa8a5bcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b8f7e2998bd9a7e74a549f397230d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe4e297a960ce43cde9c5f7ccec5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6631dff610b64fdb7a7cbfdee78225f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedde6c6f86fd972a317d3e2665675145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c9277fd898b2f8772567188c510cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe27e24ee2be0ec70ce1e99fed1bbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68505387718e7e9516fee09a379c77148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86167fbeed86c563b795fc3fcf5025b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba090dfc365c13a8459b7c3faf7441050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7891c83629a92a4c148d269d5eb389451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3396c5759c92a42deaf19b9da5d8f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88788a0c0677847d248d5133d9982f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba79a953d7af4d5429ae8bdd8e46fdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905036241e1122596f2e22ec09408c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339a1f5e6b9ee72d80cac1bd7d5b7a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28feb3633975dd52ccddf5f0707d1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eadf3716ce5506622b5f43239b3f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f5c61a649c4c812f4038e88f222aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da247eef29e35e153f0262860c980ab660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf47d560b23fee7625116a5258a671a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d45193eb221d12f1c0b7bed0f01262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2e71343e43c523b5248932be6222a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52d084b56d1d67cfa685769aac323464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3114f41afd6bf00299a38a92627eba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb48fc2790e90f726036ee57b3941866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2fc4dc07a6a6531ab1522828af36367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ede4656084dbe6cf9d124437ae8a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49dd96916a241ece224508498d42ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e172db01e78a54bb6a36ef35d62e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd45928abc4d36d821f2112cfec6dfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d0a772957cc4f1823f793d1d49b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c417b42839cf14700dcda597826c9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4f2a33c3d8d1bc342fd4accf3996c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebf93c5a7560eb9e633349f9dd73f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffada2ab31ae82a81cf4ba5c1d4cc8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdfe31a9a0ecb3ea2955796de8830577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a87deb42b0aa9769e00ed8d90a7bf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd122f67f0ba9ff7b8ac1b6532fb14de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b87dd23387f8e315c7403290d290880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b988c7c4875d0d46282b82fd5e7ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98e04fac5d73ddba21d952266b5df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76708626e4904a6e4193d5b52d97041483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644a5951d4dbcf34c1a467becebe2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc30a61dca8c83a34d0e946e07655c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336eb48a3d1f8846fbed721174674186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f7c52c4058650d9906cd834b2f4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b972a8f83ffcdbbf2856b431db7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d223697b0ffa90cd46540550dac8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d88dc114fc5c7b920f231704e53e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21635131fbdd2c90f9fc85a52122691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669e50159faae6ec170bfe035a606092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476eba43a0c7617be6be4322c0caa0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee521aa1228cae9a2321f0f3603539594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b33a74289d0747191c2e21530bdc4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823cd0e62ca03a26e15eba151d675fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359220a139a3f1bf02088148e22bdb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d526220fdf866436948cf94f5a4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f47271964295a2bb7be660fb10be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcd76c4b9c74e022c5fd8d92d87d41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00922f6418173807255b1a7236dae01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427a5d4e28c0073885adf3f7bd82169102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed8dfbd5157096330ba6dd3ddbe5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55999dfee7f0314923837dcd2bdbdaff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3207fc1e9873bc6135dfc8ca19231105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad716d25619bc78c994ed043748a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3fa4ed5a6a8a7d789ee5933c2c3a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a60559d305cf1507daa7489145a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da380ff07eafac696211a9199817ef2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71381401fdf3c59502bf8ef97366bdbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b898ff9ff653f391be076f0d9ec40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f494d43e60062b09137c979a41429c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42232503e8e12ea69021812dc4ef6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3f572e9223cf50520ae763925f22b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de1b34805c681c3fcac7833c403d8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ed455f80f090a4a7f4c1a0f81d10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcdb5ddcfeebee44d032f99833d0c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38db61ed3abddf8fcd733198208f39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d04b7c90d8c937c5f94aa03e256a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548854dd181c68b57dcdb723f76d97a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be88bd524c12407f14b823d2c503a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c3eabd14df20ca5363f0000d3389f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252b16b529107296c9938c4b0192a65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681c159785e16da4e0cfce638b23d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf57bcda226c65dd904523ddde985a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc5d46d3f7e99c5350b15f102c545126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20208bf6383e55b794ad1fa31ecf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3c13bc34c68755e6ec72bff438e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dff42ddf1f6eaebb5815deba0b8a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc07380a32dac4b696458e34e4627e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9681a17869640d5986dd598445ae67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3b5e0faf99defc240425e9a5f6f63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3173474fba5b570041912f56e18a2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21f0460858eadc5b00bcd003e7afb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca8cdcb442aba8114f84af68eee4ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faedce4fa50dee9d24a2fddf1a8c76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae185a7e37a9edd8c9d287f6d2c162e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d15274c5424e2d67c2989982a11b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e842f41ab4ea2eb309bd62d5a1b74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7978ef70366ca54c98dab308da060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe52744245a2347c2f520b1477c7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83762147e98af29e5176b71cb8d982a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aadee837231ab1c6dbbadd5c1c9386143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3063814a28a4a201940b3fe02ccf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54c9515a9b8c83b882d95a3949b064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b3e674d84d0ce5d1752ee7e9ef80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672edac61f82ed4de6c9a18b0ac117147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a24f30641f2d6d84f767f0a5b7456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a2f48a4e9bc164936a48a8a02b0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5245323af643f80b1f5975ed4055c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a064aad732719c925403d2301e190151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e90dbf5d6fe3f7d19a5adbde3dda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccf245f513cee75fdb67e94f35af91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062fec6931646414e8ef57fa284081b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061caf968f3de2b883fde6705a029018155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372034a3e46927d2c8c15a9893e2ad2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad44631e6eb832addc8c0c6a54768157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0dac2b073b7604307c2fa782d82d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac3af8e20a5f25ae73e854986966b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ebc778d33f6fdac73f24290069b4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d44d7ac6b62d2e8041b6f91b9368a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf109c6b1ad43f846012d4a2e897dac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf238009c268067f29bc5cf1e488d3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5db9d7d779f49c3be6d6a9912a010164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1925ddad6e6adc6d563189745bd98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f880007a80d7ae7ecd69791349693166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a37c9bd2212f311cfb94daba26e5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb73bb10057e625cae775d7bd2889d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3fd472da461052e236ac37036c610169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f130e2dea92801fbe28f2432764d51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675a37299f236acf934c8b954ee8ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b1b7e68ad63a7cfbefc4632d7c6c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3da0ed15593b78525effb3615324a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd842510379f59aebb7769f04841f65e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba82e15978467df21436dd14356a8b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc3a0c18a2a040093870aa8dcf2fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e235be12c19816c77f01be9e8b2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f4d83e5f93fe8d63b531be777190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1c428ab7cb17b6c6fbe5dffefdbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b3ace3d8655e214011fed429da06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978c8a600b541bdfef247acf71e31cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0ec7d6f93d0eb29f31193d0acb61d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e08de13637afbc5ac874e85be99e4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ea580d91a44ab54e386270a1bb86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4d672902b0afa66099bd35d697f7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115cd0e9a788c5d1e019dd548ecf3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd87b7c979f98b0c8550540591502d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26712cae913f3beb6165fe64037bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b5d5a2dd03d2acc48e02fad02dab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d43248984b6b6caac6996b8f2d15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7805ebaa4ae914816625e4fd92fa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0db80f098a65ec5265c310b96b30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dabf2bea599f2faaef2f8936e30d5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390b7d732705c785aca18c8e59ef31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2b8f5d732bc3fe3da75acac1c4dec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff44b62227dae3294d681514703283196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bdfcfe24df54a704d33ec924d4d80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be187a0f681f169dd4f14d01853e552198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404afa1484bbb5c3ea3e8d8694f2f78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c61a560c48bd9de02861a4a1c6dfa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac89713e0d79920ae9fa0d1e7af223201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ef3b1aaed092edfa716a36f528d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648b722b4e44a10d280b7841081994203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dabb91e8989666f80e73ef3221d10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0fcd35fca06abea261ec97ebd25df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f2b1d2b148d8f0609b231ebda7d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fbfd2541333cc2f92135f873db699207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086749d76682f4d294b2e314ef7eb0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97342db0a9603dedf840659585657b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde454dcec22e5241022c5db8579710210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b650e19fe6b3d52ce59207565b26bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa4d993fa2d8a220cef7f5001c2f88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1c9c14d50a125e423fbe87dc39d91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cab81152eaecc663e55e3ef92b4973214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee32826fcc0ba0c37b95a405c36cac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c149aedfa6cbc00fd76cdad46dbf3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b718d31c81ce51733ef409ce91da55c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8becd4e984e9173c7a77e2e22a30c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e6f7864f32c33ae36e4e2c8afbc85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa760810008654c2c78d99a279e4077220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d6172e4204663e44cbb0cf962a863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb68dfdb1b9a13c41e497b59b0882b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646b08cdd400609aab249b2e2661ab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17363b00b4de37d8ef8623465950b8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb02061aa010e9c7f40329dda2f504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d3691c3583ac69ee91d960a3c0035226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8a816ab232ea86fa9e4a1df455aaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e1cc3fe96ac28a30a31e3f8a3d12b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3dd799d7aaa33c5b9f5c5f02a0e36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211adbfe7b79bbd11dfb0e5558ad8e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337431d13d29e2689357e0e05882f39f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa9b1aeed693f9e561603f9903b5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac9dbed12aedf69517a3268df8870c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a66205c452d826df7bb5781b3d98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154ab473a47c6c3947153ebda1f64b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ed8573069f0d48782060f5488621236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431485354d76ee3872ccd32f71dd6bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df374fc9e142f9bc207b119d47739a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02102a1e7243e4e0eb2d8027d499568239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edf495089991a38ee8ce879dedec5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8e6659eb30c8d7338696cffdc874241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f53d3d0b9c6a792313ed023c74cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3255c7436ffcad729dd50b2252b171243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624e6ddda267688c6bbd80d9e8e17d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f75f80cca5f248f55b56a80200fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7d19d73ec3c26a4844db39c2e451246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe27743a7b173cea0aa4d260524054247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279174acfccf1a29f593f182a748fd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b2a45d89323af1fcab2ff50ff28a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0ed74d7b1957a359484e3808cc73e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fb24b0abb56ef57a3858da851365251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2597379ef375be745b7dd637d686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43996953e417b6c948d4afd95c84d2cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527feaacfac4e0866d7a296a890c3fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecc8c040d69790d2e8492a74761679255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3590689474ea4b87abc1eb85a4ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3934accce1f222c78ffb9f9fb44d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f425b9356f3d49ca37175bd3b99c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc93c71ee2b6dc55eb83ac64795ef3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0763936a5b4708f6416ad7b3ee878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def195f2f4860211af33694110cefcea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66bbfda0adb7a10f12e2a76e3a7b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49aea058a4756ffe98a1345a785c45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab05a4ed3279ab13a0ddd96448cd534264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bbd9aaa48e7f648a150c1bcfe9bdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce2233f57fb05639e9c52a6165601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068ee4d39a91cec2be6d4aff1e8817267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741497f58c10f4bc67f1818174826c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bda16e0f3fb82384568b0be0c656269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43537d9b1d75f52bfadcc938de6593270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ce69c1ad6307993a25b20fdf18b3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064052d448488601660172fc9afa8c11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c66e84c5ebf76595c4ec9f843ef1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4a70e6121ac0ab8ed5d77caabc30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b7dcf2806c09c20a5d3f0b0ee14aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9c2feca011b25135dfc5a0d438c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31432e661ff31e518e64f74fa2818e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f6560821fbbbb77bd9a9d29fae13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497a6e41c81541fe051ac1113cf4355279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c0d0f505eb0437513f56e14377ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a43fa9a83e5f2be7d9abba7b3da3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a70f158c434a5cd82b194ace642da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f3670f75bc7ac8cb9aca8e53dd3d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a378972da7216690b658b50bc7bc95d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e457e8d4d7faa1f4e1d9b2130ca8dc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94df86a52c27727081485e94ead8e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb22f0fccafaca4dfc0c60e28aefb90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95900163c091cc6e2e3510abc1d380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398c726011f5b1b6f9c81e719cbd786289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313936fddfa8f8a44b3b691d9f71b9d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b4e70c8a5dc8e2e2de0f94fb0550291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d729da64ced554a499766dc0426fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94308ead52e73d602749a1013776c673293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc89d3f9c9c1861c5e6f8c8fbf06f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24b93b34f32779e051a21b5811c43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a8c03f2c49d4372cccb426962c98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c72d681a7d165a92c4334848062168297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c684d00ce66f562f2cc96f2ce675d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d94ff1df793c7eed7ac0b835aa0fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a9ef6722610e109ced3b3415cea6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c156df3cd723a62e2f48aa67fd62d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2b7fcba082254acb4857a6e898c6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa264f85c282f6ab31438fa560ef0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9124fd338e08f6c0f7a8122d04497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d59320147be53eaf5624b29a5f56ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac779e82233471a3f67f1eef2d3c8ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2453ffdc2fd056bf3cd6fa4729f4ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb188dd59edf4bd43f2673875c09f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbcc0639bd587c66fae2b4eaa709d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e36eb639c0d65c9cb62b8a085c4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2b7a9ef302e6d9521385b64d9e5c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378f8e19d5fae445ee8b631dfc56b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe305669f4c1e387cd5e7c7550890313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e5631ad87479e04a24791c913417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78143be3add23ebcbe726fcda6cca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d8fd2218dca4e845ba035d4bd02b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c94e3fc5a46ffa55173ca7b33abe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e86f1591d7a7f2b6b7ed91259a84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762b1ddce88e3adec0468e7527d417319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6349306a8032ace0e10e0ab02e832320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4cb9be6c7008ffbc67ab6505ba544321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e76f75dae7d349a71002b7faa2cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c1ec682a9ee5eb39a101cb60bd225323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6540f98f4365873cb5bf1434c593b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34b31d95277bc0f7b42786e6bc126325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>