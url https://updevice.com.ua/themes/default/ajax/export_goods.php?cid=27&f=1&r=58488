--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949d74dea28525557378f4c5f0b663c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6c090c8d3c6a7d80209933278ec52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7fd7e82cafc03585fb3757396a6cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601b183e2b0d36d11b603c227c68f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa75b51c54f5a4743ddc108b4c23085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d3633eec4f66e638d3b78f86a5c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a07ed674d9a385637fc642302f09d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8b3998cb0ccca704b8d588e79ac38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c8888c5e8f768ada64fa75a72292d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa98a3bf582147778c34b1af6a3d41810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711cc2da1d32699d59e386056209b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f2be0bd2b1466674373c3f2230cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af7e88e8f23dca5a63050c3612a1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba15221c481a1e3f087f09a739a0c8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa140f83a8f47ee91c7f2a694fa13b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc81a096d43b660f330a3e69d6fd0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9657ad51cd7fa6e9c4be7778bf508d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0ac9df7e08e1935796d6bf400ad3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4d11c4e66d3045e1c64fd769601c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c1144393f843f3b049b7d832ef24020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfa8fe7a83fc12168e43d631140c8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b00f86c2f9fb8e5ac174e3fb90c48022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667967254de6306ef6a97e5f6def81e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022e67e48c5f20cd140cc1fd65df2f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387fe0d0d1aecf4a029c733f14502625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609a1076110ecd913cf6fe98d9d641d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b18513beac146349876233812f2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b1c646b97ac74c64a8b0a63a7d73528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a9c1bcada70f1144d8e1df3a47f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a70abd08308bdfc0606a40dba74e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cad400a5f4c40dd1d40cd4d23caee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7548317d3a133e3e936a1587ab4fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69496055e176f31b91539289cb62fbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d13ba5c959ff6320aab5baf8ad34d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde7f7990dceba69d44a4c27b2eccd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b14210bfe0c837f3b06036d3638fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa00d131b50adfd515cbedc87a9c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c45c25eb247f71bd90382b63611d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fe92bf9c01b1622e05549e1afbc8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ace297812e03ba98974a0a6964f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf6c74b70f4f8bfe81e92b5896063041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e04e15a3d5504baec3a38d7d1fbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628106839639cbe4e284b7457380a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63294253557ca61e2d123d3e8c6a11844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb37ddf09d9e443e115822663cf1da645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56467c30f53e0f39a099a32027be7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342748a1ce7c06524bc2e7dacdd4d5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc3547db1fffdab3629505b0d814a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6ddd7ff6379bdcd6045962a7cf8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7140180af4c19850788e4ac3aa4cd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180816b4e837e5181633227250276bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382224774d21ca4952bf81dbbeea5a9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25271b8291061ebe8fa4503ad6dc2e3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cdeafdcea768b14197d5834cec60254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cefceafeda2b51e0abb33b83150f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b092406adc8f339cd1d5bc54d445d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aba437e3d51acca5014f2a109cee357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1051e95658d04d1b8c491cf2df7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2411c725db161446eaa97866a415e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2da58e1f3a8a6e37d84249199688860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dd4e41dcab08adf1be01ef4fb2ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e9efa2ad91569ab3e5d5ea8c8629162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d73013afed5c92754f0e0765779fcd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36d4b2223177db781b3d65b3f145f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059945aa0d4760eed4a889165aac73c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4ed7c9a9ea19ec249e5b2a6851a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ad5182ce9ef74ad12f69e5229e62667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa381b5edbfb8fd4d95d1f4ffd88c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d662d71dc8ee4da80e969c55c9fb9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237d6536a0ac07cd824302e57074e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f564d2b259bcf696e569c94db0d7ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49562cfd060e88efa4d655357a18f1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393769c6e6e14573985229b2359b4c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09f820af9935844e2fca5536847fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d491e0999788b3badb1de7ecb04999675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e9265ec8684c3f30af03957c362676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92648560975d5c3df3058416d990ac277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f96a49e3c0811f2219d8d173af34478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdadb1394388b99b82e3303f46b73379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b8605e52c99f1e3b39303a010c9b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798057803f28f1bfe89160c8fa3e65a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6cbd2e1813c9fe1261dd326d0ba1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894f962b2ab8ae69ec1edf1f4a7614183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd0007bbd1798feefeef99f10fb8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6052ed8683ec2cf5a09dee30d7076485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a21172a306769d477d34df130049486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e480bc61a82d7601a4c093b8aed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19a4f4b5b29ac3246f86c61177344688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb73f00b3b2bab572b309efe1bb8dc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7fd20c845e5fb0725714aeec370790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249ab30b619f88f651892addf3be39091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce1b7075c997b07732799d08bc34092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a420bf8953946ea4a32964c5fcc104193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a10ad7e269a742369d200d3f2177994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d642f72c673e8f64b1b844be23fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d209937ba2f4c2d90e411f5e6f482c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd30beb9f129e156e8face810f29a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e983a5ec2e604ea5a254cb96f4edb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c618cbff1f55202154b9748469e5af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecef8cea74f3698f92675bb6288ac8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2373377474f9565e99e5a60ff70932101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf88b65141334407e08c9329242cd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26071b257e36a9a0d981f02b1f0d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711924c8ebbf360ef27aad865739b2ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad9006aba164b4543196ef7c251f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4df410837508742a9dd5e97f4bdfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ea589175087627cfe58839641332d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff8fc2d62576af004db185c9a7bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7076ee709250f0418f15ca24488b088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9879c92c616167a466e7db867c8d352110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87d516c5f7404e6eb09d4e475468e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541dfd5fcd3937a86053ddfccb07c51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce724320a8c93aa98c4e4c86f5d9fd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a41fbc0958412d7ac602c6b4578d3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9c5caf5bb5a78929b94fcb8ffec61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b47deeb66e231817bf646124f089116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc85ba1882bc78bc8eee05055b806117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76234c0d2cf942ff6f2cf8bd99270462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264952aa01d8bc0cfa9459228eb4784119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d217180995ebdccda3e3f1063330120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931f34bc4d2539e2423ecbf2dd5cbae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59f52c77af150844a84b7096597162122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9180d255c98ef58cd5bf6e4cd3b3051123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a491a30f1990121d2778ad814dd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396807f14422d0b0544679d2c328d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b3f4defbafb1761a142ff850fd3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ed25508931a1f5c746ed03aa32082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b42cf6ff2ec0942c3bbd55d59f368128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76c49af1c50ecaec0bba3552234ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003718891bc6608863fa0bfc476c0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d990932c75989864f99962e0bb3f54f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa524b4b224dd517b21395f3009d3fa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7f91eeb3a50bd97f99dd387d41e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda2e95dc3fd61073202c89760c27d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68daace00ce06f8bdedf5572d8fb18b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40648fe2c937f05de3be02de43c424136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b7feaba464936d56c6d318cf488ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e94cb17b5eea630cc264d0094f62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b9bcbbc56d3621452817c32c9d69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e84488c03f615e429dd5a056aa58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e88dca0a9e5ffe2078fad44b2c04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbdfe4514f8f884772ece1b078bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8592988c96d213859e23b0478831d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781589f8e98680f2be73372834295f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789d26986a1bc4882ed609cf78ce9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158150c8236f7c12e04b8df8812c649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037a0c9f73a0632885b888d7ff6884147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378483ccd84350d3ce61c35cec3fa607148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4e900a6c9ad965d466c011af67ba7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2d8ac9e4a70611fb2916c619a449e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e7fdd20bd4cee45cfec58fc4308b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27887d7cf7ece732842d69391158847b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f5dc8b5c9c7861b641e715293679153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc6eb608505ca8bf0e4596224ffd3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb6b8fb37e517284c93ca41aded52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33618524191539e66a174ccea66c998156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d4a2f59ddc9d3c1951ec9ce7bdfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5738c16e674848b6810d1216c661410158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e44740d28f096b617a0e0156dfb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746281300810a14b8836446176b2cd5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8302a6f5dd0f15dd56882c144d9feeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076688f594790d546a811bd18d120e1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8357d0295b99c6ad265bc1a062ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d4cf2bfd5a53fd958a98522a87bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f91cab4e92fd9a3e4b67812638cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74cd3af65e605c9edd2bb414b7448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab26b4631e46e757ee9443a16605e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78118805f2dc3fb883a374d4171e8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ae20871a7c91a1545eca368b4070169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58efe5dec5c4005161c4c598d5dca44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fba14959fcba3a07746aa6c2068ef8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717118aaa3a79a52e1b9704256c0884f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd8737b6a50a87aad44234b08f825173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f952fd1ec749534c7ee35773ef4b6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6c51d2b62b525c8928eecf4b3096e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deaaa868c75df20f74e67a9f32e3df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e0bae3001b89058225c2e3f7b63c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543b034d270e25d6839d00565c3640178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582ece43e1377459bddf0983f46a947179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6997fe34d122e51c699553aca0607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951956ccd569b6c6b66659ec77523ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3af8b588800606b4be0a6dfe1bf3f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce661b0093fddc104722ac1e19590397183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705a18c9cc1c49c744d96b7a6341c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bf7c5a719e05d9064f9a76afbcdde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511fc918b51b614012c5107574c0398186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ac68ae2104cf54b3f17590d5dbcb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115375f69469ed006bad3424059fd9de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ba6e36cb215e720ca4e92c08b9c9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e744b3c1dbeaf96d4e5c2cec3e32bc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307161b629f7b52d004ad7c500d69f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5d6a3be69f1f56dece1beee8eeda3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b77764db8f7ab249680ba7e79eda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69d031c9b94ae0a70db76699e635f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fcd30f99d9fa55aa33ed4b0448f36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb923b2706a1e1c75e0fc480be3dd5fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a7a67deaa3a1434d6df5a0f25f8cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a02b78d19b896d5c6e5e1b3aa486f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6500a636daa50ffba28378801f31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a8b7decd39050ea1890abd90b8b6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78630f514b88409efe8ed18f01c2bb9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a331ddd548bdcc24a95d1f97fde8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511432552ef53f85abb4f17b2d6b3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc05bbf37713b18fa8cc82190fea3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541cffcc1399ec65fdb6b5e96d347f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223e78594c01f49ec3ad0c8002021f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee8593aad4a5e196e0e916f9493c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24224777825e78af314e420c4fe773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a521a4afc0b4ee2ec027aa7f744f8bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306a9bf7eab4cb610aeb4c2560a59ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32402223c2937ecdb111a3a1055ea5fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d843312075b6be596be5185e1963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029187025c98ab03fc8f159945e797cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19720c9e1f5dc1f4ee5b86e3aaf0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b36ca435b27cd8268246965363f02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccf411b8021b63dc7ca1465d608a62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de85f3ed268bf001bd0f563cdb2098217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ddb534993260846235ad3488c1391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf08d18d07a21b4eb71d8f5d09b1879219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be2c3b19596948c2eda2dba18d27c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25fc85c38365904afdb4a8a2544192221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b422a67a9343b01e6a7d1dd4882f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab4ff32cc57335f27ad41cbaaada7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719842f94b668da253f816617a9556d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9f5f976e60caa4bdaec9698773c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b6196edc17e113f7132296adcc9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5cad08741e648cfe12d4152eb61ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc14489d077806483cb5ccba70697228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b450ab975d86fdcecaa5c23bda202229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8966c54a19a2592fa534f75f74c6e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8187f9c3e621017e9ac777dff158a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd70d7062e65c42bd1e1e50b1266f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f126e8e3195ff9d648d08be76c35e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da14fcffffa2511906aba4d33b2acd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c20054b6753ceefcd7da241504dd20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94850bf12b43d64a487f0e84b333c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6eb97a83170d9d66a053685a39132237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635bbf4584200eefc9d7acc7f37634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857881d4267480c8fa039bf5029ada239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ae9307de294014f053986f2879ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e02f06e6972b51f8a8455abb54db3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41aa975d302e24c13b25f15691f2d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b75927a9a59bcde626b8667efc6d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b35720287bba416ee24c7cd172b63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69523b3e27bda7235c02f9c39cf42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4108bd864f9f77a0b6661d94cc54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2880bb01612f43c99da4b6fcdbcaa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8207df573b91f2bd4a90efe87caf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67e12a3c1945a5a9b21b93d6972eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d23d5c3eee3e5db552758396752e4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7daee97579ed0cfd7e4dc327856b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eaa4bf6eb2a2702bc4c98224c1a37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8686487ac1503d44e27ff07b8055ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c3bbdc38a70b94a1d5f6fd4d83b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11f92fe8af9460b18ab2afb122480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d3f5e8c90cd9d142e45f7af9a9ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5b3b83445e23d933ae948a3ccf991257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7c3d47cd2cdbf305bfd77b690d35d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786610009d8ec0c48223d186a27ff24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f544f2bb6c4e3e29b1df61fffbabf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ac0ab5f9a7704753d13a55dc2412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54df4c7e3aa69febd3e81fca099200262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fa339cd3b48f4416e49ced4d29bf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f40380c266fb53a8c1b52f8f45e0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42974b0a28eb88f98b8fc171437889265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33813509eee0c159ec57bbb1f9bd0cfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415014efd6e5b0af04c780918131049267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908dac9ec0a3abac4776d73edc3801f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fdbcdae7d87fb75d495d0e294443e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b38c783968a7114bb0e507d9107f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aefb7340faf382360428fee0f7e51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd46a32cec67660d4d8a9e7978ab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791474609af063bbb71f24691beb99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cece5e023949a9232ceae36cb8a7ccf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e48616565a24f9f1dd316092b87b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4f22ac3bf7ca09f3af3f0a54dca8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509fb0016059182e4273e1b73e8bc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca168688d1b8c32466e3371c5c76da9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd1bcea2967255df05bb4e6d52e2d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1077a495378b211ce87deac53a288280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27839ad8c9a0ed51a55a52c31aace27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c5c92d004a3806c855d0c189d9f9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5574a7aecdbfe857fb02173a6097b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59bcc8c34030a74e623c266695de29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0295759369bb2ab65e208dfd6c8113285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e48712ab21fcdd3f51cfece4c8faa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97987725deb52669cf872b40167a4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749c812d4f7629f1d439ef2db6758a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ac746cd049e177f4197ab2f610cc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04e83fef3f9d7ac7e6af3261c6dba5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ae9b25fc2225c2eb050c04ba1141291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406efffa95d2d23547bb8654e7db0047292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b368259cf3ff513507d8f17a85aaac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b9fe6760785ac82b651599ba032f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28f3d73551e47d1a01c944bbba20f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc4526c87f6231c67044f01da0d84b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce50ed7bd316a44813daa113efd9f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80d2de691e9bc5a6291732974a6ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3cab40202b7b69ebaf695c244123b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e1d684f7b62d29104ebd1237e7d65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e4feb64d8255cb315a3aab624b9af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af465b8427a299b6b105e1faec37a2cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b22b70c227198ac354b5e34477c88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a96c45f946e677df80c915614e0c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965005863fbaf1b177e9abb7cbdbd993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b744b7d00a6b0fe31eb23eb15822f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce7caaab335618daeee08bddb9245e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607d02197bf1988a715bf06990790e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5606ddfe29bfd661100af12a2624d7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728b074778c4062bd3922692e257b6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb6beabdf684e3c3fe04e905ae062311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d868847a343c479f3de1fc28ebbe241312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198fe82a6c300b337ec2a4a6bc35189313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8761abd6dae366e59dedcf7dba23e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e07ba0c964c6c83d60360f5cb7af7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441a2fa28e272c4e4ac6cb76dcefec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1d23b698ee5b1f2b290d6563712c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2ffbd8cd56aa048ed2b7d819e070318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4693d77d31fa75e86415f6a701e8da2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a286a7d245b4a9f468c672bc1d73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc16f943d90409788425d9f86d9548321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b847c4220b9ba114c386b5bcb0d351322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d4a8cd6b5c5b6caf13458f56928f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c353f949d82b0bdfc7d0c3a8bc00b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92345500a01de001064d38085fd0a71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441023adcf98aecb00e6d8ec4ae5da76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb46bbe529930eb44beec002ddf54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178f419176d2cc393722fc3999a59bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977acf6f5fb2036d7fd35b8d1f9d1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab99627304291037a56d604b3764fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80ab2d13a53730603ad47420be8170331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880c132eb1873062bec774256b6928a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e2a27a63b0b2124caf5f5cf19f15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e0a3313b2fe2d3d67506d26f394d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c9b52d07a1ac95ab982114636435b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad594c2c257bd7f212cbc4f450fbe3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085425f67d8bac39c957bacff50d2d65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e13db9d7ecc35cb3e242e6b5216907338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894745d197cf65798f3ce74ce6b0316339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410a99273c85c043592c137c6ffb9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47fcea2561ce94eb3f7e8002184450341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbba68d20c137136d5a79e3a75784a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d6ec044c3b954df78012d6f1df9c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41948594b2e8c201d8b9d9657e7096d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d9bd04294cdf032196c5780130c37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7fe7f6166e80963958c617fbf8c68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd15417edf3af0a69409a99a73db27c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13e6e99c4546d621e41dbfb53b71501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116316b9142bd6dbb5e47c8747d3f3992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c08e976a63b9055e98a89e4469c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae92fc83a914ad07c67b3c1ab6fc794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563189949fe1a460b8502dc3485b88f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259246391721cba4b8f92f31187c7a566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a8856ef0066e2c981a760754110f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069317010ba53b2ccd3e38c6865cf7248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbe8bdaedd7981ca712a05d4a1eb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3701a211c7cdd65b82f61c694b09f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d5d7c9db264a6e4f57692a11994111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f0c668e23df573cb13f06d582690e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7474f960ba99301705cfdf0ce54ac813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66d41b2a7e8994f2e2db7e82f8dcc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8c8569778478e5b465526781974615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777835fbd0b1c4a26204c19dd4c54716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f93645ade210cdf9017045a0ae0bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef0f52f0ed6d54df2b7b4ae601cc1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea463a7eb8ff9c4947cd86df952953719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87490262040fe9524654e660cbdaf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3786b09e9b6be42d704bcd724fe721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483838a91a8a7379aec22c6f8615beff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa25d480d7f7d45d10924e899d5ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf291ef8d1397847e465c007e8d970024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648ec16c773582c652ab7f5a63a5d9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f511122053efeb272ac2d1613bbcde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9d3121cc524f7d0ecce60bf298a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c66ad4bc0f484291779f27bcb2358628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634329bd69a0cccf38eb865b669f57f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d5655dddb22a96315bd37c2dd686230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2dbc6515c41a5c309cd07fd54e6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcadb86f6f95654351a2c81a80f3c3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897f49901319442353ab44469a828a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3719e0f5c62030243b9c1e1cc29fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9dfe18509f315909b90ca83655a2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736d110e9fe08b9a999f0890b24213536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da914d9f8728a7eb957ce2e5b9cd1ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4259f9faa4e306bd7cb477cde9da4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa610bfde77f055681e458a263cad1ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e58f49c8b165b89f32e43d3a35a3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178b48b3b0a2d9f2a9b3e60bfb8afa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d4c877853d632363f3155d897f36542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b85d9d7736a07ea15a8dc24bb16f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd24cf11e1ed03ddece1221758f9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d17baf98a60e6b8330fe0afac608c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3153324cc956a83325c0d8d691ee146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2df176c84d3b92c23ada0b1d5e2b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ddfd54c910615686745777c0c010a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd8eba23c2818ba19a0619d65fd0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff745370ff19307df4c9151bdb53ac950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e81d06569c8ed706f3eba476c35b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d41a9fbb6336ac2f713184d7b61a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0420a033ae93ac52d14e0a0283febc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a83fb6651cd4a4c60612f2cafd72254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c5c59c36d374d89209a628cf0bca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f4dba616b8af5243b0b6fa4a3d5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396b2a68a9733ad6392b06ec7eb20757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7bf881facba7ce352b225bcf67e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172708d545f3c1c735d254a4ddeba7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c001f0c6c9bc797b214020e038c8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df0c55b4f718483bbebd11b27eae861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55a55c6ceb0a54614af6a2d87204962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c80d18d3a27989c2c4f96a0cfb2b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ccfacdef4f1cef670e9fc221595b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b460e104ee8be9f938f668fc426865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d1842fd8080be26d6f9fca8fc85e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4056cd7795c33a1cc7b1573c2e91567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dfed7e4cf720de3d854af85d3760e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831aff1405692fe8d419a666e9e8ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7004568f336f0badaf6e76370b34070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d6954840b82716d2a4f7833a31d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f88b155589ed22af222d80de0fde872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a09871b772ac9fd2ea8cd33b9f21e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dd0f54c69a7d67e1385fb8213444074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5c8c706d4b21a8adaf4815b301af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4949d64dcfe57bdcdf793883e7f38b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5fe0f22147cd08eb36e6ea328c8a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08322feb1bb0d63ffe0be04beb423978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe881cf5a276e3907e9016fe5fbc3ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c950247e767a490d25ba82bed5c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50680138e957dcddd823150dccad7ea681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c0ea5ad3f7a58dfe8fdc0c877fcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d97d2d1f613f150e4dd31d99c2d0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfda31c982d73510fc4db5dfb30e4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b95baac773200c766900cc938150685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f18a71daa01bd9216b640454c1b3b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121eb2dc166ba9592da3ae5831b37087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f309cc271f7a40cba4261c1791994888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00557be706c277fd94cf1c3b1ac57c8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc57124dd0e822797df596f0588124d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9973378965ef9b190258d3a798fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88c148ee093ae88328f5eb5bade2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ac49dc236748be28f0faa7fd8f7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710e88c8d57c65309ac1c16a20846a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f8a69372409e18dbb8789e65689195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf195a6a4fb306c4dfecea976e8c52196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105385b8736c0032ec14367ecd3def97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8adc4817e64d16ddd02e2a10b098698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7260df47d230906ced90fa54fe7cd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55446ba7b7e4a17008a91f158441f2c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e152d1c941cb0c0afefb8d629ae5c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f257b9855f6276a2b07a1af8634c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f062d8d98544abb017543f4ec75db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cb5334f40faa0d22dc01bf7ffd03d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484519de90798f7fbde106eb4955e85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f531b2336b641a342048674d07fb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa752c7f650043e0ac80ccd19da2e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dff21dfe2426ea927eaec5da4e71f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b08e39421a2a6d99708aa45ca2e3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e4f384711a7bf3c22d425c550d821110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b7a24f58393774904e00ce757eb55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7e4a6f874296b3703e7cdd2866ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ddd8345fd4337af15c2c887c4426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2fdb010ba15ed5ee76bfa7661651b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00577d89809afab5d8d04a46a3c0a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1724f87a4609a4d6410adb1236f3659116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5371a6aea5f948619483cfeecfbaee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759cc390ff21acc875fbcb2bebb3c7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b8d97ee7766ad4046d2b700688e42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe62239e084017ed3df54eb719e851120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9ddd267190b70580af5f542dcbb7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da4feb524c9f6b5e290d4763954ad6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518030d6191c108c40c04c53af6c5fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a8ebedd5873632fd6c320b2392de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d08234a90b3140c51311185e7939fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a89f1f56da2ff0fc777a34b4877a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dce5a1eab550e173f82254ff7b696127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f8e3ccef24e5d01a295381b2093a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf27f0ff76eb49dc8ca29286174477129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384da603cd556aad0944b91c9cb89d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1f4d77623b8fac454cb0d597c2533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e275a6e175780c4a6dfa5bd638d90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25d42b644b69993341eae1968cc2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e2760219cbab9846ee27237c7851134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656367ff4369eaf42fa8a80d5bd39a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20044c9b2967d959f9ce6abd8d982b77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fee651de67d35eb52c88bd7240f2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edaf0de3140b5c9bd2246cea21fda2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f49f3dc8f6ca08473d971390ea998139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ebbd7ba91570c8b75b6d8a7014a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21df774dac6ab335ce592c4ea1cfd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc035aa0c8750021dbe501560c49ed3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43751b2c26dbc642abd3852a046dab17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167658e8a014b41ca570339b73bd75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbbdd5b92a38601e72386f5618556f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5188012bbfa28912b2ac29521068146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e8e59ffcd899d71e5c800c43c2ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf28ba8200d03950e067eff69a0364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6949710c9e1e1debc71a1d3499816149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11868c5642ff07f5e3dfbb861f2fd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af650e91bbe35e76a8ef919dce52aea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021fa670ddca3edd6feeb980c798de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471cccdd95729f34a4f2a8095d0ddd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c9d17f221f68294ba28d40f3a8eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf39817f54389357ff6344aebed1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577f95b2b745b4a11d4b8244623770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032c8a0f808c628a0c389b967803987157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15e187281c8804761d9627d686a93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768e483cab7cd76732ffa7696b653a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89fbd6715a7423a62a1031d7c251ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be830c6059458bce2c1f49ecbdee352a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6812f1752baa43954995710548eb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e120eb3ae0620e83869067219f166d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5201ca68d0fb9663dc8560357360d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6d176b605c594e71cb93339cf147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1485f315a033721cdfe790a41fb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae670f654462ce872cbdc029b74298167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79413fe914a86ab4bff1a6f6028a696c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249220037a2ad238eb3ee4744018b27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cf4ded2cacc4219b3c958cf574ec9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68847a0677352584b9ed63d453b8094f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c285e9c0d77e22cb951183e2ea8cfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b097b96423126509ee747ff220242173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b23ea4edc1b6a9d17291917f698dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926cbf3d4c0e1fae01f5766b238584175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe630505be15474f86ae65887e72962176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db994b364920e299f725441bbd7710177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6ae43a3b031673e4cdb55be0fe6cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483380f34e55260cb2126c256b0d47e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d929522d2a59df58387f8973ac7878180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b66e3151ec551498cb5ceae4edb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc5bb6c48c56e7fee297d50991d023182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5dd7f5c23212f795b169aa742f0c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81828bb8dc63d0d858ebb81005ddbff0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b379fb90516514b1c115d5c15c6fa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676e9454adc32f964a0770aef394f7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c33b3938e69a9e2abd50da585d427187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154cc086614d4b3aa3d356ee39b1922188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56865ed898768be26f06a342391e3aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d8f2b00bd1d67b823f0febcfecf66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba6300f3654d5d51afa9bf4598c79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc07325063127b7c2b9f8b515107c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726887f4dd7d65a9951034b3a46bad7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd4ab84275f550f517406e7c9e3b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25536d1a2c4029f737f1d59c5bedaa08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347814cf8e2699b83f274b3440dc84c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d9614cb63d4efd72dd505e3e0c83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1d66bf848bd83c045067a1ce7a5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417cd8133c7eeb7a390b862339bd80b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8cfb379d230a268c0da3752518131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57c29a503e8df977880a7c2f3e5eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640384482532c73a2494706078b0ffa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400fc2b7188f45c9363781510dae01f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e34fda993b1456548115ef81080b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0d6ab1b121668f4bf0c2cc83b390c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf74a1bf1ff226765621c750e3f59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec481ee566b608fbe8eb63b66f937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efe4355f40e17e08089486be0101ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e5560403897443f51a3b0c839bb3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330752a481a06316fcfc66964406fd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e71d8a28408d1e3869c00b66232e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b25d438c2634d04cb672bcc6bf78a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabadc6282dfeec4f7a69c529bb0a7bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d98ad24e72909a9273b3deef9e684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43fbfa1cbff3b347effcfe85678e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc641c9c095e16ec38972cd1c8499216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ccbb51c6711cd61c9455312ad5d54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80da0c7fa921bdfad9b37d55de8ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a466477af06e76094dafcc3582a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cfbc8d4aeffdc518c9de4633a1326220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad5fb3ea56359b76143f3f4d0dad5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be955cfd4296da80fa56468516d0e7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7f621eae9784d29d24bc6e79812d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99e6a5a666853080d11269d71cff32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90ea41419125df5ddbbddbe924f92e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828d241776f5e4fd68bebfd93667ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae2217839b0bb0c87c1f17343eb72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1300315ca399a613f6be2412bd71181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b69bcf6cf6e7b29d3ee015eef126f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b2119f3189248412c7a35447e5c36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a897d4cd8f8a94da2b9bf240ee7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3324f5e0288cb44ca1d8821d47bb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736aa901e8fdb1062e0b5403d3ea5d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed44bcd6f4e039a23b79977c8543ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f934a8c9a196e2594ae7d34b2a8301235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea949cd2bb627fcbabdcebcffd3c67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dd9f0fd8246141dbbe23ac79d721a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea621d0e3ae64dcf5067cf4b5bdc07c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c62f2ed90bb080cd7939184f5d96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4571d6de50831753f10ff0428d88795240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52933fb3f57c10e0ca6f123708ac7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa45c1c47e85311d74d1a60d85c1ef0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458f23af9a409cea835b0aa37737ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c0eab218e02f6dc308605a6c9ea1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ac29bda7a46f4794f6a6ca5f5240245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1f795cdd8f3aee7dc0b2ca7fa1b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd34538c3e1ef75b31251a5369191247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799e48f0135208dff552bba94ed977248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea655c42903f722fba95255e6f5417b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95ff6a9b4ad86232a5c3f4bef30777250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e3a5a33979caf5d60dd2359f17d7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb926f88acb0f9963b8e6594ef935252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754233d7fda0785353547407295995e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8de488e5666d5eb53b411410116256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ff9797e7768b4564c08fa8de4b517255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acf3fe7a2b4200a784db88bc834e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77696ca45c622b5d7f439aff0d0c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c1633e7b89ed018e7d218da304670258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6787a71bb08e3a1143ebb9e3a7242259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b088aa4b1be846fb4c02ea04103b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81236ced4b541811b20f25892682242261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2d25cd0f12186ae565ac812f4d1c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fc6d3c820f3d8b8654c41adbdba56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e2c83939cbd89357c8ee643c8e87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe7b198083ae49f7ff2df26e6242d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2703adf5122176c1580ef520eb181c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1cfd22a9619fbc0cdde5f9bc45d1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0edaa77e5b9be7ae7b7cf6b3dafb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f8d5a05f625c3bdd6774e849e92b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691dbeb9fc2579e7bdb0e083db0075b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fdfbd36045be21f4a0ee6a59ad22b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe51b7b5fb59ea28e8318a087a5b42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeced9fbea1c95dfb4f600066c9f593273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e7ab4f13b5b0e3de249a51295e73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e039f9d8bc048c59b4940277bcec8eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc40548526ebafedc616285bf9767d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb83483e148524907271adcc1008cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28555ee0d481ef6b664bce73092f43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d3addcf32f0396f97dbd3301cc672279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad4ffeb1e38ff363d42ce844938607280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27561c2d1515f185e052ab40580efe26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252359a9e0e180f7903a634d61d9186282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7072e5218489fa94199c35e6cb2e74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84032448d3a98f540ecfe719ac0fa397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306639f0ddbc2d9f5f631207ceeec003285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c442a336101f545397c91c1bef4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19790e8ce2ccc701067ecbd958b9a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585e3421fcaeeb28864dd71b5aa965288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf07c907234567898f58797cb89c84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ee14482a07036dbc4d93b4660880290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80506cfb7208f940be6e803ea82f51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764cf99c35103066f55709165dee8da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ec9e452ed3678f1a66e03de9553d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d78aae2d9edb78df2ea8df81cd4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49013396075df8d365da96cb2998f6b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d94d912e8859438e90b3cec109266296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a16b2133b56e268712e7079a52e45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09669e7ba473239039af85b37436d008298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c806f1655e1b5b0c38e68879e0814fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b217a361c985deb9004c37a00d98c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a9846abf7df633f85ee3258153b10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200fa3c8f4f74eea29fb63cac70370302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afcfb5ff598bd3fa936f9ede00c446303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e8382a2185bceeb69e0f5b5d2e05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50f8dec6b9eada2d5aaee1fa94dee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bf1e85646e8853f36f8b54b7a5f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae57b5bdb9dcf9a4968758a0d458dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3f4cfe061d6091eb701aea253353f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091fc7ff481e84f2976e94e8f35c5b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8df779e894d2ecac91bc8e123830e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c02033f0c2b8b86a4fe0b4fb5416a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105bfe1cd1cdd51eafb775fc30542d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc2c7ecc1194df04268cf3e74e20e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e24e407db8e5f24285db0f4d67ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779475893ccdd2ed0d2297522c38fff9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c91083c817463f042acc7b0fa028316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f495cfb95e1781a7f74b313c1e752b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf456620c24b9bcebd83e564b0310cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb5370d46765e6d9046dccb64ec759319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f974b3a6eed77b7f1a442dbbdb0ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac72a757bbbd27a3b5a095833470d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c553c5ef71c988668d106fd999b1e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e60ecbea0b371235795a01d7389a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c558edc570db6d63911c6b1a564d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa34199efea2383648b6e58c91c4f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca525c00f2e98fc7b2a5b027d9c5552326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0bcd1d043178da68b3ee71be608b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c351d896f2846d9ac57d2a30f100b2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b363386210f1f9912daa7e49e6e2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54203455a89e789b29b9bc050c68223330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30698033efb39a4f9d4661052d8d67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812d20f5ab4eeb8e2d8ddb46fbc333332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b740a6ace9c4b0e5f20ea5f2949d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0664460a3c5a3ab3fac44268cafec4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5d529f9e02f3d8d3b8f4a1ba1647335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef159a9442f2c197532782a66d478336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2fcb6f10bbeb717bc7e65d4d0c926337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a4ed31bb4f8653151fd3e40095abf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6e72b40531fbfc7dba5a8e605bd14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e15e9ae5bad996ff9a8bcb18bc9dce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cce9c4cf8ec682b798f75dc4942e2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae5180766c597d9f3d1d7087cfdae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3c9b7611b6b885a557fe5c007633343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3535248d9884e7d1b83d8ca3b4fde3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39226057ac2f48f8f0131e21beec138345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776906e3f199dddfe4c634effb37b09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd00a9cc81e3ff674a9899d9ff734b347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>