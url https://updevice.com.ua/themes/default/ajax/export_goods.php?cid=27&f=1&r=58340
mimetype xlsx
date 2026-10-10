--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8e6bba27b3c6980baed5a35b2db931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d3d287f9a744a2e88abe8032f7b052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32424db65dc2b76420574cef63687a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7a451fd5f2a0d15127be4a344b7f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa617d601b82ee1cdee7c9ab1a17705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b3b92aefaa1c00fd51d28df5b51e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd477d871af2b8830c44374adf156e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc02fa73a20f79baaba23c26e129fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576db42afc08fa5fa17b56f1438ac7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6a90afac616e3c3549dca4e0767310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8be7211a47e6a7a0fa69a8283588f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5059cc9e60ea4e306a245ebf44ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ec774dd896aea52916fda2f4e8f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144aea0dafa298ca51a14781118b6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926299b4c5181fdc27f4c461e872eb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a77e149890f6f65216cf95d46af2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe95b836d78a14d28abd86bc670963117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d7abee8885f7d57c146670c4313a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f409b19680ed30ea009efa33a6b5b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90a2a6438e8499950c9edafbf364420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1520349f32da757b09e8056f9ff8e1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9b22751408c60a36cd4f809c80e1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd934f43715c8fb8baa19442284be323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838184e25a3cf5875219faf3bc92bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bdae91935186c237b478aacccfd0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7324cbad35cb924698226704f07726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa423ca6b1c575ee53f955f83d9c3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b40cf8d9705668ff5bd4904b99e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7603f06eb53c77a491af4097897629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae4749e7b847647097f6e09b7559a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da524864c2f432857d0658790f4ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5580e2f5fca7ef977c9a7feb286232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e905d405cfaf4e8e96ce51d95ee9c8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd0c7039e87bc8861005610169ef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c74b17d92ded0f89b88e7bdbb0d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd375e511e04b79e973c7599ee1d4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f943ea0ef1eec03bb88561f626e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f73955da529ad62a9b21f581115538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186fd652a7bb04b3ee62290df7aa9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6acf9951f62041948142098da537f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ff73566d947f0401f14cb6476d1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b695eb62f0a7b2d0f3919b68df3e9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b92e103ebced11521f4ff32b2ace4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d7b1064cc0fe3295045e8379fbfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29864d7d286ef0aa4cefe3a1e5bef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929606d2c28a689151a5048bad9664c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d12ceb20a16ab4fd24389e936d9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8049067f4e735f18af747059bd7df148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd5fccffcd5420d7c40111217227d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07980ed2fd37346487acc59c025742150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd06e1a2820667961eb9ed0c0999c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b5ca75514cb778c3b384872b61a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a6b808e0f3e5209b5079cda47d5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10debe1333f37624ce4437062342b1ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea402a40fc63af933c974f03a6814e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e186d31f8ed185242f83019cbee2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74eac00b7d2a14e0eb37fb50edead557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d971299be865a08c70cc8ddc407f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f8bdfaa86f5dcf0ee14f3c9dd75a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc93c7da58801acd9708f8e219a8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d43b9d8f022eff39731a4e7f8c31cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777abaa69984de21406e33e988384662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750f9122d2bde5798354eacec14ea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8635c21979e66e6705775a23263c0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb24933301f9ddd6459a1fa8b29b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd3e6cbf18022d1510ca9fd7f1854666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd39a198e1b23a8808601bc4e6a98a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102d0cc55877fa7e949a3c8116c9ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284a4ae94c648d941b4cc7a6b4faa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed18bd72d0d1ffb7f6f7bf36fbea6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569bfb3a44289e664e43e6410f309471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325ff5aa2eb838142669e4e368ec1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc854a55d33951fd039ac11a86cefb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bceacd2b9e616ef3df6734e68dc8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01062d679f13241e75d041b5859a7f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f72b9b2c8b0d0b229e509ec67e70576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd076bc2b7df372c8ed46f7b3a63a8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d5e43ad15fbf194643ccb365ad41078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce48e468e830cddb59ae58a7b5085979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acb84e3a9aab80586d0407c5cafbff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65af98fd7934e2d3c720d2a17ae6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f447b34d06406beb1c4730b57b70d0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d275ae5447f3693555108e29bdc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6982a6d79c471b7438f2ba0d7b352f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddfebd1fe86392d7708072c080b72185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04b2797b8b094787b7476b4e2405686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66835162f94b05dd18e5be4c5c0bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0cfeeb215f73646a09ed5649526f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae0397d788ccfbec9b2f5522ae602489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf69ca6c77da19f430a4b875ef86890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1113ca55eb85142d7edef15319eff2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e62c0609d51dbf1e47f6445e865a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c13a4fa9d2d0b2424723baa433919793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75e7d890bcc9f045cfb22c2c64aa3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cfa3731d0db6cf4c7c954ab5f33b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a52d6199f8305d1129949804c65c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf92da8836d5eb864f538695d0289e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589c9d8a64b5cf6b35fed68c6ebb2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ec288b92ad730da00b944725150e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a781353bd5b474d4630ce83b4151ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9015728ea5168e198099a24b3970a8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c9a3e04e8c4c41aba12647e0c0b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ca2f625db992fdef0694c0b76273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811d0c5cb66271896ede9bc41e2b259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e43628d01882ef000a14bb640fe117105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9fe4032a333e56373581a13a4fb24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf0b5426976e5ee0bef9b82f8e99b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a20afd92de67b9201591f7af8e21d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f160fd81c4e857a3395a166c707b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da5a090cee73825f269c77bafc55f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228256c8f9628959d9eab050d5b51e47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9d5fc7633c725394380c027a7983112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668498b1bdb9be7a422d04da074c55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139585ba248c103b56f94fdd0f86962114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a115082a8ff5338024c1f2ef49c93e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21935bb4213a912685c8b54603643db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a12a73640a6b159b08d54551c2cc29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdbe533096b3a619d3906867a2e037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd68d22d922d020bbbbd24d2a86474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e217367e3500af570fdd1e46a9a80db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5897d52284dc413e500e6744f1e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766dc589deffe79d1b72f6b32d10f07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd97e2ad1da0c216752d0f670b5bdfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a33d6df0811b397b2476d6a9adbfab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb387620b727cd59d82dd4a739550dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e9704345168cbd08220b282c4eb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724db29ac594d70e6e1c1e36e383d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada81aaf917cdc4bc1b028eda4c29e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe6154f5c654082004854c5594ff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb01e85324b2d4c0785e51bb5ebdd74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d21a36f3a4630e0968444c521de93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75124aebb84f62c49f50332a40a18105132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207de58efbecc465c04577ab0bc797b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfce8324fe711150510af4283e75cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec61eda5812c91886a5d0511978093135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ee408539e3a77c5b0b34750a9a9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9b3bd35ed9eb7ad7e6020806166bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84143f190fec7cd7aae5b17721ecef97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff469b6d8a1fe17dae95ce58b4e3f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266d45c96bc52b57094f0fdbe408792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479ad91ef89b773bd4e1ba29a5c7a63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2bdf534972d08c9e8a1fa813bff6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369684645194f23028b9945c603f8c34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1894d13b49d0c47b4b8ff38f80e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216876af5a0f3a6efd13bdba6b234c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2022a9407cf959d9280c3b0dfdb263d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dccbc71fcdf81cefe7b798513a184a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a6bed5681e9d20eefd1d6771bb20e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f98917b247a8524f19b2673abdab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd3abb1069596c480f0d6e7f762f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a6624f74c24eb41940d079254f1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c953411fbede2c75297ae28de74c655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291dc094c77b03e82fcd6595d48b60e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c346a2b433714d76d31d6e74399d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b443ac2d54a29a1f837ff0a7020f6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd252d22d7f7ed96d276005db0e8e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a8d6c81ed7b84484c03106b3428bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27348590a44ab5ec2726fea3f376cbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2cf871be1040b7c5c37bd4737bf78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b11b92e3687c7fe9121986229d5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a63f97057eee09807e1277e27e21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ad9f85c5d5eb6e138c33250470cd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17791e6dcf7ed14f4300137ebe143163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f0ffadd5357a89f1e45249b2c898164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1765e64690f6292d2c60a7976ed9334165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8039630ccd3036f13f75e9c1f4ece5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5504dc96c14f9a116ebaeb75832f6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3386077ea1b270eca5a5270b1c46df4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6aee796fa96376e0caec038a92b52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eac460eaacb3e287697faea17d98c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25bdba8b18477cc443533079070e88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296fa354b083cdd63df9d821b1e9e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a31ee4b813cd42470e1ff0f065f93c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182505b6e8f269276fb275fdfe26c954174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236c735e1d86b394bb551c928456e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070b15408cb233f5f1b42acb67e5f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce58025b53f062ee4173e11dc59be21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fb047040c3ee65434c719a556dfa3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc84d37f0b85ced8a34e7083feb70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f8b517eb94798d5f08eb724832245180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234ff86644663876b5a53f6888c00b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b5f6d4110b91b79a27400c8a3e67c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c21f37f5ff3675e1bf34c9d37a448183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121734999d19e2d1a5f2aa457a58bd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cedf39bed8721e6ee07b05eaa39af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e26f818d5a3da5924c314e27d5b89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622897f0867327a606afb3ee72c9789187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f88980df5285108355e0c00ad4c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa7e45ffd4564e82ce06aaa154b87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8cc0564f2b376e7ea705508c7f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b060fda745a0dadde0d8979520e6427191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc43c26f7fd435107bd3497490f09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed322d7ad6a8680d4c38d89c9f822f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fdad19ea3ebfd09fb155905c38ad2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037b33da6ca7eb4e49a1eae45b92ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2a2da3ba846ac67b0f067e4b61d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266558d42232b15a50756e94aee56dae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42984bc0c97608eb1fb6dc6ef91500198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784efb7f323a5b9a41699d1b9c2f777199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e04be779ed8b1d6f28809f58ec61a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f9815827fdca4961de7f22361d725201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a7b2d62d6bcaafeeded05d28f4a79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012fc45f8fc885f096e43a4997758b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc42e3b0ed2d9cd5afafa469f9dbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc9980b9daa9add2cbf2fb3af54774205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc5462cf55552ecd761bd7fcf5aad5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f4207416a7c295a666a5221397f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7bdce1c4c36309ece6b09c11ded1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765dffc88041ceb1497973cd87819df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc4717bc1699a84f41b62739e722c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd05960e938cc587bf692fd72eb460211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d450769a4597844faa614fb8d1bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd05340453a9ba5a01b759fb25cc47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc660bc77da59d879657543b318a2731214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c5905f7a170e98a04515254dc39f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66bdd5d4af858fca6e86111fe6494d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebdb38cde7e16d8bb5221a45cedd17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd920392d4f172c771c8af55ac1e32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec10a00e8065349bb98bacdf41135219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377362954ccec856381d89a0346495220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f016e5f4c43d4becb2760b4f38e79d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38211a9336a02683e9f72fe3850d45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64bccb20f715dd52fa23aeeb33ae1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41948984366b6da78f63f3366be46aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029341e693058c89134e1d0c9c7415b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea73e3c2ee1e2177788d50f05dda5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde73593e88e0c1c85cf2f51e48fc752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf90aeb8bd662aabb97016f23e33c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92178f399706e7bee5e2da4e8abf8e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463bc3f1f19c0c8fd1be01b3f8c3747230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6829ea835b4c7c35f971ada20114c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc526e3819b50a3aefab28d71f3777232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64304ab7f5ec04a6fcba42f9c55868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101da8fed8a9324e9039663ce61c98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b44cede51417b73276e455548ab6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e06608b5315dd5ba522f3055d4b51f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549113e3638ab487bfd196d87ef6090237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a417363d9e5efa875563dc4cb1f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50225d6a366001473d8ccd39e06415e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683e83435d571d22ffa8ff4c7354110240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d34a67c3bd949aed47cdb4f7e0e59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca110927a307d4054b3604d18d64f71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d87094bb841fe170206a390c0c9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a10da550fc0a945b8fe95fea67bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e278a0269c7eef861f0d1d6873ffe19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73933da3a0e12ff467d5426a2caaf99a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328885d1332c1d1b826565ec702c8eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a6dcb374616e733241b30d9ff61d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6bdc1ca0a46a07164449166b8bb69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c52d638fbbd317690ba8fae2e37854250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56be4fd9e6a1b96b0f888465a7ad00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84532595147a38dcb285c212a88cc53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ebc4c4cff532fd34c32a443e4536d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749720f5a483e533a0c75b05008dfa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71fe34588eb9e99f4fa9e9cdd7c63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49eb93e980da464582e76a6a92ac9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6abedac67cd8382ab76d8aea3dbcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac07f15cbdceaea3208d0338d693b2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b0a0b8cc2e8d3083db67db0ced09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afca220bfed165b5a5bcb93aee3cef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3247943c4059427223cbbf050a3a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93dc4e22f78846c3f5cd5018eee42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf183f072468dd703850091af0cb21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8750dd0a7f618bbff657c1c4ef7cca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9364d6c79a625b1a0c92c965e0bb29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556975270f9ea9887e7c0736643b9a2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4dab7e5c6d8750eec2c511da00e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57e224db134f91ffd30af40fa12fbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db2f062336a370cc05a7896bdd169a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120c24d5361994770a8f63cb31bf68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362a64e5da13d2682376d768ac3da6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0043f1f2253c4456b77833668f88f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32236201a2b638bdb84355359d1a110273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab9a6b790152e54edffb8030992bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b12b7ba4daa473d376c111fda6fcab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec564c03f27cb92d3ea84ef36f6d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c94d7974c3a4c48c98dab22a9325277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5ed6752178cdf9695b8f3e8d5ba86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072af6a80fd5707dd91b4675ef3e882279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca70d0ef08d23fb53cad64e5d1d6f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd6aca4032f2575ba84f6952a5676281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8ffa0e7ddd7dea1a2ffe1f418138282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76355ce6f9848a2446238d750a281f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca72dc52df4d34e4481fd966e3f343284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a3717b89908868fb27b19a10f98c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc2464802c4b0942c8e79649958cb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c36b2096f7a85f1fd4fc203e4273e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faaef15abd217f1b4d41fc5a0901c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e05b28e324a18693b065abb9f951289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7e026e570644bb07d64ca109e8392290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007fcfd40da9d702e5463ceccae7d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114883cda4bd5457ca43b21b3050ca3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea622b87615498c7d0ad2546ca5973293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940de35a532e3135b00242d150ee9d78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b7a20843782d8b2f2ac2f2c3cf48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68359c31525810595d98d661419b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da38d98a6ba68d32ab94609ebadcf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f841492ddd2d2dacf3d355d66230c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da7737c6dc543452364aebe0df33c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1a3e885ea7548e8f762c27cf3610a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37b368abc8ff6cf204113622809f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118040dffcdf5f9ecf04c69b41c36dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622889bc07edcab23d76b3f50b57efe8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675afa4aa37ec71c815d3d7cd022630e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26db21052198efc940aaf529a6c3a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b904329e8b602028cd96cff628b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b150fea05a35377f14dd6ed3f5bc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23bfe4d2b617fdc82270f4c0569bbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c3c9f681a548ba7c84dc499e1e05b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490d27c806c8d9db00cd0c35d56a37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832e7b0afed89e4dc615d5c594a705b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d314d8f4864295a153d6fc3bb5f35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb705a7bb2bbd487ae14c9bc86c842b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812ad263ae9f7dcae4385bafd363ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73f3d6c8ef9990cc98e5e7e2265b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b722adf86cc120eeb6282490ff9d45f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ee3ab0ad9766e7ceabc93770d3a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9edba35e94008c97ac8e7cf51f88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49078a5c3b8f77f3fceea805725cee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc7dac79e703f47c44e66a2675705320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f7bb3a816a21e423330f0d2a03db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025587ed4990bbb301f5d6d7d4eeb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d698b9812b0ca2aec855db71d1492323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b502a55797a6e127a2aece2e7ac7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19745660d69cbb7154470803d98f8bc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54fe7f231cac440fc6069b170d3da1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46bcac6ffc95b328c6a0c31c71f605327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726a5c4b49797b90efa7764c86415a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bf2aaf3552dd238542db1139ae56c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810b3cb34b85c28c4fcfc260cbcb83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caed74cb441e49dd445cabdba6fb279331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e5789dc4b43c4692eaaedb32b84b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77590e184025c3807b7991193de2448f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe07119ea17a9fc71d4771357bd5271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34241a0f478388a446115ba92ed47452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e079a58bf8450b4be3bd4e00a17c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1afcee4c6a5788132f5d84998b19b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d56db1cec946dbece323cecbc72655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b61f5698b3730e90fae96748c74c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff57d609df53b0f31d2a19a34d0afa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797bbbd5b60b199086d2a6ccb206988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fc50e280077a7291abfcd28a243b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb25f0c59530a101e2bcf355a2e77e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981fa20bb311557f289f3433ad18bc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa70c2f0b084d33ab8a20ff5122d41912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643f1b9cca24232ee39d7afe2d1d22f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0572b73535c86ef7ff01497d65327e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b1556a62b8be6500162e4b8cdbb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf85a486b17c1ff0fb1cdc620de52816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b271e0dc5d29bad0275914e3d1e5e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba8a91744858497dd8a6352e4c7c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167dea9da7daf54df248bafe3a274119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6c5a4cd1869141bd8d534978950a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bb517549bffc70b311a49171b379521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bbce771bb72d9d3a70ba315e9e18922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10a471033aa2703a315403d546d83e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b405ba832d119753ba7d642072a8a4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520b2f0f5ce00a1ac7c1cb48b8c46725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a134f59c1d5c7971acccbb91d725f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a00ae0be2ca6e3c78986b1ebb6bfd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c0a2e3bb308ec2ca4f7b5c7b9a7f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fe10d1d5e381077e622599e57d45c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749dbb7a334079f4fd28bcf0a2bdf2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2bafe6b32099edd69e47340fcaffc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9d609b6aa098a4b5004d4116718a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b620ebeedfca189d04311118de3683233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb13a9c5af28e8f9e51c519e84053e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e011347df95eefb2d2d0356f660384935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de605df15a4b28ff2dfe43ea0f574236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5f8c2df0b6a48846dd24b7d1ab4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278988944d50e9be1b3f1e1d1a1ca9a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b4fa291580feebad6a0370de7c4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e237e8964e3731288d0c32f5673ab4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88917b25fbd83b6cf8a1d71104a4d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8042ef0a547a8d7aaefa57d990660c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188964e9bf933d8e3e1699cc64088ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2429af3d13536d18231af8f48055f1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223d8c442040a3ad25403a33c8001e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54155b832eef298f028f7c0d7c09bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4bb008451e0c5fa6c33b5cf932e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef1b7aa95567ae1a0bd7e4f2cde7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfbdd2e4e867c1d302ca9ae3f2eacd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ed79a3adc691652d028063b47f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03500fc9ebab1b4c609c41ff6c0a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6455e244cf5d1d70598d8632b1f06752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ae08265f4b6cf1fdc99aa0aa179c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413972b74365cba1224bcfd1c80536254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba160e6b23b9fe34c713e12b291a4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2dc71560c026e0752ae722ae3e1e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8ef455df1f27addb60e7a2bb9fe3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eca47d6f1c8703934a57ee95af48758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef2f44568bf714e376837bf2afe3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345edc28f5891528d7fe87103df8b1dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791188b4d6b87b90d1fe9ff375105761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3f274a6beb438403ebf95383852d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499777f7d231b08e48e3fb2a5f083463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07959b433e58c85b5baf614d008f8f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdbede6d1a8756922a857f4ef2e83565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a20e0fc6bb947cfaeedff0b29dad466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d7999688898e5716a321eed9586ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa0544c1ebdf7a6863b8fa764d822768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed43846eaf4309bc2c0a574eb42395569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3871a577dc5007a42df286dde62e53270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49e6e2624584f361b1752fa580475871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb968780114f5c4b5e740d23b15be1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b01de62637cd373bb4b6f0194179a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063e71f26cf129cd5bab4a42730a4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a39beb7d9979699b5a208122b94c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236467fda9961f4e0d3faff904b1f65c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9937ff2e723d2c7b8fcd6a08971e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5032611c9dfe42cc0486a7cfd5eef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f8ef777f652f3d4037707e0b6c7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c013f1e6b26bb2dd4d0ecd9c04d77880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9f95c443ffc8d8989040523f2de3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a78aaa94d53582db1009641457fe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de18d1e723d6e81d0cf871a1061c99e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b384ac4bb000c4dd2eb1e8dc755f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ab3c98f44afea74ffbbae7108c85485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459922741bb5714d7065a5c54c3251f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75fb6763faf07c80cb8b0d8996d89e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b19a0702ffe98bdf03aebdd2e3c97d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea48ec0ca05c4cf86297d56c421e6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be776f29e23ec8d51e1afc089df3cea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b96cdecd045e30e0fee717a95563e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dbe36f2eb3d65054f13cdf2859ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa294c713595590b1d50c3ef9ba143193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b511810b2de7622b2e3b969eb83d2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d7b469fb0c2d2071c277f5a3083f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605ad149709fb7d1997479a2af867a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af92c5e05c7b30f4f76f87591aad8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563331aa72f883284175975fe7ee496998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9d69b9827bfd825143f5c301b603799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57a73ca15437c0e95c32adf190224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0455e856cd9f50088528d16a61988ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8dd5a3dbe47bcb4dfb1fe75820a54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060baebde877a5ce6bc9a79d290477bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db3c406ccbe2948f2ec559fc463107104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b33d28dc4fdfb949b8fa58972a0a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0ba387ff71667131029fa20cf329106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97ab7dd392b0bd7db3183dfc8779a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae85c7f6b422c60cb0756704096455108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef871882316a045086d2c1cd65533c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df25def5e7aee60d71547eb8627956110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734419b7d3c7fc3367c1b0ef7881463f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692f2fcc9947f590852255a0d741bcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04316cd4413da73adb893185df764113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe56f1ad45988c67e1ffcfd319d5204114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d37edba174c284a8f7f0853b283d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0c276a550e31eef56a7bf9c0a780b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6e207fcfa9918deb1ee832622b032117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b38e2bc05684782165b874fedf419118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e3f8c40821dc72bb137ed54ff689119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1c33e9b750087412e42a804f7836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e4cc41e8668ca3a14e040df0b94d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998417668d2ada74771cd0b913fcef9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41144beea85501ca0b4bbbc139ecf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e27365fe4071ee021e60374972bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5798f8396928d4f4f574a0902e850cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b9aca9ff580616c924a66e3e9bad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d43b33ad92ab2ff23c02097604201127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba53cfe806652856e4d6b3fafc8c1ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e88c790a9ed20414622824c792691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fad7e4a51108dfee1369d301767a91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21f79082bed7a169c4393f743178b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dda1a09d4a2653d6f00cc909d98527132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443f58e3eaf5f3b7ab78a59eca55fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b247cb44bd5d15df2269e034fcd31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad30f89f58e4da79332639960e906135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28786771050fa06c3c7628bb017e42d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c33891db05033231bdd5bf0e899756137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd983959c4ed3dcd316e5ff0bb35b19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17004875e89a6fd242fa3548d491e55e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b2c04ba5d4009373aaa51e901f386140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676813ab3e0fc0764bb2894b26b2b50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4f30498f9c4bb543c28d859667f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1cd9201f0a218e328266293759449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04663d75feb8a26f17074b34845df40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dcb9b46667a41d86dc21c299ee803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9124f306c8ecb2e953c9cb43ae2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba1c721ae47d812be0a0bc7553c39a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b781fc9273e2483efbf771a43765da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4321d1e0c9a86b18dcbc73d63e0350149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce545669c984f9e9729ddeeb43f8e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b5bc5cec6a464bb7367a741803f54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f266aab880c6ca37cf52a738dfab48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235dee5c89ad60539a0b323867abba7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e79935853b0ccf49e45fbcddcecd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65c1c9838e6ec21ec8e64bbe66eb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c87a4061ea232f62e22edf464603c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ed585b7f706cba5abfc602c06f6d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6975354cdf88ea8d67b079e6d0c7f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1282401bda6c2dd1003daee6f4f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76f919637ecce1cca662d3543b835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997b1c77455d7786873bfeede7b91d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba5f7ecff7c39d32979f0c824ea93b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b918692a0f317dd8a18c0883496bdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340287921b50e0d3cbd36227e85efe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe7eba186f7837aa9ee1ff36310948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab3efa24f963fbbff0b338a7102035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293494fb9c60087fe463c48adf68929b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff45274f6cca2076a5dd440e1ab95a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6cf80ff6e740011e478e65602f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8732d74c574341194634efbe304456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3127a88a39a69f133b8c2d9881c38c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb5b4396bce98d154e76d962d4a67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0996cff343a104a2472d8cae377a829173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822224868e5d98825b28bfb8b60a9d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e111dba609655b7f45c850733933ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b046bfb08664603fcf26a4b8fa8da7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa89f450d49b3b4c4fc85847d5bb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c64f89b8edc98a3f4e08cb973722178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a482ed85513c1acd7b40167aa55c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356f1ed66636e1d615f704c866aa2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7e6639af653760be18ab7af087a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcf206e583d9af962f391381b85cf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81d967ba101e4aec94aa07da8434eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9cd9423fa72689f5ccde7ba25db59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee11771e67c4b3f5f03bda12e520a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff27b2c2c0d9d33368aafaa82950a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f23e1dae45a3b1086a00c4ff6e875c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831305cc15c806191ba2176a44abdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a04e5e51ade6615afab1cf141e914189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677f740f4493ede2cb6a000fd911d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511790e9de736f448d57d91392a8740191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99103599cf76e70029b64f95728d37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a7158328edb905e3f74f06317f92e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa48335f788fe326dae00753f183d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813bf16311add77be716fff870c46a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e499d964936b8e60a0b3e14ef617a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e9416cf92e6d2f3c6eb72f052313197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931a9b433bbc9520ab5e44a112d86d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0185ee0c8343f91b8c51c05db951e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acef40cedc077d562bf26c9a1abf21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ae3d8e998d29de6bb2ee6234c4ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb61c8cfb3a76383c7a2a0d46329a73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe3ee6d0ac5f8cb009f8d675c2e4c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4922166027caddbbdd95867bd374eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2e0109fee3f78d37d8bfe9fb75c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53fbff3c1818860f68ad524dc6745206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5d37392ad7898c231294927fb8e8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea4751a47cc3b1840e995766c8b44b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58536315335f7bc8ddd52a5c9cab856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a6823130747f8250dc186fe98a9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf031df29db03053d314af29eb9c25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65b264d380dea78f2684f7a85ea23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069302906b770cc2f98d84d9b41f56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706d2d507b1ce2f8825d2539bfdeb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa83d48217eedcd9bf2997c876c169215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3c808bd3ec446b2d93eda5f9f3bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664369218b93fb96654df54b66b75813217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3069e43c36194f5ac2ff704730bb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327afe154b0c8612d6a8ebaa8abac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ee246c51d8ba88ecadbb996188854220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eb38282d15eace6360cce2d68a076221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff642cd3281b48658faf06ec78a9228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ee8d817b660f9bad0e9105529b1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db59f4451a061e5cee8f966c8f2f25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091eda1f298e3c1d0a2c942c43dafd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f22f3148b53a73a306fdcbde28a44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3bb12a3b1d5080c0de9fb7cdc4d4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5945fbab3f24f08db52f6fd317fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52ff113e2adb6255fc3c3f5975849a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599c716287c08374f13297e090778b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda1020f5a8910326259339495b480e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f2c702ba0077001338840283ad67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c848b59a7bfb2cc69553ad08e86c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04455385b92e7a7831ef189cc6d91c63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569cdebdf16d797f8ede9f64f686288235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3215f9f02179c808f60f6c6757a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc915e42897fc1779bbc68bea0ab5a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8bef91ba0351c8b2ae00568082f0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67b4d2f073c8fdad182c9502024bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae662d3f4a5009243ff0f2d3bf6363240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db20f8e2c887b8956135555df1dd79e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b405f193c5ad8872c31bc8a0d03e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0effe991de64164dfa4408d91256bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8abf8e9b3534c58c6415377c12290a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43495498bd9d89df9c8aa4d3d94f9e78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f895b30301e9d0a96fb209392c0af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb9181b788a4ebc32853fc08b9bd6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434d87f81cbb9356d6c1d37e94e680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92d093169947a962e02adb9e4b2e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc74061e1f8a204a32a1b7d7d1e148250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77047bfabf08fc3322ee9f9c5acee772251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb8088c17626247080c19454eefea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3150b0b1327370d769bccbd7198984253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252eaa510ad965e2b7f6faf524e2ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340f2c08252557d6f4dfd082217ad91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d833b5e8ebdbd36c65430474828208256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906851153ea20e8264571bb1a26822f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c4362a332e305baea4a0e4f89373258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced07579d6c67943b00f3ec370b3f1f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29377f9d2b284a4073fc4f934247b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6010967b0900d18708b4fbd5f04fe6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d00b208ea301a56e2589fcc1c75b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e616d7fdc5e586dc240a2a926efdcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39dce57a4de913c258b3b720934ccf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cbcf63f9858203435b3303c5f7fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72285b8e8024698312250c884e8687266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721000e1a3742ce7aac914daab1c092267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56760027dbc177c3563610b3ba2fb102268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ddf77aed89365eda12232f6e35f02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f8edfaf94adcc3d286c3bc165cbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a68cc9127cb091d0b007e1c3c8e83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177d9e1a588f37eed662e997b7daa34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbc9974a40c893e27a8de35a8d3dba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345779dd7153214fb1b0972684ae700274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b017676af9c0de2cf4bb432d7fbdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a80a9cb302833a759d61b66e32193276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22674ec6f3b284bf4b82dda4cf7a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e235c820b55898a251c6887dc6b27d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bc35fc34ecb0f41192cb2b4734261279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7109fcb1760d6140fa8b4e8d9be1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08072bc2fb5fd92a259ef497dc623dd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48afda470e33f65d5230e93c44711d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf64c8149e27344346dae19ecac8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8cdb44bc890daadd242407564b715284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eeaca0ba5e11a7a5cbfea928fe437285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739034f850e177a25db1bf4addd5f0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aab2552bd726f9717db14cbcfa0471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dbb3d4a856d9ae023745fce5934de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf92eba8183eddfd65407c4f331cee0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173193d44080cb037430a6937bdc3108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5dd580c800a8e6bada03f5b7f802d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085c61bb2f9ab028cc8d6e4c5979be8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba41e9723e7d0028251cdf9303793a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb8d182cb5617c5d220bbc4030de2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df35dc416ea55a2b2ac7a534fe5a0d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b994f598ed4269549c38be3dc128d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b78e927b2b821cf4f971e28a4ae5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3344d7797f77525ca6f60018ef184c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366a0d077bf34e9e8e5e0e7e05aa905299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c4a4067b78becf8543e3c32f40de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39bfc64e27c9d8b814cf5ae5b6f3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb8a6a85658dad9826ca0c71cf8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e1c63a701b533e575f725971ae7d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc682eb7987288888d8b82addf8f7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584657ea944f292990c9b09002166d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e47975f806471cb5bc63917244858306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c6145d001037bfc7c3510673e3638307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b78abd6292000028115d9fe042617f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499558af2d248e47e652f356782286309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bc3551b5c20402ad9c17277cabc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe178b367cd8ba2eb71e538bd8b7cde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a448f95441c4cfcf7fbe100fa0dd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4872433215dd360d13217a10bd11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a4d90e2ca7fc4d321a771a0f0bbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e8caa64397b65920b95b4a241084315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42a7b8785d03670baa3d7d6d4467c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062204bdcf8b18dd228e8c775085c7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d818b0b1b0576b093e6e2685b167063318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36512eb7633afea75a72a5f0339a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3344dc80c7596bfcd304c2e90837320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468c94c6c081ea4f036029f77a83942321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9d759cce3b810c131d7051f92627b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5e88194efbc02643a2a8b4dc380f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3b64803f4ea2536d7acf0759ee47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc66e29e07baa876b256a2843047739325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>