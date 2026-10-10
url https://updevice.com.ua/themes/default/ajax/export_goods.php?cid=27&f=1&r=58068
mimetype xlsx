--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fbde581a7b3291b661e594d293eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ab1bc097cf82ec0e704d43aade302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6f0763fbc733053961aefd0c4d5993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54daaee27a2899ea7039c92aa81d2334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88bdde5cbe778ae7d1e571cfbd236a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35076765d3e71af079f7918df58fe5836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185713565caed8d608f10924160bfd337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54fcdc09c252886687bd4801dd48c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99366a9fd32ad094d4c352922b52d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed822094d3de37c8c5135f04444c6da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8c27eb8b13d05289d425278339f1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9a808083d8b24533b32b207e473f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c2709ab8328d9926f3e2d950ca94313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908cbf4416b46fd18cc2e4c233b18214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e064d313255fbfbf995bda40fdbcb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a91a9ca500c272d8a61c7394d074516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694c00c647983f65978cf88ea263a4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce9493c816995fe654e145d0cfa5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a8e2f2db45ef4c731a2c6d9e3f7b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cd07402a21ca0c4eff5591fe7d67720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c9f68e5eb099285c4237754b24df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009fae38c21d88648aed5e46757f7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa268843eb18705111ecdee52802c0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790384741da36c8c73dd1b7d1ca842c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5b1d26dc81f29015e5438788a66d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d190cff9a66d1886231276fde7b0d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441736c6d7a3546603373796180af3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948202b6ac385cb67f6640da5e7abec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541ce1155fdd63371e365b82e1960129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f061b2974eeff86617b7265e057bda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805567ff091ab6358095e114f705b8d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad80c76b8c92fe4ae1d160ec71262b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051599dcf25e2602f466bc251ee7e2d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2db1cbbb8458aefc43e70f1efd91634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85fc73b3c54caa0c2f7d0c5528c4db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce77dfbd1b91c881d74e43a0bd5f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdd739e3b21ba65fdae007bdf2869e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa747fde01b3b38bcf910a10a7d073038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7cfba716fe95b4438eb06d067cbf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243d32eea14d53d3201239c1b1600cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23156e34613b52635b2fdf278c9e990a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d8e67ba870eb45f70a7637aba89442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6b9d8691aeeb82ff524c4b386b3b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228553b3bbc2d18214d07d32fd8e26344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f09566b08c24181083a0ef2da534445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d4e70ee695d25913df64255fe813e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c2f5939e58334d18a566fcad46bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e02bebd0688ce5b55ede22c3f38148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda6531e23e478a5240794771a3d4fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06918b7ea58101d143b6bc0bfa5c42eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6816160d43554f5af93a9793ee1ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d1a7595081b6298bd6a4e1f63926852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7722d2dd372d7c2e0548628b792053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c386f4116fcf38382a771b5b137a0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae737224c4182ec4b8696416d6d8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858510f6a3e9bcf7a238de6c21d835a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7e4c4200c54df6db7b5f64c108adc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ece50af9eaab0bb5343f213b679bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d350e5601cbb1ef5c9d41a9b5481bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7318c5b4494dce357609d5fa06293e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1ab42b2c5c2efd4d09555fb8c89c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78734c2f77fd3abbefe080add8a1c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abfaf371f64d54ff584970f1f0057663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410077104c3d8f9d4845b3550483bef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6725b5fcf7b49b003dce78eb7598a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d163a3826fdf3de381dd3d4a453366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfb33ee3cdceebfc6e1ebd1b24fa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6610ba1add65ff8ae1311fc2783da468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922aeb10779cc9c1185e5eb7a088e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab88018cc6434affbba090882536570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3052e28e236cdacf7bcf24885365171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb95a2685cb036d8f880dc35f116872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87255c1e2ea141be45b93e6ff47a21473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf80c7066c38f0880995306c6c5e10e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a05cbf8bf4c3780f0292a0479e4b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae5174356f8641c9f034e7a01e71eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5174d1310087d14d430f6e7c372766e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553930f140bbfba356f62cf360d1ab5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236503187fdfb7ef2490142455cbf1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80630ecf54742b4594249d57f9f8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48450d2d9937c65c66c070c51e1717f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a346cea2b1806c48894549baf0eff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d932a539c410d5d3436e4bbf1676783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba0b5cdedc9687b47c48e438fc7cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f2f0e38a4a6799b431d88d30637a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e215bca78ccdbd6f1d0c4e999e329286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0ef8da892364ee24724c8f14f82887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21a147342dcf7490c47f0446197da088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b329216df1abec68cc7f9eb2917efa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ed4358be8f97c4d2c3baa5fde5db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb19c3acb11715b78dc5260815920591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6defd302340aca516a5ec9609f22ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d3a901da608a2bac9ae574d3833a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f6462e6f97e88789ba4ec68dc5bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752cd3dc9a926718487101dfb2b352595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf1d41726b5e9403f4f4ad0dc5dfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff176195cc3dc5f75706dc688023f0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5191eda3334735538f123deef4df5fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1231c30af361d00c531c1d2e12df72099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5239e8e63124a5947f5679195709ba9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af07c74bbbc63f08359b86fa8808bed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa96134f30fa4aea3cb878329df1988102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22514aaf0294dfa99d4a62b5249e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec0c0671b6c97cd452306f300842f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e222892c46f73bc40ebe48d5b30ce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a6a677dc2a0792737f029e0a8d46d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb722ebdc4d61c89bc589bc17767ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76a889da708b56cf121e94d8f35d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee86d51ef041bd3a5546d970ba2e07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3448511f39f64874d57f675dddc1a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89bae2707c7bc95231b91d14baf9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918afea6d6b8063c324413b04408bbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6438a120ed6087974d099e97d9d3ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d594bff5dff92c84e99a467fc75bdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1ace3c8afdd23f738cf2b40c6dc78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f23f39e1f7c050b796effef845752116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845e2a8dc96eaa495da08acee8fcee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85545838e458a098f342cf15d6561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bc8e8268d0aa1222d4d8c1244b528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02ff9cb2b9c77f325763379e661d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbf7f2d24b8be45c2a91800e3bf4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66683a121e743a6d3b5fee9f8c2afd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da29a19e23dbfcee84fbde3a1b1af6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098b877ae32f21679ea298462b1a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9682a73ccac41b5bd5fed94c1fff25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8263e4e46d40f2e5bbd3a2ddcefa9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be118e8210cdc684adff09f74bce17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422332a5075adc5f7e72574d3fbb0245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49624194c6c03b580275a3796f3a12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546de587a22d1085594c90c6a307570130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac47d7f02de01b6e85398a674cc8139131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ccd1d02141f5a442b4c4a98c1d9d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d10195a673470a4546de4800e643c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a273387e9c7e6fbd9cc0b62dedd67b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ac3505402c2b76bebe201f1da7e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e77cc225b3a1e4b8409359ed0f03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb8a5509fb690211095fc07ecd12f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8118875e385b2c7e84b343e2027fe6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6f56e1f62746241c679ac7242092139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e395200b06e35c41d04b183983f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0dea4a0576a19a84d0473d32c2cb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197929a39feb879c91830fb11d1aaf23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c01dfda7ef6343bc365bd19bbda280143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558bc3a412e9f904c758ca55ee7b0c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d49145df9d08fb39194e15e7f47f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57360d0650d0071a9021144b83c9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9502c2ec77219bd4be9413731622458147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45f1378b4b1d68aa109d885c8f220d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab392a3fe3ab3949e1c80595017a93a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f456a22ef0bda7ae4368d87a5d042150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203453317c2b644ab60b5f91fff52cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0814cdc7228d30ce943ede62e8724f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce53586acf52592306411b65dac6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8dae736d482e235521e72ef76ffcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e59b1fff0608c319b28bd3a5a709da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16702866169e259e3375526d2a617156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16bbc5f067be2217672509409e3308157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc031dbe0f91b40e7f9f356841344ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd6a7cd20be28274b2ad62de6fb600159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb562fdab6843a2d026b0217f12516160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ed0c55498393657be8f2ccf62214161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf844b1235987bb55138f47530cb4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35a455479ebc8711b627ec25d8257163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a3a7f4ec91c412bb290a5447810d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2832b84668e0c680a415d49f0103165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e0a937e48319f8df7b7645e66be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0919f9dc2c5c4d43fd8f9468a45a4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f45e525e23fbd83bb8b96d2a85481a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c6ef7f52e717557099b233898d4b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eecc654a25488e36bb4a9df7f1105170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490fb61b4b3add9e6e0ee8946179bc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43fe568a363ff5008cb7c4d0d9e79c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b414b7dc891ec32410741098014656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c856ee0a3a7797672c99c0065c93a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd921c96536f207eea1871b942688ded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ed18b71e489d8819cef8ba2a10cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab728e9847181d24de80b3952e7ff3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdf2f703958fb6b3f972f5c5b5b3ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27a93332b2b3952430b5d250847081179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90703b54cd0ebaec2164ace85809e2d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7df320aeb66bfc36043f2d930de679181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1f5ff11cd6d90c70bb7732ea1377c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664165ace5503ddc787dbf0b8c3496183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca930f451ac3d2e683eade9b2366579184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81cbb1a9090902152ee131ae8ea941185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f8c2ae07f50b75c2c3b281dfeb99c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930c5361df828f5d37fbd9f78d1049187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9205f6c75ea2d4a3192c36ff806b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097f29f589a6dded6084f283c2410a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6a49efa7fda68a318eed7cbe8639b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188ae84f38c65dccd058e5ed6a30f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc1eba50693bfea75f2423d21a1b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a8347ada090e4ea67c9633965a1ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a0ac232e3727548d567ca12061988194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c66dff4f8b8d5e72e511634756c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21d482f53d14cd7248789bd3ca1079196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da06b147c6ef3d593fd5622935ba31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf93f18723ca08aae38f2a844e7ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bded4316579609f3b2f746a53eb8f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109063d13058d3f2385c917362af53a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c791dba75dde0916b9e134c2df14d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579acd2cd7ea7c3ed5cf204e39555f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7fce5590c2cdbf8f75f4213f7910203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc65afd9354d627bde481fa0d6d56b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d1754cedd288b4f7dacadac8f09c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cecb4dca44d3f7b8e285bd7c5a63d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635caa8870ccfca9f336117273b9b2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac150c7d3efa7cc8ec4372f80e0b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517bc5ccf5075df70e9eee989b3b1e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e559ce6d02701b9605fa80c5d98a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22ece0d22f2e34102c931c220b6643211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f665852d90bab12f2c63c2feb9fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0098c418d6c0ae193584de1c12b265213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56c1cdd5f64c80c2d14e59bf9c7a90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c1e1f7ef261120c49feb5656050b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0b2ae559fc589ae36e6ef8d173d1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30482cec1db48606cd79b5812c113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752689d77d2f780b6f50d7380af91ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86c9cc47cde83dbbfb5d17376416e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff9d2c9d404d178c6495b94996202e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db3cc494369edbaf1ecfec79d00da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e04d1a7bb5eb98ad80a0b0b235c17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a20bd629f01b6d89eedf2e72810c29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b8eb96d348ccf1a0a24d53f4e60cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a219b67e6c323c6cbecc0cb45e31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187788606ab72b34a563af6b994840e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c97fe53e75fc80621cb251e5cd1e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0619c04448a5d695545ab3d527058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f40d361df2de662412e70f81fc4ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490b11cacc55f68443c8efcda81550230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d84294ed32e82e3e4699dcfdc8f55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95670c42a7e58793932404e5b124d57b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e262f5245f63dba08ed3c18f66ae69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415af25c2f392dbfb2ae07e29d63541234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ad19cd4e3807a2ed15348643757c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09cb949daddc39ee56f8b82597a788236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683cd3673d95d19869124b36e6bb162237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7434bacedd3e3a9e3719fbc2881039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942fe83273f652896382b06b1a115f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fac0ed7230b179d5123b50ca39505e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d64514ecb45a22e3009e35455f16d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910dcfd5945082a407dd874213a8b0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d16841921b1aaf2979f1ab0bb529243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe660ce65a90792ec07f76bde34570244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb1ad97e1a00da4af5a44fed3fddc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d25b3ded76202bafcde94cf9bf7d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294be0e9e28998a1dcf87b7b7f662d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c74da40b33f2c3c88d1ea82eb2bee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c9362b3d09252c254f21e6d751ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880d14865fb9c57d478e8160c3cb51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0fc172f497a7b3ae41f869d5f050b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f425bee5da5f000904fbcd67a79db7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5990fd3acec8efc35ba57cf3586d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ddec10fd2d66f81fb6291a827726254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4772c39624fe3d0505e398e84561e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f32392025f38bb9f43707aa75c4d4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115158583e43f7c2a296f7859f60f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d451995a61e718e7e58be5d69d85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ac62cee8800dbe111a1a8c849e35e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da828a9f4c05328b428fbd0ea8a09c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e0c9365ed2f47f203c2f9e4e496f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305732b88b93e77fcde2efd210a6fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee21ed418fa5090be3a0c250ea3c1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d61faa9ca8f55fcac9a9b3119f334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c3946857b42873fe5e21f22d7bb4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4d6046a2b17cb2405d4ba87a5216266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f805095cc48e1f0caa4a10fac1e8e77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a07b1c9c80fa18517c6fdb6fe043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762821535d23b85c98960d2b4fd271f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf5e07f2eb53f3ecf5ee88a4126719270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a3f8f61d75eda7ccb0da5e80ca6f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ee3d6692e1dcb9d7379dafffe32d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec45692bab11c89850e5638d46fec5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598f7dcf9d8a922758ef96c2fd65ec5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddadcb4e4337b00bbc08674131f1714275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0aab1c57e0590c0a477a8b9e59ff5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ecb621764990fc2eef40b84ef6f1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c71775522a5c24974389f874abc1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407111f2f1df43df8ce5e6189632391279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d756de64188f5f71130e8ea6fa857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8978d39f73da7fd0d132654588e001281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8470139ef19005793cdbc77e30e2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d4040657d75a8458b7261f110c4b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a90b770278cd076be0dff45906f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1afe99767fe393900712123fbbc4b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c684fb5846816f18aeec6a595be513286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1571fd9fd88b78fd74338e3f5b3091287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a69dc560a56541f2601aeb086df2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec44750a1d30b10bbbb9c333671344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e50275642d59c3d925394c3cf08b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ce02e444ae5f176679fff0cad665291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944ac45ddc6d236da3f52ad7fb6273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775387f917fcfe1305c6d6fc79fd01de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293152a2b572b7d6f527b06cc55a8b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480caa20f3f4d1e4325210f076a05d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e59bc0f331d41431e3ef594821b5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed619c56184f3dc4c5998626de95c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd783280f95a9f24a3dac0deb7ed685a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c2001d16854726c8ee44712be5f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae678aab4fde88da45382e15be1c51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795abdb7ca4f4124cf27930a6f7c6a7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd997accb09e93fb8da89856559c702302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f5a05a93a8add28a9ba0ec89a039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687c1d17c776631b0c0f3ed5b25dc46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ce1d651c5450e13db69f66cc46ff5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629a5b10a5e385d989ffc00e7dfb305306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f48dc508ad50730860ef86249409307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2f5232ffc4b23f1bd14877388447a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a1cff0cd2c5fa5d5bb431ea775bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c3e3616e42f6d76ada6cb3ae20953310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24941347a4f5b1a2b7acf1eb6a7c3c8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cdb62f1fbf50c29bbb7fe22053260312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e0d425959497c70d060d49adb096313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a3d8c538cd7d490bf2dc0d203d4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7f877edaaebe1ad627dc547b3a53f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31ac9f942d15c6d8c672972bb3b64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94922fd8876ad6d3c887fa41b299060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208ae3072d61839045da2a504ff2a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48825a3341270452330ea8b97d8ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb6057b6c00f6d961396da0e4ed72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b376b13aa79093d6301f11292880d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1fa9adbc981c9957f91f224ecb96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf2b8e5da17d17f2a3b305f3f4527e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6c15b2117b06dc43b4e8e07dcd83f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972752d87cdb8d9c1644a3b9bf1cadc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d419013d8d681051e626af9626a17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e062b9a821aa780453a02f1d438a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb08bd667a1479b5acaeb81db9fec85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c804010657fdf242b4d9e59e6c991b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a678e5fb0addebc16928fdec3755ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828160fe2e643c3eb3f4078f2380d0ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4f631dcf52d9f310a1a092777975332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a9003c241ff90a6ea509e16e20262333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04a67dec5f645ea10d002c9e1e0c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d73216b7bc64ca92dcc2c8aa9ca80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a47129c165a491959b93556de7596336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33306065060dda9da04b358cc3c0ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ea6c219841092edc468bda5813004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d37a42dcedfb0689f2855db6f9ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68a274ee3636e0a94caae97aba18a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be6e57fd6bd5c35e3ee07616c42ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c9957dc0c17fe3300b826bb95a247342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e948d7798806e558e06d2e75ccf82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dd4402158c14933defbb50a4d0f1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f81616297e4cdb05bae6261717ce4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153751079adbe305a551afe4eaa1f19a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e22fef0a912658a48c5141eb633ae347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89380306d0cfae5afe762c19893457641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98fbd844ec36bdd96539b30955ba0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57010419c02a651eeb67c955c440be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518a20a4747fcc7be45ea0e622b082e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e4cf58c077b79222cd95469343695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ec14d689201d231a5b471fcac5bb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e1882c2c4da774997995e48584ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21c9f25b5f191bca8095f2e31ce67e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a71d6d87aa5887ae1ad9366770ed339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db691b4e4952740c4494be78dd5edb0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4e507a494acd18ad666ff511390f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00a7070bb45ef7719f9df7e5deee6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666610e32f5b86e8741bea76902db8ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea139c99a6efe2da2f0b2f7e6ad8d32914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba6fccf95bc347b1184eda148f33715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96569eb938a095f6b46cd6327e6ce81916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704677094a4697d69ebdf5a008d20717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc76f37c0a0b2ec57da5af407f574e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75bbba02535fcc2f10247d74d18e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0af9acaa7f5d2b0ae284c1bdd1d9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce091d6758122462e756fde1cfc48321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17082869f65c53f8f4639e5d344c22b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673429dd4b9a3aa2245372e0aa912e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ea5a6326a65a7e14f20ce381286624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104e8c431cde730b02180c0238cfab125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98a563c6dff5bc4911cd84618227a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bc3d2fb398cabfc51fb6dcdbe8dfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7685c9004e1990bd6784b307a43fd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4ee30038094379a08a44eba0cffec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a82da1b394aa440f3dc1ff035670f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e48c70dcfdb517ee22e5fb8fcc9ced31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59a28af3c7f2f062bc06889085d0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4804a2c4338f06f686ab7951d41d1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325fd3bdd51c32d65a53abf5e8c37834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26b326cdcf0f3f850e8cfc943d44035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd48eec172530dcaff721830a0d9a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1845752b00b5b402baff245f39de4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00275aedc4ad75d992b4b103f66db3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5d985d62bb43aa3cde5e71b57f08839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783ff807d8714234b1976bfe675d1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827605a49125eaf547f304df9492377141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b21c5b3caeb176522ffd72812691942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26097b0aedabef464822a87890e6e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5702fd39b7791708a64f38d3ac1bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642c4da2d98c05cfaa8079aac1b25245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c7e478c2d4c1908caa1a6d9b699046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba9d979a59ff4f4bf9002655daab2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22cd6b3cfeaf64541ed397d58793648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad64066ff09ad9707009d87883a39b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa174cd4869d8dd7bf08dc8ecd8f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055b5368c43a7a1b0d5e685ab95b8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e3501c2c11bc1fb26ea3f09666abb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c635fae5d1e6d23a5e0de6917811c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f04507b5f7b8eba6fa2f140c9ed554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afaa620470cea4be3ce1c4328a592f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda42761ede2bfbbc888ef7f650849456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d02ad767186866644ce41ecfa437e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a637442ff14578fa17d35db574c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7c8cc241f4b9cabcb809d60d722c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470d5cbd7db1594e4865e23c914f4f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe749f1c9914eef5cfbb73026f63661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b1ae0b9af15fd35c60a66a66bce3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592609c8bba4245ee6131b12423ddcf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2ec05b82b86f377becc3be802f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3935de2963ae9a0d926f0b84901665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623ddfeb9a4c57eb0eefbe91cb284966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eddaf5ae3275239b193b8f428f53b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b38bf785f8ca70ec8b795cd33f98ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068797957e8fe184c51b55f360d65ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e00998f368ea958c4b5a33a068f69d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f065841327bff3f6f8375e178ba3a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445184cd1e31e871df6aa334c3cad7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4288718096a7e7be48ac0024d789d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2bed21e28e8a10d03bef5f807cce374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b2af7f4ac97971508fa6c4be794775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609a55f4376b7440b32c8e904ac50c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287768c741ff13fe7593ba61a6870777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41d8ff14a5e305f89ae606c8a4ed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e4a8ac8d6391d24566d5b97a3f8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6419c2e3e9a894b20a3cc2a383e1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286495cde8a5fd5de7712a4909a1da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cea3495121b578d50b906d3dec7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda2cfcc464d2d3c5840760fbbabe4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6cc3b2a189422d2360baa3bca129d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3159f5e6d386e848effe3749b0af3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b994e6035104b69d5134cdda5577da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3fb8a9492d19442105486f0c2153287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8699fd7bafca8235c01971d6dd8acf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c61b697ff7fe35080ccc4c29b442889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866762d06edbf39719166688656b0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863bb7ada0f442e4d207b47a30898f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a182ec5251184be9f11a56765b2ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a456c869ec2853fc3088dfb9c3c37ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08de7bc4c496bcaee1460fb9e00537d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae718dc703f3209d6cbe2ea65668a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efab3fc8c9e555fa03393be3dcce6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa105f0e87c365898504a7dbab09b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bb79f11499dd85b4b4c9addfb374398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c0c7d21e0213a33c5dafd112671c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec02f7ec9d585a82b5fb0c0aeb57c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad22dc3b1ee6d2564a9114f06881680101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a373daa52f42a4c9ed2cc111150b3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97153ce8afd600b4b53517384fedd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40f5945ad58e088c6a4ed5f7920b6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb7602fa76d587c745ff3408f7ac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198b153c3cbb6290dbe310160431863106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18c5cc8ea0ce7542d88807cb65a6eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e92cf22c4fed9b4deccf0c9307a67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6502f247a6a5325611bce42723a96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbf3ceebd138f39f44a054080b0d85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aecc93afa85a8c59aaf76519bd0e99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70d58f9c3a7803bae549b9aa36380112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b7eae0c16324fcb27e61351e725f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d48dcc75262a6ff0661714b88035c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b024440c0271788764d7e304c1aa7af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f048321ba3dbc4faabd0a442bb6eaf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a06c210e9d108bd263a54ddf29683b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc165d983477eb03d820278ade509118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c169d0e80f689a7db5783200220a606119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8ec27091d61d805c75410fd017df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a6213724ea7d8b3593f0a0caa1efd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4b84523bf93dc41a29fb46776a26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210caaf635ec99f26ee93566acc1c1db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70739477dca2c476cd8afb183927c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9b518eddf463921d7681e70bb83cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682bca0272b0f9f5dd179a36d9129bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d2ceb801861f4cef2313fc3f5a16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab038dcb322e4a2a2d937768a5816128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bcb359e2795eeb52269e601b0a88d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928f35ba8a382ec63fec2722e24f55a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c92e779e9c9023836be330dba246a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b955c871716b752d6edd7d8ae6c58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6755343d425bea8145622f39956448133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86e4cc8509667eda316da84fedc0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24172d952f6050c2a56dde96123f5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d4b4205400178ff6c146fe952ff66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767bc23a535dbd880885f9c4d90058f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410c230732a65688344b487771de34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b43d18d15e591eef97b3f85c120c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3ac24a44689d96397e62fe4c9954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1c2113eea4d11f46acd4ed7d3b698141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb273eda59691af678ad31ba8665ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62772e2d8a496686d53c91020b12961d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29173d812908c8d8bc9ba64b29259956144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af663560e277a7a346abade9479d70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fe1344b0dadfd44b8e8cab3160348146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88682dd8b18899ae356c1078faaa1149147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf84c86a62233f6b298b21d92ff0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8745e731ea5199d77f18f7c056017149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df027791fb982c92cd8d8f2f5ef1ab6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54a3eb1b3ead91d2e476214591efa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d426eee7667ac9813bda9efb5bc190152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f1d51708475aea6f8a291c12612b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6648e09871aabd5ea32bb96a64b906154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adf199aba2043e4ccb6cc5ab53e520155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ce3f1133d69d3d505a6e8fc964ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd565ab517aca517f50a69f70a6793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfea9e973e6cc5d0ffa3b508a6cd7d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee067608de5f6c7cf767d19b0661d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42564e948cd20d3e3b7bfc541225188f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c3828a21986f50a387f12cee5f495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66563a28e9c90b7cb2b62821b67467c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f69961dc02d99ae04eaaa89957da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915f322cbca7c246b1d0b27c58f9fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a47547f4a12d23aa5dd157765b0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124994aefc73785de2b4347538d730d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c307cea77fc987537de73364226ab8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9936a607c514428baced93252c45df3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4807a360efc687270f6b58824dd78f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a0ff19079bfe13ff2a6901e18533170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1e3dfd6baa3a8ca61325fab63b98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a25b60c3e4fcb9dc6335fa2f5298ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431a24c13a8bf1828800b65b466e3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13aecba5f0882c943bdf05d0a90bea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9b2d4c5cb46412a56af556e734b50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5008b344584c33570178075c4690176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe8d1dc260b6d92f50000e54cbae95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564170452fdbf524f04ba3faa770522f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828fb00f074f65931e3d7c510c3bcee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef2316be7126649bea91454cd7410f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c604756ccc095cbcfcff65a3a0cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91037121b9c21f5e85cbce5540488a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39157cbfb4e1c92a10dc127409c2e74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b503c473e3dcf71d75c9b8bd5ddfef8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed97c2a73242835e57396a4dd75ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af71ea85536fa482aa9ec895b00f5e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2c390fcb5b1bccfd47dcac8e8cfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2824c541a8b54311987902883686d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1d810bdf310680b515f69b7a1c13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aad221e955443139598113e05cfff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c648863b4d20c26da41830e86419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b948acfef90bab28fee55bb70b85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b27a3c3bb5ac300ad513dc46e7a73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc8db936c8e4e1a2cba4e9132feed9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9e32f88ae308a3f7bccaaf7a4d75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370627522fd53f97c4e1444c2723d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c30ed3a97981436143498e379c331f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16828cf0604afd6752f49f2c69ee508198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d6d3c1d3d5ab5bd494b9e4fd47d17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750f8b3dfd1ef839340eee2d0df8b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33d012dddc8230d5508d24dd6ea31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ad49fc1365a39f1607c0601a9029c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364f43e04b424466916ade02274584203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8f465469b284a27cf03c21a97de5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0db9d6cbb3611281871fed4c322f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4355d8d077c607ad76c9def675d80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea977833a5451b5ac255339b8db1e51e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c7fa4ea84ee327a462c5005254d83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d0eb28d8c4899e96fe01b59a9102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e80904974b20b7d9358b164e9c8749210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757339e85902933040ad1c0a125a248211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c5b4920ae2b2364c7e31ec1927eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f45a28f1f14e8d7019d5e873eb362213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f87a896b6ce980526207714c2d3a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c261e6954d5bb7ded9ad53088e4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905778540513a9532e76ff6df8431acf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3118f3eb97448ab261ed97c8284e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdac7d106a504ba157201e73120d3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae831cd2d51b2d6ebef874347bd3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070eef64af06c97e07bfa57a3cc69f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248f9a3e099f30c9eeb78dbe28493c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fda5c54ce32d138c0bad2d0f8830e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c7fc20ab36694c871ed2c130099cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979189e1b25b53638364f8f1da15ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ebf39346400b22b4f4caf0a0e501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d44dccce7df9b541da7f5e69373fba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456825c4f0de60abc0358af3b1427b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0417eddb5123a22197ae1dda982fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf723901af9cee9ad1cac69da3a8a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1034ed7135646118ebbe75673251f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040bd6219e0469e25c50d4ef27a25f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900600b9c1f93c864cf7c40bd0410383232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e5f75f71be4e57a8fc3998f1def8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db270e22707c9c39649b9c401bae0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df33c28ae4f5a4d55275da46208ec9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795409c68a04aaf9d84ac1ed68d466a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69399347b05200db0f85bde2812eb8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f705f1a14e2f0a7609ab0f6a7bc1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136df7e4bef0036a1f2d3f759fa48c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c3d0f46b62f60b6cb206b31b1642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619c17331552bbad0e7d91fc3fabd86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4bf96542d9eafafb90afde211b1bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb599379e5d8c8cef76ef7ae14d75f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e22964b054d9228b5677f173d548ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006f41f307624f1d8a60d54ac954ebe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7747601855fd7f24d7d962badd995246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9bd5c6ffa11a90aea4ce16c918503247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2d89969f349b1fb0b2158da6c0ec7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42077b3274632f1e42636de46798c4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e17b05ffeba2ee0e55b73149a799d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d314cd769bc93e106bb88fdf591898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b638522e7967af1a3f6707df8a45c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe59e4587c8daa47c9f9814ad430e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ee9959cfd6eaf164f2f9664bd4e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52a4009b0af28c2603a6a89fd5694e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9608de8d3f6276f71b8ad2065bb9853256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf8d58885033ffdc84593ace083d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5cdf5a949040d012ce9c8111afae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828392ac25ebfa86b1f1c7f79d8d00f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670372e1d0527faae823ba8a53d68d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84a9e3a40f9e1c968796e6782fbd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bb5470fc5fe55a7e4d19d0d9f316b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c32ff95d94a417b7b2d7b9e3aa6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9e5a728c81bf8628b865bd6f9fec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d617727a4127ea809afb0521d8a7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a506ebedd644a1f56f850324e0494266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589f655c8c87f35ff9c5ee48c37231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894805cf17d7daf772a8f01a27f2959f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88374710e40958db1b37bc4903b99465269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf232d34b56d16d7ac79554782f8e23f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3c1df7792c6db003c8ea40242ac4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a954e990299ee182cb9071ead685f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fd95b68ab091caf4505a4577ab0d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c3ebfb075f0742e4eff25858ede86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10b41f01ad32cd15ba638e46090ef0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b10e09ad9e4113e24d22052273c8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6433904d4b9708937b3957eb7f17a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71066afaba6b0154f0ed0619001068c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba7037a8a4fe39389bb15b2eb478a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197b92e6bb8d46a36a5b5b91ea94db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f8eb4898461ef0fd6d65851aad94a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87366c71dcea0b3ea9bef46c932e3352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca3cda003ece321448868dead57610283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e36c3856853ecce9ad643b359ba8fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b782595ce29154c3287b9898428b2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287f4410208bceb792222b8614a0a27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242b7081a72b8eba698678dbc84e701287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d2ad9b06806d24046cb7532ee6f7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecace06b56adf44ee6750333177d27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c60dd6a50dacb494488357d8bdb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0903596b1a60dd5db896033d1fdff5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28a66075da03f0c9bb2b89ca919e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc978434aff14a1e299f18dc09bcece293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3226d616d0c6cdaf9544187d9a2bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f638c0ac8a04d7b7e967aa131e303a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7794933bdf5dbc18c7fe108e3da518c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf230dbb750a4292d5fd35534411cd5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd970911a7c1d419c2ab37d39140e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1037d29f2f4d7a137e91e2719994ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8af2126307a4996c8e42141af2158300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786b1ee8cdef7b75b4af32f3ded2b89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017f3b080a3529c82c0156e1610cd63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bfe2201a02d2785dae0c0d2023cec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd9c587b5ca351567f719bb856cb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8789be488e9ad5e84f119366facb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487cbb38fa9c70caf2abd4453f0a27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ca30c2e1f4168f87cf4481dff34b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374f799ad28845148767d7699def64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9422989b42503f704be6f599a49db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2a52de3a34b9b74df40a9666b517c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5906d66f4a20d5e292172be197e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8039f4d75f5f0196e38339056bca573312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207530877d953d5bdbb091bb8014ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de99bdb5cb4f882fe8e2cb0138e967314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69fc095a493d277ab510238e08584315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f2c03b8103e8b4e1d35fd5172a613316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22a45ea4a99bd662e49624f8591c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a19e6ac43c90a9f3e51d761683811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc551285cb5dc11c0269a7ff2a6d307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e3dbe4853dc554e5a8cb33a355229320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d099a1c03a20e5667ab4e58aeb377321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684ff91efd0d23706594053d16263a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c977221582e7660ba64d065c3bfbb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f086bd57103b117210b91d83cb6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b34c21b821aec4d1222ba7caa90a13325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>