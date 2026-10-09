--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c70325e9b8fd33d9a9b46bd959a431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327305f1244fda3d873c16a3f9e726f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b0b022fbe402e702c49a7573b86a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f92be36396edf33f875142e46742bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961949e89305886eff6ba4934cd5e6ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f113fa0cef1986b21b193ce18eab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da48bad162d593d6ce95e9282a476b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da533a4aff69d6fb880f8716893ee8dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db00c79331f633ea222e6f2fa640d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad980a0bb7478d452a1cebf6c6cbd9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbef46c4c75c8373a9ad1d62f953f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329122543f1ba5ad0190662cf3b8b82412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9e74115845cb9f098534540cd243d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104923c2ae90d38d315c8a32931ff60814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e5a4e9e3229333ce6c6dd0eb204d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615b98d0aa6465a247bf0341377208c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a401df43fa8ed2abeecd33c23b2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cd0e006d9c1e9827650a6a7c560af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3421f617da1efaed5bf0a083010d13019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c21c76f914c7e1cbf3b869c23d0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09961ccd4120a1c304079cdd753066721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482b4af4bcc738b05ae457b5f42d8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d977367caf569e7888fbe649c7c7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edaed1524fe955fc1273c3730b8a0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6d29c302548e0d325a2454d5fab125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be85fb73f11dccc2ef186a5c4d9cf3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded63c6175dfd66539afe2f1367c77f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9137470e33ab780556abe97ce93bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d5693890930ef4fd478347dc134829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690d90c3de6bdd0f328922925b399d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2fb261671363da9829837a0aac45c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b84a425bd16391fad395578adbe6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b416014a1e87b93f483508ad99cd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8def9f5c83f91616bbece5c7e1b1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42b46250e13293f71ed30d8a0247535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc2a4fb4cbfab43a1c6c4cfb8d2b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490ebd7cdba4a69cff011a3b4c3fb6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f167689aba5026d43f1ce341183d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d32ae8bf8a2c7b655e9cff6296b9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276b71e96fd3a5f7f8fdffd60ed4f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770faf11305b18ee4d7518ad55e45e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d4e52c4c6fc8ea054733ae7ce8c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0760ade3af34c67eaf24c27ca32b4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461233fb3d131b45aa091a2c7a96b1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9193dcddfdfb13892a95d831f78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fa14b4973814898d39a91e6487be546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52879dfdf3de6177ce7cc20b1de72847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38f94e0b64e34f709565ca508237ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a13f39c9a816debc9ec9eafaa7bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562be8ce6dc1ed82f0d66f2e31eb03150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa7ccb9d6728ae2b6bd5069e5ae7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d348a5f3668463101f3efdf6160350452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa34d6ae6fe14f0857f1a171bd061153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec6d957af0d7225de75601bb2720554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6eb29f09a379a433e3183d6328e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c1e7fcc387357b6802f6d646731b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b4de4e2ae6d051f5e4acd4f84eacb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976730d1f589f91e82d2e9f5355ea34558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b010d49f1e97fdc06090782a611bbdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978baf3ec7861e5d2214f55408f0a42460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c7ccef5b902e5f9141afad7cf4b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c06fc9f2a5398d3efd118c3b794f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c599cfb06c8e9824818291d2a8e07e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8c0cbd574f2a6526c20a60743faa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42bd96dcd0d5008426b24c6c5f502265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b74d239164d351d691dbb95de29ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb40a27dc993ee0e8e12f7323ecffd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1741111e4be1f2fa1931a2d9bd0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef62c05ff79fb329bc8e92e53e8c1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69f3c9458a0a5eb7bc89f417eafa8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc445561bfb46c2bf5010590e7c492271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844af6196c327e598628bfa35cbc3d6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e3cdd234950d995292165d32e6f3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d065c4271397e6997d4917730c9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9759a437f17a0cbb74b3f5ad599775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca40d69153e4c6032ef7fe14dd35bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb32f699cc69fce055ba5be7f97dba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadf5251be886ade65bd420bee81fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c890cae83aa69787e9f1b24c06b54079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520aaa364656f282d92686f4fea369880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46442affee032acba6feeabc299c5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e588d91bf06129e6e84c08d8965d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e09d8ad212770a2514a0781422deb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889c25f67aad1cc82979476f6b825584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82319952dfac67be54a7f086f2e94be485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192369313dc582d5fd912bd3a11e6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe9f77585fbe531d36631e72a1430b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6114ef07772fc5ac091c4005a1a9d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef86f15d031f7298496bc7ef2a4b4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba97f51f8912ee08ae905a18048a5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2199d0542cd9a37f23df178f5c040391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d47680fac22179eae019b212e7a2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c454bd9fe83c61225e67a638d4728593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21158632e8a74be22efd24997bfe94a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c0524aff8ed2443bab35a9e5b8d2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd2af9c30047d816475508df40c2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11242f84aa0cd746487dc4eded48e0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e2fb54c3241aca00f4708a601fe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eec6fbc90e4a8d5e3d5441410799399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e372ff92dec51c957af95a44e7cf04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde756d58370bd96b0287ec3895650a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3276462004a919e188c91df72dedef5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689e79957d0531bdfcbac893d56212b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2c5572ba5f89e3231e8af7dbe0b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135415091a80c005490d69db148a63b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ab37d00633ad60634a501fbc5f4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf3eb841903e4f2d8f03e019fc830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88701e1d527d509a30dd861b235a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784738262ed7a5858014aa19ecf724e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eccd8a5032212d5b6a7d17320ed5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78286e92b9d6c9c09861aaab3be645c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7deefaaff5f9073ded84a4d6e71e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a8dd55ef1a6584cd049ff94e1b8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958502bf7682dac6c426b23acdbb577d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bccce43f44afe374e0a843f44cf282115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1676c5885334139c98649936f30f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3fa219d3c7fb28f2172dcf932889117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599aa82703904c463db07b9b0afc9e04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168549ce036eaa6720c2ddf801e3cff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57922fbc446574d948388393ecfdf308120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b550088c76db125d11fe96c0a9a71a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0dc870b9d06bce8e1202cc74ed87c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad74b2be76ba6fe62bfcdadc1ffa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae0d75b911977f9ea3df6ff9b5312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87abbb3bb57c0398fe56e1d5f20e28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08709420664d482427d86f58ebcd738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd757a1edda974e290399fff1e6887127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e380a354aaca48937b8c9c68a95f5aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691edd5a4bf16086440964a276fc228129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40876a63650ad4c534f1584b4da0d29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf379402296ef50511ef74ef1c01870131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad3dbb30683757e28ba95d28fbf152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27a31658722b4c87f5fded782fe5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f952d94a5a39835e88115e822d7a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d525604b9367718c7105ea51b83cfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d90c537b51c9fb67f0075c5b31847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31a218362f845857bf7c7f73ce3149137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b16a5363f9eb721e9e30387bb9914f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec93b980eb6c54ef49dc1cc346598e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285210a4abe17d2e9e900633a35cd4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972eb66a012ac51127c131581ae3903141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a5c75411d250d90c9d035c695bca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe0d11692573258a4b9cd9170cbea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc93c965e94f3a00b6bb1e194ab08d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d997ae08c34b1399868d709373611e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a59fd48ce4e911215c41550ed91a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807090e678b528db4d29bc8619ca0145147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6d47f117a3ba92785bf52cd24347148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e96a6f173094eecffda1080894cf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfa8a612e6bc7ddb80eb64fc5f06cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4f0ae0e293e6129b2a392b0cff96d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa727bcb9fa1daf69e1eba5e4e93fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228780c576871298a5a1b7af361f480153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89eb3f449016d723b27ecfe71aba9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94662102f1d4a79e21af8fc3aa49628155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580e3271f09c908f453c39d2002150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99afa3838d13834eafe5b78e0fdf7da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73b7bccc57f6a8b4a3d738ca96168158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50bbd5a88a25bde3fda15dad476188159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b80e85f3f9b4057f883f66c69489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cbf9dd578a77b19bc96c2773d9d36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539d69306d89e55fc2f2c587192026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f43fbc29b5a8eb7dbb7b34bbce1cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bb3a2a8bb8b50f708ebb4dbda16f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a41e6e69e77b0cfe93a045ec61cade165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b8b5594d6d5b8917e6b426eba149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704583b71a9672d85b857a9f9bc8b7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f237d3c863613aa73e331ffc92136168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70fd9ba2f5d92559327e863ed2c23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28510503fb7424af1dfb77cba3eb9b9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703684276a1ee761880bf1d89750de90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45cf3a1f835dd32146134f9f8e466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5078f216c95a1405f9baa21fa3be4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0366159b514809d3b8be19a3ac4c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a3dee00e0557148aa467e2dabe843175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac627bf575ffba697ffdab3a6bb191176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a56fbb3cec4aa5a7fa4ee0e1f4f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de67e3163b4bc493c61b13d4048ae8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd0c824c69fd39817f83a31ada666f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7c6c97def6bb80af4189a66b7a1f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b42526dd31d99d493a3ad467f3409e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab6b12c7d52b1a8a966b74bde32f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3ae656693b065db1d550c3c67388e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a3376ba294963d1f32bfe473c3a1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98328fb3013097689b617aaca29a7917185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893f46871dfa94183c888324b19f5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30bb4ddf948664cfdafa08186fbed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ab963c0128b87250c824f241fd1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671716ad19de40ac0a2dedf26e97535189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7df4305d11d6b8234eed6d69fc13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452bae21249dd392fe449066e8a52f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4410b8569702de75016a58c49a91de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5218cd3741dbfe8fd77fe11b9c71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45f4ccf485dcb4867ff119342e757194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6584194f41ca11473ffce7943910195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa677ad97f975000eeef487f9966ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa9e7c837608a9550d30f89401751e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec7fe89ef80af7664489a58feceb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05f06c6bc91c5925debcf975b6bd51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f7638de3f50a38300a56395faac85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1d29b796d07954983192e9bf6c57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280dd41ef9b63324cab318263c40a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784c8bce087ec345860b3c4ddfefe3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d347217c289a2e81ad0f902a2f8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101bd76b6e2d4a15971863dbcd8399f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c8fd0da3585b920133549bbb30b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581982d2d92cdff1ade1be1d0f5e9a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb857ce091110d538057f1548048562208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055e84357c87bdeb899a832328f2c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca87f930d44e2c033b8aa5feadb2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04658bc09a22349868b2d84ff5d997f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74eab5b4ed91f3816ebc79c61bda56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5352ccf4c065cf89e081472c50323b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea8bfea0259d6a97811cf70fd98108214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb117936f8ca177520c67b8fb6bb4363215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354735c008c5f0119a28c03044ec973216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907780238e6720fac5686fd15c3b8b09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646959735d24f4a5962498c649009e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c79ce2b4ae9562de74f16ff3592e8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba1c19ce3d5aa1b8393de5cbe4ec9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dceb05c35e549a6aa86a0c6791cee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6101ef20a93e6717308f64c3713144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e2d2c507feffc4cbc7e029337deb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e889f7fd2d632d01ea7f38e9ade9d94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa240d1455515850e0afa4aa3573f4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909836703f87cd4117668c6933b150ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4495cf4d564385aaa27cf6b051d99e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ec8ccbab4f1c22f8315d9c626c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de1f7ca746073061ce58d7028b6820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2353345b5bdd5c5f469b680fbf6c42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ade359bb2841cd976e07a3bc9393231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6804d0c94e3eebd2218db10100d3fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724920623df98ef89285425abd1940c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef41fe226cd58b911c4ef7c0c8610ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e2ac8b5918e3383f63dcf67a01e6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40436cac090d62239773d139f4c77c09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576e04774c3df91bf049bf2e43cb05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daead071d8e4107b0872a6dca4942c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abad4d002117d73d85c69953365daa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daead1265c33f962d20954d5da170f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec97bad25bda777a93c6ffaf463e7a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf977d83328fad38b2139c61d04f9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f266b853d018cefe4aa10060d40d4f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad285bdad4e824992c669998a4d19a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0194b030b14bd74a04e5553da5b5a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afce4d60eb636540f610b80d288a029246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc3d0ebc7b07cc78c401f3ecc40a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e288937d99874b526003c2a1adc6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfac362e281b38047f7fa3c9a6d040249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb7fde7ebfeb97514f7470c50d3e90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc3ce08b1125a6754b1e6b2a563aa2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446725b82b667a803dc785d1de0a4e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8c1d3b22a3b6ba56c0e5a4dc245ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12123a954e3d758eaf8508fc9db7ce83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378f82586996c490d7537184c65c68f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852e6766a9fbbfaddb6b7e31ea3a8fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527b769ad87d0307b45eebf8fbb62b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525fc69b2161c79173b202a7a497eff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b907b026a92eb66dcd0d779dedc95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb3cde5b7d20841aee8b5b808c5894260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072ebec0776999964db4f020540624261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81060b96fe4840213e61a3c354b93141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e38be6c2f9b08449288ee5dd824b62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a98fdec4d83be8fb8aad5e299c2f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eb1cf8f0029ff592783e1f7868d9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf411ca6cca9dfcf077f5141d8dfb71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0734d2370f538e242c078cf44ce62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f127a2674c061583e8c5cc5b7246268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbddc585c667161c1407a23e10874f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf2e3480c00d7a915f1a3de037ecd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b503f7e53db2348976aa57dad2f19d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ae33cd022f5262682d636f9a28420272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddda9ccefc87e5fe98d55abc25ea4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa91abd04e5c0f5c96ea0655cab708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c973cd9d05c995e11616bd3c8a2554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6b5f58ee5e8d7e4060a3561190b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b820cda5eae103d1927eb322d600b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34065d7907ba5acbe9d1364e6e3e0363278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e3eaad4dedc2875245f08067bfc85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53c0871703944014d1118e4db5292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4a98e1a460aabfd82e84399068f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94207e1fb46054c480008c3f46a35d00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313ca3cd4dde0cc60e10d0dbccb0b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355835504886c82ece827acef9750229284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ccc8eb8172044f160f8d4af451aea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6515707c7766305da5f3d6431ae188286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931556e986af96e759c40d4464c6aba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba69cbc91c82b4bccdefa22285b877288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf66dbaf04d448d89be4c8e9b59023289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a47825b47422ba5a57b3e44b1566290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079615fbfaf6613865643232b012f76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e3b2e36aa6cedc0d29668cfd1c58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a38ffa624b287445bff59d0dd3c17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3b2556a2186583353a2d179e2c80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465f9bb6390b323963c6c67ee3801d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39280bc7d11453cd998133238c6b99e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d142ce1057dca5b23bff8462275e04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b39c72f4412c4f401ac27ddcc352298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70973af9af2948d26ec8ebfcf6139b07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2d975b7c70b891030726550eb5e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aaf719522996b75b42fb0b5c80d14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c01c53200dbfdb33dfee63a5c98d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b993ab08f3e7a9fccb7af22d199c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5db4a46762e1ea7ac02b4b82dd2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ff7f8f695935591d7caa9a3bbfe3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7116a19df085666f1a6e29859f0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa05e3cb5e1ffa6351ab8a06838d6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5e3277cc0eb073d33f5700f64cae6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095afb1cdde5d497ee8e50759831f5f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee673c2b955ba43436410a987f2a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874053346ea274c118c8c42583236f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754798e954e97ce2a5563fe105ea83e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15945f594da52d5b180e9b7d13570668313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc653e7ab4af04dcbbb051b8dc70041314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e514e279bb3a290f6e61b05bb9b140315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16aae5d39e9c76613bf9a019df5bb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3cfac4fd46ecd0466a9231a944e9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b37084d5c02d97e1f75f59ce1da8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6297fc1d2141bae1847d90f9e9a2af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5ecd857b1d808f03d5ff855a74fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71576856507811bbb1b9a87f9b098c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee40ccf6b0712bd22f72bdad313be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd30ef35b1a7f8f81d4bc0af610cfce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da754fe977425e4a1f261b5511a26778324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e0d2eb4b6b13a9d5ff14a581f7c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d9cf981f9e1bf6242a930cea54604326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5803f7f25577ffa6d37a4c442ddd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f14826283c59880fb8c315b4a11c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e17b12e79d3cf9571ef78f13be9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b133724fb5f55f8c2ba753720ba6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49725ea505cdb986fed82ecb817992a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5846941aed9f4da0d9dfc3f18369332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac45d41debcc11cdfd1906e6524da73333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39267c02d6882fef230f0eee4d60df771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1008cfbc2c6ab6c8e6468b3630e372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3186bca1dc1ed67ed2f869dc399313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669cbcc61b0e44b82f29bce0c22fea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc275fc5a6ce8547558b91c15ee5375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe876290990ef8f5d815c356c6c126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0d5525959e3d4a10d60af29aeec47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a8783eca89a7e5cfffcbe0d557928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01c539a7ad88f7550cae465fc3b15d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ee6a30ed2e57c5ce74f7d571f877010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138963992e60948f713a6892cc436ec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b5949f0d4cff12f460fe16a1421dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5f8e2e9dcf84be8e50006b43b57613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f890310dea905e26f6cc319d7ff5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38658bfb93e9a9479ba4cd6fa0995ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde57a85ea7f4162b1423444db4cb9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ac72e90c2079f9dc76071a4ed7d0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19196d235522d2cfca01146979401c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6dbd75ea0a27862c2df5397f31cd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d231b133739e117f3133cb5fa8733420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb01067e3fc91642bef1df0a3cafff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce73cce308d06f5a109c551b57771922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d9208127d4208583a586098ea6c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3d777b8d68ffe83b695bab7d7aae624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304303cb7cfe3e3ecd8260fb6fa037525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091de382c60cf7946cca3e0474a852826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5698e1b0a84a9d85ba44ca985cb03b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d3493f8507f9374105eb222ef31128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eeed21899d4a1a8d4f90245c9ab0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dabb239f3b7fd10856d7ed98f7d1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707940592901a2ca521d9c9c2220dbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bd8ffdbfb39ac74dbb477f6ca77eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf4e7713308389cb7d87262fcb939c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1f702a21a46ab696f90bb7c5969434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a25b7d7a7db259cf7529b7031828e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8efb14182b0bf35eeca0535c1250da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81b11456cb11cd04a92f71e329c2af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee4c27b738e74c076bee04f18992b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b7d40bf24ef4fcae5cf448a0b55f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e9a140e54da29c7ff6cf3590e03fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e67d174856b36ed6ee4fa20a97dfd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fcf039fb7cb0b4eca47430ec7053442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337719d40551bd33bba7f5adbcc6af343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2efb0edb680995eb2b5cd5ecdfa1b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a60c887f1f5f529e42d5b4230b9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d08c4a4fc02475b61c82b8c3fcc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f7d69dbf13457d663e49e52ab1cc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868ddd3417c12bc4ba67b18406cbc0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5264d991c744d47cdac1c003e0acc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903170b8a459e7565666bedd089cd3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f40aac8a09948664bbff93cfa5a2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89e3e076647f423001fe306174b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c472bf1eb7c5e53d8b221f18c9d5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a68ef6598d16a3c9e9927ae7882f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ae1fd52f2d815a27d5b8add6f50c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee02ac13b3373c8d532cae11e71f3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57241486a5e7eb792c1e1050f085603857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef19015b00ceccfa9e6aa0fa1f1a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f4516d84901d5aa4afe22a1d808859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd828d37aea8c99535d386cfeff8bfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fdb7b14372f92d1f2871af82d166b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a30a38b9d2cd8f182ba310b7d0ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29369b4f775b153385183dc0a47309563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba703c774413252c7cd0542621cdef964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c78a7673876919da8b0b40f042f23465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b3e5b09f86d46e77f3b66bca9067466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a8c9b10c8fd69a7b559373cf0401167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4604b4e7e137bb697980a58db6433168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5c373fa475a3f2bea6346f39268b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa915f2e6dbff2c8c80efc25fbfd48770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f48846ff0fd8d8090343c8f911b4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286c64cad4b64e8f7a3eb0e8d63556f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e8e04a83018f744e8a9eedc9aece673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a652590176aa78e8dfca86d8d15f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8744c02ba968b50f801a684633781bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feef76d68e93b8c10af0a746586b36176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe007bcaf999ac473297a1381a48e5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852ef932dbe6cc5665970c73f3f99578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6e5e72910ec1ab07c9a95720e5d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eb2efba51a536a99bf2c68233ddb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab565366c2fd1030ca1dd0895c693f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675677ffc5fb60a32cf4805ce335f6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83cede359485c030032bea1ad7b4db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c4c4bf659413f9ee66a47177ac4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50fe4fcd0ac78ff32fbb16a2b955085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ad260c4c0b86e0fa556f435324cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71b8be400b87c215784c94a9202e9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0a9ebb80725606971d240f0aab1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bade48db415aa299d2c86dab2bb00089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838dc6952e026f06c3b1a5d559d021890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fa8d573743e767d1a90ecb896267b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f126dc502b951cc3e08bd84901fb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d4668b42ea35ab306712441cbf22b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67126a00549eb7b1b20222ee2b7e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab217a1880b785f4913edbc753ac0d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e56d9f0e82648652fe13265c0e1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3550cba3a8c1c420a7c96c03727c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6376ddbb7458b6ffb32f479c5cbf9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496396d824a9dd8a78be1130d82aa8b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c07ab2767a83055f9b6fbf957583e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25de449c6d37695cece94a894862f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea56ec78b60d2810e704c34133255102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af217188fc70c53175a6999a2f597103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd8ad3fc362a303f474ff592b027ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e99b38e3064def796d0db12bf3816105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ecf07b548b7e093e1c2d4d6f9d3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fbc12c49c2eee4971f2c318473e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c7a11f824f6a83af3e895b2a8b5a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e6230ff289c1335abc8570daaf87c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63594cd687c6cc24c243acf1e20e30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd559460a13d030b353ac4be31cd86f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c044c207c88469484a35d468713539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473333fd46a91cb2086a89972c9adc5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4e83cd224aadad697a905bd8d24d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93ffa780f087f034524ca8bb105fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eafab404337efed155dc52bf0f888b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6e9839c63fab80ceb0a4f771cbda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ae32d9a975a0e1864581d1e6c8b15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d8460d3ba9869df95fddeaf910b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2b9be29eda7eeaf1e700bee59086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71feed127c69e315d495ec6a0462fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411811cd50fdf0b2c50136f071a6c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475206b9fcbb7f7c5a47ba1aa3b150a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e9fe41a3be50ae8ce764b232d902124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cc91174bdefb4dc4b5da95cba8fc1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f56a741066cee3ba20fc4fc2d119ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45d66ca530d30fe8c43379e9b1618a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6e090f951bf315192bd61fc47cb3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e33320f3c3c3b879f34ace41e7d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e23a15dfb0566b43229550bb34c00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fae734ff9d04705f9302b7a1be953131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc15690b272e5b65ba5261d64fc043132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df38340f83ecfb893d1e695e07a74c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b20808d381543ed61791ad7c494a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37724af4e404b449f8bedc2c13817cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0e337812fe119072b96313b0e2c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b89bea0bb8e3710d926165f411b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786947b2ef059dab4b8ec65edcd88f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4230668f4bd5943d56b6d49e54ee4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c730e10d42c428c9464de4e822f007f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0acf25cb6eebeea059595e73c8e10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629e291ffe46031494219788e372c93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55015e678079c8dc0966bf52998bad74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895f165b44a11782ec4adab8f0e05a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378428a18a4ff75e085ff0ccbd40ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9040cda1b5fcfe61a4b88593c15be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdde646b9117f0751e649e6a8fc0cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b212e9aef276ca5c7f00dd2093ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0806a363f1ac960f91fdfea8de9e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8dd83e91821fc36f5403c154760ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2fc055d84bdb840c5c2ade6d1d820151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9ee47cff5b1bff07ff5ae360ffb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125f6abe5d3033ca7a7a84d855ef8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbaef73f7aea02ab2475ec394d6b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52087152d95746f8f9da6be932ed50ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156c4b5964b771d5babc5e1bc5e9d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1805315f9dead689618024a7410f17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da953e4a2ff93fbc3f1e9df05ee9180c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d14fa96de5ce3967a6e587ac9319159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7455b4f257ea039634e2aa61bd1de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866bd217f9acea97f574b8ee163f0bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45006e735521a912b75f1de94e67e5c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad651417437ccba8a3748737a346161163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5d70e4e7f7716212a600ce4496cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783311b4d58b94ff093f4a131b6a4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d58c7966d6d4179608225d87ae650166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687a7700e6466b4143ac3421c36f19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d496deb102406388f467b86d1d38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248517c6e2802b04138cd263b17c53a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2966ddcb13b0c611aeb7d9d3d4c90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5396f4a14026e453e1c5c01d073e6b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b2c8b2bdb4d72b565acf95e55a0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4272b110ad9b9bbcf2ee061b13c60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891464d5209469a06640dbf5b84407174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2752e97e969db93936cc56555b1ad4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7b398d43864b32dc05b7eafe1644176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db596c6e305440835f4378840625aaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02817ad308538c7ce4d518505164b048178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977651b34e54b4f1a4dafc85dce10d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf46ae3459a2b9fc1f948a13dc1005180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2524d88b061888b7350a2cb8c3beb82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e744f552117108c3476bb96df4531182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b4549face3246c49b96e5237c09b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa9601fd2e4cbc66058d29c36384c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c139a9fe5db6e152e72630b6eb340185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d64532a19205993cd9694954fddc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c74d3310900b45b6a7477d173a0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2383609dbd54b602a6fc82217d882188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850196e36b749c507fdfcf58beb5e4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3eb49238b655cb773df6137f19ea0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afedb91240e89dfb1e5481fceb9bd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dced6ff3adfc50f1c7a4c4f650c998192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5020ee578ca140667575af02a18b99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec7364b813f0ba6ba4bbeeb41a181194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed4bb917043645217d1648cb5377ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2460504cc12941ca74242a8b512fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8c5567aacb90700c2dadc5283c3cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959986f0a8253626b41300c8569ddd99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec0d996e9154295b2a4be939b7c91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e3d950fb567fcc3836d14979f0ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f282cd77ba8db9254017248a37446f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe70ec373d2ef229d2158a0e3bd73c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc225c59ccb81338c4940968fd631203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4ed4f44acab9b61442d47af3bb210204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065229eea080f82624e7651a2ec022e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d69c084b0ca25c4f804e2a82bcf72a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccae741ff415a006e1438cecbb6be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa9d59caf70925445e9b54f35bda0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4d4ec929ea8b4e21d94529cf95811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6660f3beabc4fa7b7e5216001bf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70d3a1672ab94ee00f6d83c62e9d4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d321805b290730d6c85bb983d997aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdfe4dfb632b0fcd96363604a8c67a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434485217ae3c0879f5b8c68a72dc61b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ca1f8b1e5b9be3c0e78f8007568e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b1caa7a40710a77b060ad0c1d74a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db77a0c095e261d85da4756e9a9aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134a4199e30d9b77f33acf65bdbf512218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d76217e405121be65deedf23ca48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0906217baa49571bf37163917ced6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030721e32ebbe359eb692ed030dab0f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274bd37801ab1975292937b48393e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1588a8933f1cc884474e9776a7e3ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313f9ce7a50eeb23768347cc9d5f07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972017d74d4c0efad8596b02655249225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619e0fc716b20a2638113d18f7100ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ac34a94dee93d89ba4ae73986906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf481dc0e12dca5b905345404af4fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018bd33553db6e5c9b8cb942a1e31fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44333ebe3fa5b842189f016ec06370230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5416618ac56ae442b67524c2aa74f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a46cf79a88cb82beb9152a19a9deb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957220af18312c7168a6fa24b7c81ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370129b0e1c6f7ef03a2f649c3fe251234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9660a51cdb184aabe779f07e091a26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b039dce6b8479ad500e9476909f49ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f5f6f8fb80b4fd3101cd186d76ed9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c578fc89c8a4ca4b2223be3dfbcfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78612c799f591b3f58e6ceb3182a1a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfff799cbb4d56b355ae4231f09305240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0ea7d51947d0bb49c4b55fd2a92c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab84f342f3167c83e61d2a07fd4578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d653babb1480fea7fea75739513b0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5443e57d9f93991a7168e3987a104244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66494076c866af85c72b1f1b7bb0ded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361fd854f5a0d24325f3d4d385c623c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ba4a2a0a185f0bb2e9f0f96e88f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3086462d677a08e86a99e9ec33bcd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57470e8106ea5346dae2be60e50c14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00c52e411325bf14a2eb026bf90a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff342102682f6d9e18d41e876a7f221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a498c864f58adbf0c54b3742ee243f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f671f1e2a9fe51605bc6c57880262a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe132a252eb7ac57d742769403b73b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152637f7c0dd6dd0df992ead5afcd7e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0990bf692d1c5abb3fc93663ae7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1761388d713d88e34f5df4d34ef29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ae15f817d13fb27a1364344a1c644258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667190da50d5124cde8f5253c60fff2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07e22fe7dc29eb38bd6731171fc7c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976d8344655b32cf223f32d1025bfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698892cb1fe36c12336b0053415c3d0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b1655a34672de8086bd92f451ff9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44900ef9f48b499dee00e27087f5083e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1b8566323494f5942fe9662bfcc3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491efb0d8192d7696fa4f1688ba28cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bae9461c11bfb2a01fcf3d1a5d8167267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74fca159f7a12f2664ea1ada29dca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591848a51d7b38fe62f8d9d655cbe5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d845fa39f79febcb57cf62421bbca8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ea12587247e1fdc5ac375f6e5030271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714220eb33867aea87073c96933550c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e74588c14e4c1a8f155004a62cf660273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad56283b6c9c7f9e4e8aed8027f001a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9527dd179920118eeb0278a664d4e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b81fd16a1be26a6c60b349eb8dc030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10786163cfcee9f49493c7a951f055a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78c4dc7e9d72797ef8c3cf9d98aefa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef8cf0a388e6813a4a2c80ba8c820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf45d5a23daa0b1553b5681eb586280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998d0391061f8eb5a98e95c5194bff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bd60f59bbd513bc76b06af254fe4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0811075f961c588d1f8aa7f59d0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d26f53321d433c83b93e9c3687b34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5016a72b7252ad879beb387e40c8e43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e059eed93e4100b43666263d5a88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674554666fecd9f14e0f4348e0e0317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab6f632b27bb8acf33039ff9b85bdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237578ed2be8475c73f508ad76c2bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37f28e29a10e35c7b041431f4b198b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998320b5da9c80d94fc35af89a535c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242efa8afe2893abbce6c1bad5181b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914bee0fcbde03fba031952264b2af7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2c2f154ce2f35294caad642967f1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa42904c6167dfd5e45054022b4fdca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc12fe4180ea00823e52a6c723dfccd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3f0fe6e0fce8051be6dbb8155c16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353140bfb748244e05f9423d00037e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58715827969ebef5f2882ef12cbd05fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc29a92de76aac18272f217636d490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224528a056e2cca93c8f338cf3857f3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fbbe34b575d04f3ab6e316f7ec9a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9c9d2ac61d75a6ecdc73ae7dca84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c85937b184d69a54fb6174ad3b0011304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fe9e7f91fd0e2d77541aff75088d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92641e862ec6aab2e9ca09819dfc0afd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c80bb09183bb376a735178e0ae9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8bc94281adbd48203015156a1db98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200b1eb2110f643cf951b2aa20c1f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0b6ac78fb432ac2f46c13fb470f8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f9e1cecf7e811439f4b94c077cba1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b51940d9f7cba620aa3c3c41a285d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d215be4ab8a2696cf45221614509c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728098c4a14bfd76236b0f49c23056b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b02e4eaaa50e0d778d68d8451651c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f424850d894ebfb72e6921abbbb5dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4bb470933357cd23ab407b510950a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba66bb92a00046bdcb05632f8cd13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0cf70a471559a4cd3b43c4704f322319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d701cf6a78b30aa4023ce067b72e6f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330b602abb7a02de194d71d6b22d1a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590e859670931fc6845cf85e76bc1fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5cd6ca1cb448718532c414c99eca2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f218efb6c52a49ec8ae22ea34d16a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059a91d66f1f726419a82b1ea6852fd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>