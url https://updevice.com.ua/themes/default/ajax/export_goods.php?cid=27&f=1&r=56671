--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c3bb200b0257f831d43d42f1cbb591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649dcf3895ab49501bc73223cdc93fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8aab219f6dc74fe31c003afc511f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a17adc354277efd103ae84fd1faaef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b748876d2fb0271e172a360a08f13d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b89ec2fff5c231c203c93b6f0a76ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c1d832ecd2d1c44a424e607f894f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322bbffd807f4f924887052e2cdc9148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987e993c7d52799ee44c817b416e0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d41b308aab6dc514c98db69f0a29d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0713bb65f22a00574a54dc199e8d8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2fd3ba938acd1601346a05545cb2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4623674cf5c5bd6934b0f16a4585913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b069490dab2051325b459554b7dac3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4ff8735fffd014ff82bb558b23c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb4f70e18175e98aef025f907f63ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918391595ee353478465de1b3d94d2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c4024f1acc524647f42a909569c9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237269090f7b8122b246f4d843eebcf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa38d13e2fd2f3bd5eb06b0041e78420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2d03c2bcdb82e93173dd0b324afd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86413279e3a808c9266ccb45f7717d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf0b9bd0ab5f4157a36b1bfcff2c0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff7f6a526a366285f94c51f87324324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11567c21f09aa8d1d06176fc07af57725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4618ff167182bd738a8a58ba66dc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d78f4deb4c25d202443de380f5f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b05d0f8939e3ee71e2c8dd93e5ce828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03904864ed3be1dfcab34afe7d7e2ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab0c7c44a54b1523b848543c44f1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f53cb185492df494ae3eb0457ca7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ff9a542fa6a92820027f7d798551d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c96f8c9492c8bd7eb349a9f982b8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9994bac2671188f1664e269ac39134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba48cb00083d1a0db1b89265f1f77e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d3dde4b1e965669020e159e6d14436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e7d2db6f38310a5d7057ef666dca837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815817abeba394277dcbb9234b85ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e467e8f292f939ba789510857cef139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150552d36ed84241f7d6dc7b5d170a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e005fff79555cb332d096454423f4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0a651a782718fed4400dfc73acb4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e49d6222567202e0a8a62d662e2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2948b3b80bb79eb9bbd1ce077e7ffc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d4661f7e0e06490f2f3259676381d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef16d087b72fc184c9b44b56e9d12c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b099b24671264f42abfb1846104d2b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea5f1fa88e622e76888eff14d2d46448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd18467059a12df8616d2b7794f8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d00d3a69f45f813c08c659954c7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c4afd5307119a29922f469df181451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be17f444df1464d7dd2337bbe594952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3fd9f2a77c6ad48995902af3713c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3a0ccddd4f655548906704d7fefd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3929f138d1781220b46ab2dff30d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727fb8f0d3c0bf176c739340d290c4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcdffd572056baa6ee709b3d29ee2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894126484d906752c1339021907bead58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25bc215e4352f96c316bc7e1b65d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcceca23440de955f1ac53182db52f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f63ebebb469253f6f3707ae638070961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd6e9b886a88301f264a56ecf7511062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e588ddf86008040096331e23fb6e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e2d7f1bf9d3b983da75c21a3668b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242513fe212db650cbcd7acf17fc99ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046c8d3f020c49d50739adcb2e251066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc267ea0e7b89108738c3376d7746d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9152c14119ea756ad3925eaa0285468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb0046a2641e4769dc6926196d84f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d948315f2b69cebd2fd65ff5da1f4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5fa9efd88b2656c69b07e7755557971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6b56606141231fe81bcc936b8811672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94956b75e73c8e5bbbdf06d83a9475673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971973c3632bc2b863c7dff15f855b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146984f499ac269a0c69d1f54f1902075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d28feac92b5c0a6dc4477cb2945176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcbf6ab240795e198673791ecb068477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0458cd22a85389c75c3c53dd2251278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0e2106b9239077087ba6ccb49d21979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb832b53be33109ec5613c760035bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862297d2cd9ffc92436484178c480e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c927ef4190ef20bff2e5272f0e56d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b63e97b1d331de8a19a47d31259d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac4919c04760542d2a231a504ab53d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6adc895f9d27bf8aac55cfdcfd97b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3b24bcc6c86278539819c6cec650e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdfd35ec966bcf21882c9d8302141087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a4cd4918bf81c78895152c043e7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d904d018449fa6d30f117b95e029489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b387d4a591e9c65ee5066c440a39d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca842acec4748223c8c81ca0d6f30c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db56f8878c9409647b6836f8d5801592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c1a090e674337db6416cb4c1cce893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e5f240071c0723ce5a37b2f9c01d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eecdd47a14cf5d04987f8a8a6831f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb01537a9224f628445c21bdcef59f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bae8fa187485773398e9c4dff120cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f097b0c99698b401ef7c386c950ea7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf956ad9b9578d7f69e6d7eb50a0b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fac353fea48cf842c7f09a34e9523100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5e5b9c83c41d8e571112977c5f16c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11371bbe0dce327bbc42b0ea872014102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01497fd0d9acaa132f582ba2770b9de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2d1ba88b586bbee24af803063846104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942208b289d1d243e158f70953c8d27b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fefbd40f5a02d6098a0c5adbb03ff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36abcb9aa761b12ad18024b5806eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f6147361a83281c71255ac9dff87d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f35881aed6711747ba83c154f137109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84839e100346d44ad8844b1bea03b05b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ca559844922588dba47473d8e6532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0be519a9f9f398500524adb25ea0ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a0dee8acd54bdd49c43069868af4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c661b27521d4f83c96baf772ba26d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8da2bf973c3b8f437c7fd56c88c90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce672c0dfdf724b832bb57cd9d1275116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49233593a7c4df147ad41b17a3ec3ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15392cb7ee361fe67a05c01abc80721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf5409c3a93a09714f6683edb38676119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75132cb18224f964a1ab16a9d8b631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20b64637d89945e7d4911f57dd29f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd74372b785d59e32d14b44089d83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d01caad7776c3ca2058b7137a1510d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823769326c081aabe53da03f54b9eb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87de4b255b3d643a3a1eb841e399587125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d369b9db88b5898535815834284d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa5d1939b3158afe4c11590680594c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76463b3e17f3bb8dbed32a0e6d76c494128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4ad5d4ccd19c74953635da36374a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf8cb1b6393bb6a2b4c7dbc025824130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa472af12eaf6f9c799a71393645b24a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a10659de289ac2917086cfd47967132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547d94ddcedfe828a277c7f932dddd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842f0b5449b71462f6ede6cf51a4d49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ee83efe901bc4407701fc1d814924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66d524e0a19e1bcb80c28dc1861511136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e825b7b3ae3777ed6c45a7d74bbd899137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119ef9fa04bf0ea283134d6a771b7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbcf72e89c69d0b07f4664d0689c51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c602cebc84d85fa255d2ff34de263b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f15ce8e173ee49317d2e307d12a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3950e10537f24a2a780e1e02e3337d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf390941e113737302e39b850c8a085143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370e72a0c3039d84f33d06061d8980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21e3ecee7c6a3f576f78f07e3fc4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2b9c1b09ac62d7287e115d23d823146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b236c9eecfcec53fe051837730b56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b971c03b93ff4fc7124b343578b3330148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3b6d96225e3e76fb6ebcfc679d7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051270943a39f555086e9383eb467ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5004a96c7d551af1966e78d17da62a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a423fb263876430b7d3381a276aa2cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca459a202a49b8be94a9606b5bfcd2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b54e38a9722b3fe7cb442d64359c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13573f2a034b3f65b828ac87203f085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ded67253ba3fb1ac0f95df2cbe01d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d3419a111c44485907297013634d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dd430e86884ef2695b3573ec4f039158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed745c6a1b459fdb3f8dad62c602ddb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c1cd6ade29f34217c079a768a62e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74080371f01a2d9442f2912bcfcb3e05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab4dfadb566618ae056e2584e29f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938840915691d6cd9d03b97d936d8f7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236d5cb1c2049ae14d438dbfc64b54f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb342828d3d44eb7d111c5bd7bcd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38def234d6a5b9405f8c3199cd44b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c2b3e63c9de1876edd0709749acd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcb2cf4323b80f8a23c5e3025c1e25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d398f971730348f97371cd0e4c5ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b266ef35a13245e89f5c925f0e18f07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14f8c57a4c770904737aced669cfab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d89d2b0520dde47587ae5605d2d430172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ba554f8f79c615bd9d534bf96099a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac42e2e0cc2849b6473b7dcc9597f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea035543ec2031fd9961544804d90216175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93abaca188a16f03011a8d8554d09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264c28399c2d1d21fee5e603c6fffd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f282146a6e61b211359d1cc5a58aa4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55989cdf4428040ab9393f97713b7143179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92cd5fe316da3ecb048294a3cab4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e3c3547d00d0327a9ab7d3c14c7c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf041eeb859989041857a2f646d58a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffdfceeea9ac380528571b1f85c77a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b2702e3289cf0344ba5902fe59acb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c64c9d5e79abab0325106217c649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e109e9614b14442254123a0d5de1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46fc14a950e6f71712c54f1ffcca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1201ad7bb83f661d3266f374ff6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc80b92dcfe5178f7070e235b8c8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a9924268944da82d8f16354a73827190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66939f4d0ade9ff23499e42e95cb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c4155ef517190977d1bece26afd74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e89fb0433369921bd83b5e54af907193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abcf5ed188b7c973637af21a7a2893194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2b2ac244113fc63bf2c7db97a5822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9874061adca75dabc5598996a3db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcab6c480689604382da6ab89be215197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6b7b8225a848967cd3df9ccb7391198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfff777fdae51d2d73ba7f260dc4ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795374b813faa8294a78ea939c030eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7f7e656f53a845d40cb0ca7758a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848668697fcc0261a0fbbabd70f97c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e233a28791811259d58f61a34ea2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d469ab4ffdc1a684274f025b67f071204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3244582949bac56d09e461e9f306091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8203928f4afb28de99469f052884c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ffb0c5cad5bb092c8a24eef448b9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f7b85caf166fe535c1bb04d4ec309208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a379ba5a5455d931585e93ff5a4fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc87575342f4ba6930cee1d6ef5480210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ed7944af5e591a54f94562cf71317211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc74450b0ac676770bb878c49badf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49b38bf60f0bbf9f0f4cad0d646e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd94e6b4f97a4ed82a6673f84146b91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16604d70642b4a70cc985a5c587578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6fe8ff9e7ee73dff095ef42cbbf74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb28aca198cd2cbe8de38241b2b500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c536f52fc584064e3cd9c3699efcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816d3f5f37afea511a660cc21ea0fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec428a7caef671526456c8d3dd1faf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becc7058d9bd6c0a26391c1d839a6b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276a0f1ba4d8e8ae81b1eb67382b06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae5710eaaa052916c70fa3c8242aa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f321c349879440d069e8fd3afa8b05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080182f60725883a788f8961a20aa88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb01a2b387903c83b49f89f6901f13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c2e4a144d1a950b908cf5c22d00f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2db34a88becf34a92de794dfd931228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00eb73fd6122b6265c32cacca3942b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82beaa5c81317e74f399a8c806b00d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9977185bd6f15c77c41c13a1dabe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb81118e99667978dbea55109d486232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28e40dc8626f857a1d222f7fa0e5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b737ebba0a04ed4f93bdcd67109bcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7bf5ab05876c41b86c860f19bbfc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59d29e66f2142f53d3a613a9fb149c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493765a3fffda16535361172abebe15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a283dbf9856b133e7a24cab7ab96be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5826c85a00543b2e739ec4d2b0af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef043c31bd97fd39f0fc8233c9508d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd47ffc42a5db8acbe9915656d77752241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa92f18a389db99de18f95e2a1310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477d5d7db0ae3bb5a213a5d530f40a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d9e8aa750e638a422600c351e838244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db930211ea89b171db9cc2895701f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e6512eada1c5d566370d05e7dc31c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf88a2754ad8d5e64152949cc8ffe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c1566034b72905c06883283fb221248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038378fc4b329958da8221fe6979986249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416458dd45c41d1a162baa0a8dd33f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac68ef34761b1fc2e81d23b407c3ed2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6528f4773ebc102fb2158a393c4770e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4de5b8b6a416a922b651595defada253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c42dd7919765e146f544243ac9a02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079af81e5914767a56ab6cdf30d4f46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63323b4ffb93572b9e138de29ebfbb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb254d9870a14d3daeab9639d60867e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39f3d0b31b129ed3faf349551c1c71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a210d6c6d228fde1e1816636130a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b80a10f6565cf262bc245eddea053260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319fc111553720986d4230184d24df3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c7182ab58415ec21ef77336a8645262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5b6398b15b96011f18f49aede5221263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baf3f89bd72cb96eb702352e96b718264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375a7e0fa038b032ccb193ebd933b6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155cca577e65104e8bb1e074c13f29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f215d2b6ec33daa420d9f9e6513b395267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef66d07e62fe9b4de3445f84b53217268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb149dad548739c5f410813df7655a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbe59ba883c3b7b6c102bdb70805f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482527e5c15aacce36cfa4502923c85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf4a68eae724299cad4aa5a0926f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17e7d84060567720f77f1d1a8884d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41e0e80fb555f493140cf22e8bf7bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23fee386a18f1bd0bfb70fc0b3b628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616aca03c32911eb0e05769c5f27ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec99161ee8f1e5b3a61f9f96ba35c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaa92c27301b788fc4a683d675b23f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989f7c3b9ea81caf3efcf4cdc139475279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffd4edb64da504bc5c4cef004bc72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a989d3ab3f186eb305ed26070310675281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223adc14028b0293cb1c0934dc85de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc0a42bfa8645cf794a0c3003040b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871fa77f8f06242fe0b31e920b092f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efa70283ceebd932fec164ef8b7266285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f65e83402f71e498dfc24852aca2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf258312ec9bf080e8eae9eb52064e6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd58a9826c558509209c8537da7da96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e3d3b05b6907fc03cfb4519c1795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c06765254da00287107ded24345c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab7f479de861301e7267d912f967d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c92c1c6284859400ba0ebe265162292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983ca2392f222d9767308bf0162efe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239141497a95e84a510b03cafc20890294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc71833b75d2de6a9b8eadb1da45e4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b0e9b18a7f2febd373e9ea44ac7e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d59fc262c5d15f407efeacc8b17c79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302db98ac4a1628168c8c041256f799298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854465acbc5d0b7f471b2bbc6208d03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c1400640a4d7ac564c3dad5161a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5839b0f0c6aafaa406cfa3179505f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce37b3dcacd0dc5caab175293487cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97b1691ff2f273f9473e64bf8e9f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00a280b0e97c4da394a10f0a6ed891304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee7e295a980d1053c6557703d0d6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d9b4bef47fc661edbcb46da1f966e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb9b8a4399122ea67d763290f059c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500823e36a27af5c3e1ce2186a2e060e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546929c18f7375174d9369b07a450f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06337941c6028e277fd8186629fb7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f851dc33ab4fd706a68c267b564a92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761453993169bb771c9c113cfdeacf37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245f0a8b7706d5894ceba7bcfbae8e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57d9b04323583a04024b9b41b96d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906afe890ad1687480e4330d2681eaf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf525277261190c7c4f85620c4b8f8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69b4fbec2ba683565868810f15873317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b7def098ec35e8343db1903697297318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e61b7475097569b5a54c2a4a7910319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c3da2fe1b600e77aa6a2cc0afa33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d3072440664151a61ade3987b6837321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147976a4b8068e2e9d2cb1448d66ee2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad69c36c6675cb214424c9788d182c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde6ac3a7efe44fecc5b26452423f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34933336ce7dcab375ba2de2bd5d8219325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446d49b8f2190033ee6ab24823d9729326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f2f82d86119cddb7b714dcb28e374327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162985d240aab7e7407b9de2b10dbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab342d2021a320314890bb06cd5aeb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed53919fc5832abcfcc0e2c6eea6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb45380adf812f9d24586b0c48baa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc946392b286ee7ce509e8f8102b417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca065401d5bd81ff27636a9726e15333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd5d823bb81074469f14ace9b84d8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7816112457f78d7639a6c6cd1ff212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a7e621d1f456b80cd332b4d599163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca26794f9ae431029177db13058a844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e28d7fb0d31486479599a8d44a26fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c0d7716ec20861d5bcafde1e035d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ed0a3a07e8afd7b8c522c0c366a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5641c69ecea26e779e77bf80ec3508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc338501e0d96d21041ac61927e229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43932543d14982b8f66245b4c2709c4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5a743ffc41b92d470469f698fc0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cec8e917c37a5eae3d31c8340d5c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8fcbb01fd5ca394e2406fc0c892e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895c23af45b1aabf3c3662b674087db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e5d9648b48f9fa70bc3c819f85d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ae214bda4fa3796d5fa1eff2a92b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07402ca57aa6f9f316c18f305a6ad04817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1741cb8dd55f1852c9eb13d54946218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be86dc9ae8d8d8b7172c381ad60ba4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dca19d487ac8611605d9a810b222ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6889a7b76bba0a6ec9ad401d3e585a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b5550cb9827b9241e7978770635c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1a8a28198cf875ec22195621d0c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11491cbbbbeadc2b0e122400de3a0da924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c267904814807d36bdf667836b2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2699b4fb468ddecc9580c45cac10226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcfea8824740c1a4ba5f2b54ab769b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671e659a92151109454eca8a372c0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38003d2b042f6d60684e148d9e0efc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f511aedb490acca1077b6f798cf5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b318a5d74ccec0659e52a23d3089c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c894c5c51b4be4bd108253ccd2ad3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4a5a84ae364b4dd7805c59aac01133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8ef961f3cb7d87fee65d45db6dc1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04404d0c69bf047ba0cb71a6310e7e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a2cd569bee36053067d9db5441d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd6ba5034580dc9f4cf18faecd5a9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f78eaf292bb14de39863431cd6f7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca3ea94e756e9ced43c734f272e6e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6783b776902d2bf7bd31d9a0d7b94a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95f7e1d3f0e3975696cebce2ee845841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d69bd2b3ad2bfd2a56b29a0043dc6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2560386d3936e0495d3bb3cc35be3de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8d3e0722681f115e0b19725e392a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2d1ce240570a49a112d68bce0e2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61478ed2f37ecae6f2636a187ac716f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52c5a34fbc646e0257f5bfc5d38a1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c213d939f9ce9fd10d86579846fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da16bf4a972001bf25029f9dc361fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb35c106890d8c101060b7e9b2f65c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346ebc02d24e1a28a449781861831e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e692e55542e0cb8b87422389ab4ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee68ae9676185502bf6ca62d5d74f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3327b7db9e67797bf5bb708124fe254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15348bd15ec31b6278f04c4bd58d15c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb02fe2f30392a981e2cbcefc199256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbfef1fb44c51e85b27146b10b501157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecc2e5f2364bd93e127c36e8d12c8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e410f23ad62ff3b3bee49e91814159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2d5b88626b3e3c93f81a617c418f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d504f453f69bbfca18b22301abbac5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6c78f2a90abc11598ebe3d282ec2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fe698f3d9f7e33263ad205a1774b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcd5be4d98532901f287ac2647ac4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b75793df6a351ccc747ddf06d077c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2720e9654a39547d47cd9ebab4af42966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5144e5b18383f2cdd6056e1e4449267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d442b415d2308efe0fece645737768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313fdee7e546570fdb75530970220bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d7577112baeb18ef5f3f0f87536c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb24bdf5b4940a7bcbad68d419add71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270810a28252e11c68059e3a07a5e60872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e033782905bab5d0ba50a5e5f26ff573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ec4e9662bd1c8121c8cb16f0763874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143837800264984e4e722f8fa9f79a9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff33cf72feb920262e8941894363676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6123c638935b4f64ca3fcb947c54e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613898d7797e80c00235d7e81aac4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc20620c799197069848eb5c1081a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c9435c4ab569d4f45b7ead8066d1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae3f70463c917258f85e036fcc2d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac50aa9bf70bca674a1060cef92237182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a6fcd2d95fa0384d8a459c0ac28a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f53f8cfcdc04d40370ec4f0fc57ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3687e8259d2959955af79278fdabd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2200f172b11d1f2aa751e3d730096c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d952e7c852cc13392febe78e27dfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3850a2d009f3285b119efb3468dd39788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cbe7027c1886ae3b7084671380d5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce49800d1e53520aa0344f32acef8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751152e2a53539b6444f65b72cd7799091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c5d19a0e1f2032953277155b91bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80477a8ba7abb1fc426be5e2b7ee60b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375034b56977fc073930f4aa433a7faa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41152abdb0d7cc65c2cee033304d188295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9e1f079a6ab1cd8bbc3a1c305b8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7162d0a9d8c2ac03c0e2e6882391d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a113c1a635ecd3adce31651af7e87b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bce85de15d7271aed8609f2d1de4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a53962be026d0ecb73b8c0a38df02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1067f7f20d96b5593db650a9a691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b576cc23853e1e911da738504a098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef85fde750d76c5f3ff0aa48619b26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf111c313131a2dc17d2f212772fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d71bc9c99c8d53d49dd00d8ad4d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ed33cf471f34fb4efa2f702a7acf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440f9df5843d5c1a3b2c9f2ead93b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3fa0037c8844f0c161fd13976fcef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddfd566aa022340642843ca2e0446109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53294f28fd60aa97d37bd8b1efe4bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8476d20bbba1fcf44192cc9d11e206111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6154b65fa86914fdc929749d1ea905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900ef603dfc95052f3ac77d00326c79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480cc6d2eed5208e9d59692d987565d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e5a75296bf2ffd29b3e3660e93c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5deb9017804e450cc4ee4aaece4b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c764ba028cb1762daaebe75d1d19c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5991853b25639c7a51a41b79bb45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a26b1bd5a9bb5ee76fe023dee5a1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a1a360c5cae82ce87b43f5edc3470120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c214d1d5682eb4776ef2ca8ca5040121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d78544f960e5081803ed99e606575122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b586b5b0536a13dad8eef0bd60d37ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c7d3160ee5b199070394ac955fea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e58c7de63695d0bd4a57ed4eadc14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa30af2555e3dc21d8b026fbf23af2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a12b2ddc9679432b55911a75ff06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c3a7bae60cfbc346521a97d24c3e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a49a8edc5e93e8248fd0fd125fd11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff39e4c3c1ea090fac1843f084d32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fde00d85ce6975229787353fdd1a4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc21b85b9bdda5761f248a649789785132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a5659466e3d7e43bbbcd145f7027133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124edc953f5de21eadf2f1899c4b5529134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d44d9ec21e7ff759fbcd5b7e3a164135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802dd108cb7837744e8156e97058793136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b2a7fb10e3dcb18a3cc7b1850d277137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca6c2fb79a277a22d1bef6e181a6f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835d6449e7d97e072ebaadc9b73c2f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f362c9a16bfaa7120dddfa41393c4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb64da6ef2b9a84ddc2ee726a897ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea84fc955922ebe34f2daabf25e54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e0d77b972c8db364eb411dd3202e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0c8ede82c085557187a5499c2815144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a73f0dce9d6fc42506fca354051f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e015fa01a5969ba0b04417a8d6b3dec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c27347dbc411ee3f1948582e22a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f3b9df729d2a17ed942f3847fe7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18188161f6e18451cb829b43237e3fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229689d78cfb6d3f5ed9254b9532d7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf913cce5f329578caa1b8f28cd5e710151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef63899d833edb3f970fce12d59a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d231a3e6ab1e72835dd5ca0afb026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9337e45c6e8fb51d757eb3118eafd05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b393879185785a0416ef74ca15f170e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f7e3bff74c9ba4096935713eb3d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d3b9e3f916de48cd67435e808b63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25882ae263707b2fe36fd0f7d5b5d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63820c4d0d311d39ddf2e02ca86f6a72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a62d61588d5881df0b2762dcb755160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7fd4947c815e4f24a560a4d8ea9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e933f24a7a56d77758e601ee861bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2336709d80e4935f04f56c4445fbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa5e59b896fa5c5e8d97f9742c148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccbf2e44027cc2e1f9520c467fc7a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30f57366b7d0453f7bcd660c4c6ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0d6dbbe18aaf2824158a44bc34ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4250bd8b325bd2df6b9eaa66f46ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff48bb2eaeb2d66a01c0c93ed4bed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74349fd1e5c4dd22510136655ae8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ccc52a6da7236e24842c41862b873171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f168af55b3b834320cd8be547e551d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a644c42053c7c97db3df1a8968a29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b75d04f2b85834036e117bfeda6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46e5a78231fbb67d45ee232814744175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4adb4718a77e8924209c9655cd47f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2800a643dd894f7fc185407b8747ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a0f3ff83866aba5062e3c097914e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3e5d1433b10dc4687d14d0b59244179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b4cd31ca7b3e198cba050357114d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e9b7789b5f0bddf84dbbad58c7d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4a86b7d678cf55a2b9f5b9615fbb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd04ba04c20d798aa9fb2ddfde47d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e61fa10b78a01c139871aa747d44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc5a7666fa19f35892c956be54e76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8ea8f8ff8b967274b82c7e7072014186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb0e8884a8d9797a4147ac8f2767bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e983e875a87e4c12570b4f8689ab475188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4ed461a0d2ff0673a3a80c5d3f21c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa4dcfa7bc12c2f6aa1e6a696ab11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7902aff23e7b9f494779010bf238191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a666e6a1dca202c60ac4c87548e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363623a3446f51ed7aeeee10f1b5a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfc302302876221b3e56200b7fe5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c39677ccbf6c91b5d84398ff9e57e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114d40c3a9c699a2decdc7d91095e9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aaffac11aa7455d97a200e0232da8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad457b5bf1b7844cfe6edf83fdfaad64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c23d1049edf85179fe9500c2f14bfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133897622548c78d0df0263d2a86c22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a36bdf893258c3850dc0d81b89d2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb0736cf900f87607426d438af58c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dccc4b5924d5de2210c675843f0a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a417525e3fcde2f10bdd14108d9eb7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d88a0944ab7b12b227bdfca5e5d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065473437b5c8a3a3acbe05314a1d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a597bf18b0f2df49d3791ad47d44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f71e8bdc4bf383bcc46f76f7acf17b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc05782f4b2e060599ac7186c753dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6ee4a3f32f44012db61b3fb61df8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61046796514d95a68d5f3b3111c3f34e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a63711d99ef6d4d5fa4e70aebac22f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2df7ca41b823317066b323bc9d5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395f227bc764d4a60f34f0fbd21001214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2523ae6cbb4aeb058ac1ade19fa795215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd60e793bf0867e255ec5604b25437216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2500bf988a93c01bffd2b2c3687f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9817f47819325c4c4cd15c207acf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a83519b8fb250d59dd2820c9681716219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6edb1f7cf1f12278427e5d0c013e30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157282e27dda7d951a25d7ccdcab8ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfeecf020e46cb8d98874797750b34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7997b1ea2a516bc98191a44e0b1d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c69abfd16951c2c9a16d3d854de98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c2a1626395becb753b928c9b460c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e7d1ecc2c8d0f79c36f567784c0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2804d9eda6b7518a0449f2c6f0dea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e483883ed3a3dd651fa140a1f76fb4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d26f68199c148ec39a75fb44866be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db495e2abfdf6437cc5c9fc5d17eea94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03eaec3cabfb23b72ac420ae38ace5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f9edaac5bcde05a14e577fc27610b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831b0e9a501eda86028ad84d36ab1da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b9d73fd01c9931b43b767ea92c39e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5779adff98d4866b18f90d408f4c38d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b797d8711a3c4c24c9e21e141fed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc0dee2171a4c00c5261adf92ecab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95995ea408e621a7724f51d97ea22c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1d2767d174e24c519feb09653a11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee529efaee384f444dbc91d371084240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19157a163431dfd09dc2b5e3475b8ebc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f2ba08cea1e7bba85a40cf7b04f0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3391a3bbddb25c0f87bcb185c0ea0dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d61e9bdeeee6e7688db2759171c6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d2af8d903d6934e839c211b7e045245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed1372c618183e44562eadb9ce700246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304090742be3e2f00699a50f1ca033d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c05270c15ced4b140fb057181ee0a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c45705d72382870a415829f832d17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729aaecf2cfeee627b096438c3eb3cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb63cfebce78e5d3ec8e7176ddaab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdfbcf4d29f4bc4e2217d5c8f9386f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39221a9b1f93a4fe1d15f48ba3b8994253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45237ba1f2cf880c78ce789ba7ca9760254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3cc4bcb1067097e0232e634b08737255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b662c8ee40c3895452bcf3bcf8ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df6f7fa22f6750f27a7d987751688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae80333a1da71640728bbcca5b95f04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c543dc8674752ec4c1942f0190329259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0c82615892c3742a8f9dca04fc47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce430377d77abfc7c133cd92d6af7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19426e91d3b5c27cbe53149cff235c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403ddd839f49ee952adecb6e00dc6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324286bd260d252e7f6f6a330951cf49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949bc5a9031cab70bafaf22a01b53e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4420106f3da3d3c21bd2731f612ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ce631a7454cc862d75fb764fd4ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01aada87150a41940e82f09be779ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3485233f56e1ba30a5ff95b4d006269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780413198eee71402d9ee0f86a2445270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80233f2099f4a881ceee4490454ad9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed40fb10e11ff8c22e7c28b8087fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf28d8b9e465139b327eeb7c83b6881273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58793d9c825958e107a300feea5977fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57aa78358135c9e0d18b0265e2c042275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5247aa5e5f4995871ac171efbaa27c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959189d31b1a4b5f281f79df0ee3b272277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db438aa91ab75472edbc30e277d2ebd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2467ac412e0dd83dc5c81e87ebf1c8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3841ba0d591489aa8ce4cc66485a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8c9b03a7de10bce6c2d4c5b941d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27435bcb08cb6a19b84aa7818bd73239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093bbec8409554a0d59343fe12100f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f173005cd13d6016e9b536555311284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fe26b586035f7272a3672ddb5c15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b38bac2ceb87935bdd638befee43c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03c6ecdb0775bb9900f302a89b523287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edeaab05e7cb82f38cb98af36d7aca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6da00e7a0a6d61ed9ec4bf5301fb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9909477a7b08cc9316f787ad783a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f137bbe5866fb73fd3a9ca7924052d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0d06e935abbb9cf886b75d4855b29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558679a09f8fdf8838893be7acf9d3ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260db9b17a40e132ee0722c82a0d25e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6eb8c861227d893b551e2f9ab5984295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5762157eb33e0e53877a57f8e2b24d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50596362c15db7b235b4db6634698b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc87be4c6fb56997795a26d5a2660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2674f3a69b0cc2aabce0a423371c609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200c5438155318e90f40e208b5c98cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7546991070696f38bdf67fff66ab3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd91667fd55d8b600798bc402394043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539988065c702432c05208d6b74094303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75202a932e3b5f05a09639c71e18234304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6a82f856a13e76487e0b879de98c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aead35c4f441ece5fe024610daa4f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573034b555a0d346497370b6e9486563307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f6846ec344c91063652934f35674308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd3cc0bdac0145d8613d57d36560e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356607239ce38294f347ffa4cd8c3eab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d311173dc52c25aef370e3594d68c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6222ea18452efcc1278295b7b699488312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f61f9dab524fe0df4da35be8334a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d76f7bf83f9605ab1c2581c25897ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f576fac27b62e94f82d7ea6a3e759d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d900c5e92757850e07ee4ad5b9318d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30205c7115c69800840c3cedb1c5efa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31542bf6b855734921891c749544273a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907b1234aecbe3c1291f94229a319d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f444a0d86393a6c5b091b2b15808ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde365fa7f327bce9043b63321f0c99c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa57bff7f6bcf9c6a6e5857bde08a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f34dfee4ed48cc46360252614292323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ede5a304b58962fa5757f39c463f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e20e40813d35d815b15c03329a1b4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>