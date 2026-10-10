--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e05b03dc2b217d2ce5ef979173ab41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4371217c3b565d08189efffdfc3392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa09105805666e50b7dc0054c7ce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca97b76980c592e72b0cf625390630d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61030be447d9352de176bd2bf1d49b415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e878ebee7e1c08e40973c3905074b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e4a3933f25f68859f7a8ae014a067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdbf3c97f358085ef9bad05458a2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6aa9a7bc3c38515cd5813af672a5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c4f6996de63cf3e05d89f77e61e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc952499f420c24097600d31e5938511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3229deb1fe55990199ed58c4b90c7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e27b0dcde7cf41e02cfe19857c1f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e260552e7aa819f50dd0d1b9b294a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907700721aa4e68caecf3da3522c13215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd66038feb310e5cc21e82fd72e74c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e9718136f4d61faa57f08aa7374b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8a618208e6a03d675a69c97adf0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a86bb3a1f5c89e58c082492c25de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aa7f1a6331e86093fbbe0e46db0fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fcbd632c8b460f567465209026ddc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adddb8d3c3198d6d54a37972a3c70722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3997927754d2db84ec0217218bab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31499a7e6f40676fa329cc2658f42dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0e35b52e9dada72108461a638c0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043bbacbb9ef64935621d81cdaea77e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c6b2cbbfbd0e696d7948bb20f516527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae08fa3972ae23da11298a1de24869728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ea407cce02aa9b4e9d510ebadb1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e783fb9d5b9b6e27c71200a4527d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b99e512e1ddb5ac48b5ce8ad18d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb752cea89319c8bae18ca5c1623d0eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88fd09bba8367643e2a84f1236f51e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd73dcfcfdcabafbe08e209d7348b2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c77df010716d2b7866335be15d64235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d15741ad2a0da44c9b389426487a4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47eb7e91d8473fefba5acfb6c9621bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea07c37e507d23ad58ce6737551fea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e264a68041c485d62a92200a6f63b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c17f9f53199c144fad4f6285d123b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b65189055826a175cbf3a1bc462bef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee353f24ab4dad9039c83cb60a1596e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6447b0a9aaa4592241704df26483e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03142c2d6c2eb620248c5bf2b170068b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca5d7bcef28b4b04c5a0b19e90c6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea77b936d3584da65783dcf189a4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8177066045aff6ca5ddedadc60dc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c38649ae652afdb6d8bb5a2b1a0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b146b7fb6f468d7faa7fe3fdf3e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c323c2978afece90651e2f46af4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6631ad0b48e3494f1a2fedffd64af551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e1615dd13a4e0426b72e09cdc8ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a577549755b7b40844b2b45c486100e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c8498b27c2ce44da29489f98911c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff07e16993d3ba68a8d28b1cdca987a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1920642474187ff68f1acefd2472e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4f93032c43bb02f064da0e8eb612457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b3f797a6f1a83d14e391c461ce8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4f8b9cba0174ff74edc896297bbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca4ca74881152ffdedad6e76ad1bae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ccfc9c8cc6bd3c43000eaf3429dd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acae30e9ec290b915d943d977d560562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb2f738d4a1314f6b21781a901b9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683be07a4c876f3fd1b4a0dea7e347a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ddab3cbd793d23de5d16d23360b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb456a04c4ba302262b4c2540e7b0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33bd791ece338c222246deca30f4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a52f577df6393a36c35c23a1b8a9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50825271b8a953a38e93a6d6ea7b5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44de22698cf450631f48c015d461070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20dbe664c5fa12438ce623079b6a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0baffdff104f3d352f6560e9268a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42131230a1c6825f25d6de530a85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5c13c969a95bfbb89470248363f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e88ec28abf28beea73d51994f4e7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a2d6e945dfa1a71969651cc0ac5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c74b35f61ae64be527855994c73477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a64c79272cd7ba5acdf06280c7c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32161e26fe72c8069ed1891b472c62b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97a58388d9d395eca60dd5a037620b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb7c2a1318877af5490be547ee46281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf8b57a621b03bd0ea4cc72afab8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da5fc839b47514cfbe484360cc79b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e89c87536917619bcae6e65819e3e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e30b82bb1872eddcda3acce2de45b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc9a4263d0c22692adf49df75c81486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a501d08f702eacb0ad467e2ab3a6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed32cdbdecd4a84c5b469f18ee8a1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5566925bd2f21e82306a311f075e3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948ade66ca5fdd6675b2336a74089e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c371499a22f63ca276bed1b68fd3b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363e9049556a47fc60021ea10e80f0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a692d1287b315f897ffa19078d7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa76ede85cb446d2611208a8d133beb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e813f4c54f02695d5560afbcd8f2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d10eb65fc5cab1c6dc60dfb3f873296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf403e95f8d80994efae5881fe2ac7bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3197eefeaf10b716bfd3825db8f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d53b7e79f0ef4b6542b935dfa9a3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dffdd65e1cdcf1796525015360f534100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30932f46fe0d2c1ac0f6e684e52d54a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872be2cfe5650c3d83eeea756cf22d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179c940d5c60c702829c638347d032f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516d89e004f1992a322afb7148085e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1223868efc6a7ca7454b5f5c3e21d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1e51dd658088df75158d775670ba8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cadd19f6575ae92119df3a33edc89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca4983b01f3bd74445b1cf7867afa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477ccacaa08363d5fe20b1d7faafb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d1d062552952bf08cec36b0eccc43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a3069bf9670658ca6abcc9de0451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31379b88213c44e4980181a1f17b1e80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d031979c1193adcd7e340c11a47099113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f56a278ad913292078e8e798e16aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fc0ff41bb927d7623b7b809577429115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22622385d57312ed3d50b2b2328675e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a4145027e794b1c5386a9a06fb60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f59f8327f1cae475306470f442cf4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307b38e6a4d5c8e30a3eb7dc37b835119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820962bb2589e00681474e59d1ec6df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc49e33f4e013e246bdf1806bdcf6db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966b4beece4be77f1884b4fc0a1384122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6c8dac071e15c75708adb4522f3c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0902db03c88ac8b986770199b27bf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558510bcb91e6a33e68907b533dfeb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306c80cff67bf5354a0267cd367fe2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722005e1b90c9a3d3ba3dd82dc61167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9ba899097ac2fd8ba3808f86442d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d066f93e4785a90a4124c4641cee1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258443f3791eea3ffcdff92da99174e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8d16177c7724108b4f697bb05f7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54fc9cb3f0de4563a39ed24e616a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9407fb60ac772b8321bcdcf420d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5054cd0de9fed4655115bf99b0f26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c1bd5fbb981ff982d391a46de33be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a77d9f8eb89a4f5b6e7071ce9f6ecc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed14ffc7d4575a571078c6a6aaf049137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e7423a4c3bae1c4149d82946d8de7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e2e3ec64865b7255773cbb4f7621139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d06ccda559885117dcfad6ec69dba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d3f8ce913364ea6c1e0f8fdaec19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18c64cc50c87b7a7984f4877222bc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8987a98b62e5eafb6c97c781275534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f76f9a2dcdbdb15d6235fcb70600c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14900c35f1bc00f17076df81f54796e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c57cc1a86b28b1fc909b8e23985ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e2f7ca24c5b33e529e64d69d2e5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691779bcac4987aa47c8bb34728748c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c899ab0961a28a770bbaf394b55898149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd6a6abe0adf04f67240d207c60af2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8a801fe3618c2190e040eed451b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78557d5bfe18e5f53890e7e9bccd44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4b786f8199a6c8a807573d5dbb5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481277944306e875a2e5f8e81049a93f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d59a444d228bfe689b11123e033a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcec90cdb9f2251dcdbc2ccbd7c642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb7d153eec8fbc646cc51cb50e4b07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fbf58045dd6975548da7b5a802f1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512945be5eacb776f962217eba38c343159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a286cee766f5523a77d597d5de8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548cfde9cbc1dd83d4b28287837b303161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e1c51b88d68e4bfbb96f94fa3e953162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121b4993179b62dc59deb62fc72265163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c376643fc2bcac2a0cb7a3c95dfcb8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d60024134c12fba1878295f9de69f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520084ef6bd7a336267f87797e57864f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff649b3846650cec4c1b2206fa795167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744a1842d5d2f06dbd8431c44818e03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0f9b244eb2f13bddeaac597a7521e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d57af020cad6d259bee52d58cf47ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc6fa2e351fada8d46e50a90e80f42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf5c5dc0d3aec52786c50aa4c96cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da28aa6bf45fbb84978326cced6758173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fbaccca83aa31d8d5cc9dfb2585cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7acfd080bbd0b27e96ea4e6350cf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd82f9bd6b9e7275460d72a187418176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496e9c4b9617bddbfb19b31809648bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00a45effe2a0a35f2d229f7aa40ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a80925cb42f40dfd2f93a2d754e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dbb691faf771e8ab1ed8a812f75e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e00c3ff18bc8297e4298a9ca7db913181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337faa139f71fac3be96ff2f5c364f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b249b33acb4ae9bc09b4800115b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff4c040cbc77f7bab4da71c22cb25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad59dee6577777a06c65cf630ec52a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e8b8cc34443f3098c2c776f3fcfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbebd9517da9612d4c3ab60389ddfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872bb86bb81ea1ebe8699ac0760c49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61484a1aedf11a5f55b1c3bde621c06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca7d499689099abb47514daefae1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf8f15aba6a7211efcb03ad48f90c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2121c7d9dd58e598208a34b8536d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8461919be38ec715b429afd74a1d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5c23e9ca4015d0b24111f9b632ee8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0e261c5cdeebd91be83b16844fe8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac6d0edd46559efce536e0131f0ce8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376f05092e619643bfce570d330545197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01736afae401dd674c95adf96456d65e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1756a108ca9050da1e8223f8fc8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50995e2f4d40f94ff9ff7d7f2617924a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec0ac14d45849c1fb513b96f167a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d1b42c9be84fc95d5b521a339874d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a11d16cbc4e130ccb4bab5bade9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b57a8a7b832076a8b6eb42da99c65e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6624c74af4f7419b74fea26094085205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b02ce0a4664fb490ecb41dde7632f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f57933e23ebec357232f39bcd31f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2daa8d9351570a29027b8506354146208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb5befcc056e045af783a67163e86f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb52f7c165fa5f41e75400b64fc2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59df606e60c26d1cd3ec5d04643524211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6756693f134d4c10344068ae3d0810212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e9385711595ff5c3cf6951304980213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55683ce87215ad1b66d0c2a66bb743d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68040b11f82454c87453b58aec15bb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbaec37244db8ceba01239f3e017a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38e08f41afdaeccbc65f5214537f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75f9bb905093c0b39fb5bdf424a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd59aef5cc36836e71ea1f80a41ec8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6715809423d7226219d3d4f856a86f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc626e5bc958b483947798288f68e84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71fa9392cbd48801b9993f46ce691222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4698ae7974193cad79da0dd9241a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656621102bc1114a3bf0347737d99554224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa725379624b6570a424152f5ba5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfff6fd346496fd4d7e299ee8601b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da5167d1f7f09ee465a5f35d31cde7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f436a3fc396b1ff5e2a0b3827ddc8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88f9e6ff549ffce01b55a992c0ccc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665c5477ba5ef0b66a23af67efb170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34116fdff5551a3fbfa438b050206b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab196b91e90f88c53dadca9b09bed9f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5c657b2ae4cf5751c8439bad1dc95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cbcabd4a17ad3dd8212ca9fdf73f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e6314ca9ce5c7c7b056a389befdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619edcc20d15d03fca21ba34c3c15d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da08742de3e34ee410524dac326922237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a564be4e334171b5b2fcfd46cff4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299c42a25f745ab381515c5848ef56f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ad22fd52a76d75cf30415002f938240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb95920583589021113cdc4b54950d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964844d9e1870a633f77e02b5f96ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f900774b5ab791d47c9b030f33b40243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb549b0c8d7eb7b26dc9be0dc8615058244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9948a68c9689196c8b022a3a3dfef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a0e358607efa4dfe8601dab3fd5df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f50dd71f1368c0f9fffbf9260761247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d3f981766a7143e7bcbee8c300872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da015d78704c16e80b3c743f0abe1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a147c646c79f044470695ec3fcfdf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6363dab6128813e9681c105d5037251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ea8f3103a12b71d4d1dd6b67f0846252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a23fc2f0359780bdeca6f8051d42b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143bc2139de183496eb53d90007577254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df658c954d14f9ef76f01486c80cc18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed5f815e088cbb9ccd542ae50b0c6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9877a3d7e74cf5f2b9825e16f8256b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22404f3e2cc626924e0757ee191553258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031736fb18e2141c67a2f0d8b2ac186a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee69ecbf0168c290fc9ef746b805e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb06bf3bd6eb218e64dbd8e2313424261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a6bf3bcc974df48dbe599c1b701d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b2138a9e7f1e6b3eda377b80736cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce835f12434756a15273a7ae7c7e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b936db83a30d71380857c51c1c8c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a00a20c4d6880dfa3a701390d6d720266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1573435035ec0a7b8decb9de0feea1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c15fc1c3f65a5fd606fbf83c9b37e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e74855f64ff5bb36cdebe8171d47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7a9c77af8c4291b41bf21a69486a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd0e1ed17b0ded289bae4c961a29d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb76cf8e569b2bd1b866865b5bec4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c9da2b0c5a8270daa92f1d712163273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b05f054556899079cda213674f2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff7db6c03794a14b84945e8b918691275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f0582f7d0dcd0aabc1856c7f9562276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3ba1a7566116e703dc7b30ebca7e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656280e810c2a46e149788408f05bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c9255f5691902a5cc51c48d6844ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672d4c7c2f091ceee11d1ed7bc7307f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f55444f53b4198187cfa24e8f980281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a2914cfbe15808250be8b140d768282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f10c6701d2b3a43154c86c64ea4d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7d650d9f1dd4e588caeb09412555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcac9a69f91134197c8e1ae2468f177285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df768d5d63182ceedc1a665d3a22dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b4f31997da20ac006eed4950ce004287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225260899a53d12ebd36fd4bfda62f13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af87f555ab0c3cbaee0486322848d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718281d35e8e34c2c8773a2d0bc965f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15615b27a83cf9127cb2ff6ac994daaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d955e1169082003f534528481909dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a94693fad8466b9cb89004248417a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d489cb3ecae39cf4d5674a33538a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7695f526d725d46bf12bd8680d3b047295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ff9223d29d59add0804b779066a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a092382754c943a53b23aeaf3e8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fbe6a18fc3b3adea909722cd2e8fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69be1ef42685f92b7a5456ce5b49d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3931fdbf86ac4e52df27ed9f9872300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f36969ae51d9dbf0cbc34761ec470301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf5b63f305964048c27c8f3274fbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be9944babbd5d5f0a0370bd912e9fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d2f4ac00fd509dd0f0f7f5907822304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0a5d47c16eb8e95a75195ecd6caa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33466ebab68b5ef46919d7356edb013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097aab432ef6109cd8c94e5fdce26d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee17b9751133407085748bc4931a01e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366010229e8b7f31117efc05cf15f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b0c04ab829c4479651d1c1e05568e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27cab67048545c866c3e54884148a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a776caebc15c67566fee6334aa95b8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6767e8ed974e29b78ad26a5e6078c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdac13cd25563e5cb21e74917d89cf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671615c3af381373e1fc2cd4fbeb696315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205df01d301c52885d12d1430a7962e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede54efa4ee426988ba2dc0a8d59d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c847353533fa88c48c2b5bd324c5397318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada560915dd5158730bc336da25a4117319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14ddb2f1fa765a7d15062803e9b87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a4a0416816f708ad65f11858080f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c2de0ef13e73c40bcdef3473be6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d905a4ccc4cc33c7d530aa5e2753b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53578fdd6764bb46c0cfb0fa0966ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b641929788937f1715e8529637b71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f654aedc1b69cac02ef267fa23cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315433862e63e481a1d6784cb44035bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c616d3a198026172a56a98a6b5ba6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c5993fb276135032721bf7c88e86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c406461bffe70e847c4682cf7fbd1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09bcc3b3152ce12fe96e1483bd8c4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0ee35f49ffe2c1323f3361a52e69d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13079faac20d825811e21244c30c0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11bce5d27c63f07ba646cd05e0d5001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48878a6912db82d972a6d3805051522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f1263206b39faace93e2a25742d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f64542a52627ca8a2f5b49539037e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f073eeebf36bb42597fcdb8725ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e414b588eae5689414545bcc4d30996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203809f86dff3ea48775de1d855735687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2282da382d8c03fd1c1e19d87de358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb26304ba13c8592aeca4dc4cde56f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858ad9ffbc223673f5994cf154b40110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e5607ff5481502efffb570d14f4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3609620e4f8dbe45e61956781832312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b0226b6baaaaef3292ef9bd245f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b457829d4d7693c6a84b209e0941b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514217c12ee436bf1e4595a7caf4b31915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d27a704fa166c025956855f8079bbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab463d3ee126daa7c44794bf5a035e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216095395fb9206e7b97d6e1621ad14e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541bf4ec19faedfd76bbb3e6f77e85319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaccb5010d2dd083f1e06471b301c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d85880d8ce4c5644238ccbdfc60421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2a2119af2c5234639beba2a5836e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfbc589e0095503a717163de6ad85423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ec40ad4127ac49d5b6eb6e1a030d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d662c7a01b18b9266bc969b63dd38ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34f92750112941aca3e8c954ec8dfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99f158bc54125c33405175e1b5e7b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a503d2fc37d4895b8b7b31218795e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087c719659ff43945f972e16bffa1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b2e9d66d4afd6ea2d7573fee3f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08982283e61838489af9268e9bd5f83231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8db4bb299b26828c6b8d2ed2dac8e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775ecdfce211791ad4e8403fb75f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb488c067bf7fd1d3de54f1188fd36b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f036eb57f0b533a94d660c39901835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3060c07e6a78cd4940e63ee5d3d2b6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149750149fd76fb8bce8a6c9617caa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157351d98b9a87997d25135ab03a8f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8dd80544e8c129ab749ec3774abf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b129748b4b355061226e09294c9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071438615c4d87094e645b9eae74c3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc5dce2ed6e320d88ef742b6baa28b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a9672e2497f4c00a963bbff95d5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a2464412b14f072016968765ca5bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae5c4db6ebf4c3cae3741614f102f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bd6c6f153652bf12ac420110061bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6437c96669009b4add7f82b3019ba947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a73f756ddf962f977ad558281228148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67723b2a203db817f1b212abc9e59c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea50187eb4d321ed49b3c370497829750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb361af60f899f19de4930a26c8bd96151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd28f94170dd6c9d30f5f04056e4eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898c49bf37884e6dcb0c52af58648b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633db6715be22e01addfdbf205d28e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d186c44dbc4d81799433f7434123355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a293d0294e82f5a9e57bacdd98b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae530e9e7bde65c94a1df747b7986ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c951e455d1bc376172da773d09fc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6283cda16a2c416c000a917402f2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd4b8b55a5e521d306f975b260e7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039aa81e7ede861162a5500fe3f97ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85854b1a6fbc4590b80fd2f45b30302762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb57ac8bc31fec0544bf89cb204fac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a785db5f1cfab662a85e2b81cc04c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303bbe7beee1e555f9afe459d53adf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81565ebfcf9d342eed9286be7a5a8d0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f6429d71dd303817a3e8fabd337567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50ce3bb6536e718024ed461ca7f36b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327d6a7644df3cf1e984de827a35e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966aef3b76fab0f93f4be0e3800393270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e17f07c5832fbd5228e56e09509071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc4ff591cba6bfc501a50bd2cd495272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564cd017f42b6ab186b4999427487a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92200cceefd69ed66cc6777fbc72e2e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340e5b3add30291285eef795b1930f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d764875094f6327ca7725dc6ef16576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c001700b63aabc616972b3837bde76477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4606d2eed29c55f6c90d48b6004fd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2054d78f9d1f5eeab33dc7c093eaf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862ada61f6bf198c79ef7c6b7ac25480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ccb082ddcfa60bd97fda6247c7b1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad306a2677cb485233216f3adaeda782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ecd7297db4a88fed5d55a3980eb6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff8bedd312150d9c659b31552a282984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43175487c02f27065e16cdbdbc6689585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b8371021a674683a2e54f47c6f9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc744df5d0e1e284e3d3a48d94b7eea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b410e6aaf4de4c4788de1fc347e7a3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e66f01fc73bf15f7a5797888b56a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae783ef2efe8d31adaa8a1672540c9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025042634db295970b6036d49a36b5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee8960c07b7d2baf5365b48146b4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ee8d1e5b7e6a2bb98c4c9523357893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2bdb96bd48c030801fda66636509b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fae0e9e63b7d6ac124e526161f48795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c13639a159873f9a4df960a83cb52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f2ac094cc7913df767cc0762d15af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612b2b7b22014bfa0043250c7d3d3ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132f6735a29c4e7222bcf8da218d88c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface608ead3f8821f9bf4bbdba936b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b75b8fe05f5390ac289ed568eea7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a850549df699e8064c5e25d88ece6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f0bff322b5c76c3d418ee7e448dd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa932923d20d3b372cf9b694059fe8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a35810e4903d1aad66b8dc14480a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32889cfce0abfc9d28c6455d37d9b0f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaefd19abe65e0f8019fd6739352fcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eed89f3a6b721a273141c63e30b75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1516a941d3c6af3b569d18095e7f2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f7071662a00caffecc8fcf17b573110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163af1b3980402e498d1c3ba7b6519a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509acade3d7b793d1aa18b1d2ab7ea75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009e409c4b3dd8f0efe263b7332152113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9eb9e64480abe4d5ff8923e283c96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a6473f4389b46ea0eeec93c602fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a002fdce9320e5b72e79905cece8f60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e58c7602f6f33264024b90bea7b04f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23368e84c58bc1d03563875516a57c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84da16f5b84531504a2fb76b70100119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd050380c081c3193866f0a3437c3ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074b973e5a5bde9773c17cf51f6dc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304e636b101885617a19da3103fc70e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f90ce847e99d754facb0c1f3c39605123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5688fb928a3c649e1946a27a2c7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799992f413099650b88d6b6fe257ac7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e90b09c8c5c257855ae6440f2d54c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db3a4814e8d5b62a9846cc79a84ac5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143571d93e5739387e72424dff5bfcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053ec50899bf6935fe3fbeb238ca98f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea74f80111ad00c70324536a566f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39feea8a29a6a9c67d16e2e52e17ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39c9e81ca14951212a5058c040b1cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070ba1073e67079d82a203936aa453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31edbeabc660a78dd1039a238e1b2f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feea8bb6347a638734a3664a3fd2190135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aa3afa1276cae03aab44573324496136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0837500b77283877e71754d9b55a9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662252e81bb76c6659c4e3330e049433138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ca90b2373e1437db849d260cae83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2bf225187bc62a239656b185af1a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39026b87bcae42a57b696da35a44d36d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe563fb6d0164a92fb5675a255e9cb00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c9bcdcb542abf8d15a64921d7502143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e5fa1008f5168e9ccd4b5e23fff52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931cf44462cc4adb07dce793a07107c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeba74a60579dd3947cc8a2a0e9ed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304c1cb4254704609f3a0fb43be5c2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f9aab9a9ee15d338247fae70ae6a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c7aadc132f38b1951cf365c6230c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c039e0aa05d966d82b8ec04b42922d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee819c954c459419646a43d3feaf54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09687d8db5f4798ce4b050b288c9daff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8981cbd8c8722621ea1771d75e4bf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ca3f6416756b0a56d52cc9ab2860154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d45795f87d3d93854bb8e1b4eba916155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60732dd3786478780683b49eea5e13db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c2f36061c06fd953d5a5e127219a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff25eb32ed6e12abd9058c65404b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a109ddfe112760bf7d26e4a94c5e7ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c174192098c6db88b034b74e0b1c584160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8abd43df1cd6b4c273d4dd72ae890161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b2ec1b23a939fde023f56c99a24db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3197eb999c575d743fcbd4aa5e6610163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd757fca3d64f0e434a39d804110231164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d930dff997bd1e33534c92b0386d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151fc8fc90d0c47b9cd9a4e3a424c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515302b3df0d49ee4ea83513ca5684e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822caf27ac8a141fdbc29b80287c6f00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067ae4ae31924a5b476d6090c8bb71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a9dbaf222f066ffb07b27bbcb8f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03f7dd73db9994e0b18c63c52c657171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db73f9cecb7727a145b04baf850f46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b00c8ff7ecbb3b533e9f43dce453173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af79b8834e21081f6d05bd69e8fff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e17fb1f1c3dca0f9ff9dba4d2814175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64458581345cc28dcdc0a65365a37907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b1de0fb4daeebb1c6c64429c5fc92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004857588c425e404db117edd965cf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e751b815944b945187a4c680445470c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c598ff6a03f86d44b488f68e36d67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b69b45e1a5ef002ee2faf5418c7cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e967e4515735ba99c8910fa84c5a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e261ac19a2c9396cd8d019c0f5e4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd65c3bd22ad03043f011b8b1603a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf6c6d96c120a9755c04ac34fc2733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e51fc4b89a073946cf793a8a25fe3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be67f2498fe389d9d76fc3ed1196358187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc85f7e61903c8b279b5db3e41d05ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19c34300223e2ac18283779d1ba69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97af5b5f270a63a9dca7cc0d1b1367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a7a3c4355e47fb7abd4dbb17d9fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565633966f8964b68789b252743eebb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe3041c6e195d700cfab768478d8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3d630f668ac1127a24c9d26fdf2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2d83b48e64c620773c670299353eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ad79b3d08eb164253f87edd4d12b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34bef17cc41697ea3db04dd707a77c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e40116e23d10c6c2dd9773173368f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae7ae668fb302f279cc203b31839c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eee70b80a7346fffcb03219cfa3b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03061e42659db4b4312613174bcd7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd90cd66654735d730ef2793d7574202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c073b8be0f0df4beea590eb13d3d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d55eb5d1f689c3052b26fdc500fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71933c7131a9fe5a7ac156508d3464c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c3775c430bfe187d5c502c53558e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2851ff336a022fe81a04e036536a10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12531813864d5f806635b72d826f0dec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc4844ca40785d64392c299e8b889209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1bf02cfbec40825289ff03ffcca45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65256e9578993585b31373c77d0daaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef6f7a7f7c878dcf088ab4d5bc1b11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02af3d0910cde2d2d777158d9e9675213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db3e0485272ed9fb43ab82c4e2af1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965d02fb71240145892d15aa92cc17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4024d931e502d54983a8976351959216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff627af82198d8845017552da56105d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1556454c9bb88735f8eda543c3cd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a5085c190c04b9b3f8e1b308d4ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb37eb5c18fcf539676d9fb73ef62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52778b6e9cc93761c9e3bce7562f6710221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77155f412efd18ae28a2bc2c92fd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bf5fefddf02ef85bc9dfa948d7481223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e89093e12156f4174f23b80f51124224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeb6eef4a974bc0a64ef6c3460b768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0abcaf6f685cc9b93809b00b351f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dda0985671ab5d24850daaa5d1a25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c977d2a13095922131e50603cb70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3bc5e839586678dd6b7d6bd6a00f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97253d84cca36535eaa9386bcbd82e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3ffcd895eaf17860aa7a0e4641bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c75ca9976d871188d26a94bc198fbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f9832b24bf38ba4ac9231923e2c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2972b2125f0ce8bc11235f996b28f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db773de560061d4906b7300815ca66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c555496e879cf1bb9a2f507fcf09e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5bcbf1b70878a2f556ad4cfc1d32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd5db0d747fd36d13a26c74063d8c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ad033df1c09558156c7e56013f2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b9392834e2d962e1c222fec98c95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460539348e8f390f3aeef13554a957c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e38cb92c74a584a22b1b4c530dd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33326d3ea9f554f4761b2734dfc76a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc69ae82d86994ea1e38b32995128d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bedc7fa785919d1c131f8702dc8ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423fc7cdaff359b6d7f0d3344c8ce05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b18e81003946e0a293ad975bb9e767247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0397c3fb5efcec796a2b30935dad1a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ffb6a9bf08ed4a379a60debe358c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4041b4ee4443fb7173dc4f0c7c731250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c44660f221caf0cfbb244d94f3038251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf75fee5569b83e4c140bfbefa287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdf4cac466c252805294d345ac869253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d8ee8253f14af3a84dd639842b2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1255e6fded647c73621b52cf94c9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b285c994db7e7b2c2d55d35bdf47e3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a99b23cc46ecb5b57b95818ea1941257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5fe407bc5f31c969a1b4cff80ba7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3506094e814af3e9d004136452f44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1b8ec75f5a480c066d010fe5fc88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8eacdc3ab6c0d0ed71c0c808fd7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2359f0472b575a18d7465a203b315262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac917af49749a78d4e45b930ed315a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8482ad71d305a17b3ae76be3c4b6e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec8852ffe4d95157317f342b08154265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c030be373ddc53bce63a3aae92491e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af551759d8119c78064b8bd1675122ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193bca2f19cdc87ef931711199f5c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc307aef44f815f41f47ba2eae662c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0059f7e11fd389807a3dc958452851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dec401d369b1fd9decd93041eba9aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f9c264620fa4024ddc29c9309bbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544ae73b19d4990a6ce3d8c95e6634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3557c1e9b2d83bc2ee76843f7b5167274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f1f04f05026e68bb879c72ddf020d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae076b6bcfae440d60574fcfad30652d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8883ae1c7016625632cbe95f95471f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84612b9a9dcfcb5379086c64a38f9f3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9429d91c64257e7d53ca96d2df99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db7f7dc4e6a912f07b7caa2117e0cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13122463800645906a9934871c92bac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8768d09525bfa20c8d024bec2a1e80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5b23b025118699e6e0b23adf78b4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edd3a7812d6fcbc0e14d35e0723b30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276db57a663c18b2ed67a1166d2b03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4233a4447f513a643b877237c898286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b69a0927b1445fdb6e82b9a4e6918287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b25c8dc0979cc551f9c4da082cb16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109773e2c963b8b1ab8f9a0f421506289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcad0a4fb1fcbc431fad70131cda61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040deb1e9bf70075e5655cb9327e9aab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6d491fc0cc727c0f124b2a883da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091fccd103518c8c27da78ba467edef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50743910dcebc31a12020f1fa31072294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ff6c3dd779bc8422a018d8097b4b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c4c393c57acca2a1184fa470646e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b1996fae45ddda08c38011a93a4c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9bc7be236260df477a523b8b2f3aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa4e926b6405e0d520aeac1ea5e82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11107bf0d6047c4fdcac67ebdb86e5c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab443b0a40488b404882732a480cf2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccfdff3c7e2831fa1cb8594319f473302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967580a0d8f76f853c4344d88d70f9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5aa756cd4d69df26bf8c8a126a421304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75795c2df3e44d9bf61cce2eb17c12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14889b23f1f66197b809ac8ec516ffa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf68c68fb6fe84f00c18a7108412e9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74243c89d2a20f5bdd0cad2c5d74425308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713758e771bb436cf9a50cc6f351855309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e580e43bc2c08aaf267577d6c02a91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fc96da1d5d1284615c76cc5ae49e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becaebd8875abf30100686e42930884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef499b15b2a54f601ee2ac47f61aa2af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89989920bf3fa9c48a4ff618840fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5077e154b1aeeedfc33a197cb65b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9a73e31f904e676d076958c7eb46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2ac5d0af73369e3297fc4131897b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f593f8874ffdee45756d37a65d1c30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b806ab723476316af13900124660319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f958d03e7c811fde0205d9105dca5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b4fc3c5e981f9be8ba5ce716b9e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d182eccc5d78f54ebb0ddc11819db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d218db9e8a4f486659d473c64a3e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902be5fe71b26708de15a68efee7bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398010fc1bd201c497baf8e8158519f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>