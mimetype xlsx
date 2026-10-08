--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274569dfca256b052b8a8f57331ae8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e97268da15a0954f35b23e76e63f2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c0adbf92284e3f338c8cf7bcc15c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d94252fef797e8f59d556760183b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae078519faf8048fff8685f35a70d5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceca7b23a5261b518f2a4427086136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82929d986756cdf0569304c97eedc6987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959c3a1a5d1e7504ebea3f779ba6ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c36764874a413d975983e203895a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d93aa495bd511facaad0bcf127a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e5e12e4224897956f5b6ea4af6bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e046e48c8f4fa2bfcca9975c311d5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b5f1768de7d533f3c641198b2fee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3df7d88e37bfe1d2dd192127f6a0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fbadad33f45ade656a411af95083c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf3ca9c36e3b1299189ddf4b140baa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b8369037f5fbeba6d6879e2d09bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff8f8ad8553198d2f445f92e44941518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47312e8c4712ed5bb23b21341b5de119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094ee0d25fa291b901cd70193ca48ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7136b4e6df02abc64b442aaddddcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86dfb12c69863a956e48018b6abe9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf85e85d2aa8b9a60d2400da53d922023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8bc539f89e739888b8a03bf80ea2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1810951f5d30957b4d5b3aff14cd6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713094bb7ec67598342f1c6aa06b3da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d45510bcf069d0a85ff34bb60139d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c69e32478a121d5539387b43ded14228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83659d39a88533c12a850a0637587329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac8ad0ba2b96a111944f0efb0ac3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce3916f8881d7464641c212493721131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa56db595228bf1f975d3c68273d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b08f72c1923385b7c311e20deed633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20eaf631db61bafd225c1731e6229634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b4458a18a20327a5b1a1cb26d048035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35c3f8e9b94bb69c79f91481e725436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831a6d12bad63dc47f55efa096c94d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206d8e0d52c3e62001f23723886f4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3376fb7ba100835da308506f02e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ae961a76edfd9f37e08dff96d56840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61d6cac88170949b70b75eb8ceb0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd47a4200f8a8eb9c60ad5bc3acadf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6146bf1d66d81f5f0c24eb92a4b3f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5e3e6f2893961ecbae8b1098a5ecd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860ba1589102a84773a3d33306bed145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f5664c020e0bb78984012bc903d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93014f4914e3d91a3eee808da08c997247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698932cba178cc7ec9991c3b90a626c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1202378f09bcb3a7520c14d5d85949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165375697f00b0036fa59648cc0b78c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eaca9705e6a1bb31117a23ce25cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292ff960cc0d313010581e1c4deb3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4c6692da3f967babb57b8ddddfb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5338c3edbb5c42e27692715052f66a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cacc2094452fe77330cde5223ef4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421739aed716af5d6cf256c17c3a230556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243b55d92f25310c786492283621c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec4e8b4c11dd532b2515dfb23033e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c88e47ca5082c2f9197aa547565e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4dbd52d6073020bc77e25150985260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24d9827e0550510da4fcb5a7df418161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a1034b8b0cf0c4c9a0b2874e9153e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c40ea312c778de509b7b032f0f35a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf21ba4c15204b5434c860ecf089f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22a3f6dad12ab03593b5e33b54487565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7ae0472426cdec16a2a7d28ed42266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9cf3c59b2be5de17291126c86a0bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b4e2770640c3b46a1285b1a5b550668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fdd8fd40201f7eba2e1d1da853dd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328582a6a1057a8f5cdf8d40e39721570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd1ee930b3ca2a2650672ec3307ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8ea4820aac046996362c797f516372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c995dd77939edbeb0177b86a74338a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9f78de32d5f79db8e91f6ae60c3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c678399e56c2082248a1614692026e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6224dbb6bc40a1f7e22b86a9a88ea176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb4304b766bacc68024bf002c7f28677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a35d79511cd57dafccd57a1ef91ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc65338b101fcf49b2a09c568ef5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb0bf0de8f339f69d5094cb004ca380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f09ddd85c65693ffcceaa1311723ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf45a323ae5a77dbc2937a7eeeff382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6aaafa5df8621784d7058fecd6dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5947731ee9b8427943eaea348e0ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d373a0d0e59589ede5f7d4d9376385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5af5dcee0f22bafec9dba12ef49086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae42ef25e9313231f30657f7a24e42687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44797eed67f27ccd06246f673abae3db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65de270755891714a6c87c47d0588689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d77a98dd0db97d044062ee448a29890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea0dce65359ac8a0a93418446f6b3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f00f3dd844cf73ef35c1a10d5cfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc5615030b98165baf150c0c7485393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec6af0f99b4e7a1f1665253e99368994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26b0ac8c764fdf5b146e9f1b246b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed7ffe1a40d68b22d97848ba9baae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aa5d28949ef608bf66a8f545c0fb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b1dec4977410b194c01b107d119498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509fba5e0e740fdbea1b3ac0c751a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aad5958df73c4f4290c3090b68b14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b6bd37861af6f3799a860c806ec57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf3fd9fdf47760e0d56dac19ee83c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec767554a20e36b64df1c6d200182e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef39b5f16f3eaab00af4194433e5b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f0186ed8a573f9a8045d7268f690105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04d45f2a8ae9e101774ba0dd15ebd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f467aad958e67f532cfc94038511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e2f4264bd54682742ba8ce7991315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad56dc503e088756ba696387245f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d4aeaab9992525b2db2c3febec412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04397675d53cee918cc1c7905ff41dd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fcedb25b0d0738bd1fa3a869f6ba4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249499fc25ff25384aa62e4e8edab66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e906cbd185ac0effebd00bab0859114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d2083f962fc76ebef6de21ea764c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c13a4e9e04a1e6f8bab1aa20ed982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5017761b73fe5ee9da7fab89dbe13a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0f05b2808d81b66e9829bf62694d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb3a01c42ce8bbfc119d1f7b19702119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d7dacf892bbc8086b8083971d3eb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a92658e21409365e8a4cd2ba7572b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b077c88bb50d5409d53b3b8aa5264122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea381dd7731aa8ee0084cc159a334ba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e921ac8fef33e34816960221891656124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3416f2e778632072c88dcfc7ec8afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c59e9d63354dc90b5fd165636b290126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544924f0e31378801f43981f2e7baa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6d9947ae90ba28d10f369bbe50d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e6e7485fea6202e594d1a6ef901f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11aa08320f0c36925f50660d678b6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166664a7d15db09176950c152b65b826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b56e05150682144290d73095adca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858981fa144a40f14ee7c70120271f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ca6a7bdfdfdd9a8180e8f2def0477134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64df8dfe1262885c3242cf3a9c7f971135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b857c70fdb7b99e62a087b50421cbb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128630f48db28f17ded65714ddb670d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfb7da240e66cb095f1f4e8bf5bd4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969707fdb79114f13eaa8bc393c6fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e24244cedb4ab0e75c2678fa38f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f7b4dfef3a641746b089e4c68917141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c50c53b4ee411d65b95e7549780a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76979ed4334baa4cfc709c378fbbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cc2a7fd196d889d6ee6e03404e947144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd974fdb36997f7801227558efc0e7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74466c37f6bdd291dcb1dfee11502d43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3412f8ee87f55b83f44d9d575fe38eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e0fed8bda91607f6af17387aa15b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c4918160a4a6d13cf811e0956478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2a12f9c4b89d4f7db05beb9aa11ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bba2bea256349d5b39b04c8348a4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d025759d41a9c8c075bcf15cfc32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea115dc773412d768e1ba627495ad93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee438c26e4c5aad5730fc00d69877cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913f5c655a10c0d70d8cba097725531155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ced196d227132b0ca9bfe9cd6accb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ae941f8900d9b2ec3cba146f57b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78642a8daaaa4ff6ed8bbf16b2e66b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b077af0b5e736374937c0bae3f44fe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a8a7c137211870ee0daaa5124807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4350c0f827f4e0592a3f57a6c1eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786403af6708ca8725700ce563b1c87b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092187dfbc29428923f0958e6feac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830ba658757d5563d33074ea7be5a64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a641d6c057e1d173d170334a67c134165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e30f076a8742e03004f55d3399d5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cebb57852ea955ffcb612e805c8fda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41772c697284c3c88f83df1581abe35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62b5629dd18e20449631d2ad6c6c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f63b328d396b06001887627d047f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d42c75a0eb1ee74b4be1d7fd429958171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3548fe0c5ef285e32f126cb4c826cca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90889bad3d0902fef553cad1384d9e35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b37006a44568b011622bc4c20f32c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096f938719e8cadccfd44661287a25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d31cc4a63ae73cf9b919952d071b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9804607d056a7d77772d83cde923177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a918e71694860f6603321b810a4f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb554e9fb125f64380c68e04b7b089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070f9c2f0e397e0ddf3f538e2c69a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4cb5d9c3a6592c86fd50ebae08ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b7bcb37d373f3891893f0a880a30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802fb9990c4734229747d44541ca2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94298d22af6ba5c64bbf70488d62222184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d2731c2f3912bf5b572295d80b772185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8238482b218a0b8b4d0c80003a401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8ac6bbdcb9ee87fa9dc917c319b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7cb49046499d6f69cf72bab071157188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b287773e46a48152b64a190909b26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6d629beb738e72b5517adaa1b6ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b93a600ce2f40924359545069953191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073571d620beb2023e7bbdaf586fed0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88413a66814d1d56e931323729316ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a46251394823fca0c25fa4d93bd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b16d4db72249c63cef6e2825858872195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da51237d7d18b92bc2c1415b258a0e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25196d72d453450465bbc4fe2a1d0886197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1fed876890a5de766508aeeb49cee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ebccf9442e3f1b7b7a370cc39a56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763740e0207f6a1b34bc15a916d3e74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aadce3ddc75dd786d075d927666e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a58d6236c79e63884fb49e760bebec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96685538c27706e3fff8b255375bff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a30512c91b63665c9907d09eb236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a3004d16966f4c0e02e0aef855ace205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214d466f0a43fee6d38eddd8b3169ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03452f2a02c98bdc630de070445bb232207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098cf8e4cda9bb64cac0ae49b32f5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f8550f3c734356ff469d66fc919cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd9c7af327cf99bf5d0996e3e2d7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3015a9f555e067004dbd5993cca49d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afdc7f452ca41ecff2806fe12ad42a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01857e94722bdb178ad3a93591e4ae56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f709500208f38401fecde103c2887214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbe6b6a5fbf0e35ac1b22c5377ab2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf5269e0b131ba0a1b742a288ae7a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c1a8baa9b66c3682d83a552064e21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba0f1a649f06b91208dbebd1456f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d394de629a6538898815023b4575219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30184d7188979ce54d37242c924148c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee8cd44701a9736eddd1dd67e0ae6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18b77e65bd27a4c70da1dc27d1122222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237c7be50a03878173dd793c0d9396223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466b6005676be57d3f904b7ca47a84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec35f8f1c7d71573fe5a9c1dbdd5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680b66fa933165450100c4b1bb3a795226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae2c376c9d330ac4a777f754708ac8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5191bb831f239aba02a03bfc99038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f0b952bfd015eb4666d6452c053b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d252fe9d6709da5c74f1ec85637de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50584d7ed0f84a3955ed17366c5b8bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa8f3058ca79c9e315d6facdfb16bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d9bfb904e49364a581aa59922a24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0805fcd34635fdae4444aac28253a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e71357c34bd4ae5d4c07aae432d36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87500c7581678e453cfb6bdc919c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760929a6450b5a648a26134f8706585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544fbda93d23f960cdd4e3de1ff2ed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416f4cf446c788a9ed7fe449eaee0db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d6c87352b7d4dc7418522b275054b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c83a8184ae7eac7f721038471e270f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e06737905e04dbd44f205dc90355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d578609950a66de7f26e021a1a07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568fa32a5457a9213176eee9018224244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6be34545edb1250470bc95180cf89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c6d866ec4434f9104f22d284a090c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423969b7b52877ee23c50e17b54cfca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69fb43c806c675182d88983afd4d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b141b034f608ae2f86975f5c47c4f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611492ab691a60194a8347ad87dc93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e0765f9c0921cf48ffc52399b06d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab8c6d3b77086ad26c835607154aef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ca6cd81ce0f889851f94340e5c33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e51de231cf52ab7528d5e3011c79c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7c3f5a353bdd6955df5179fb07a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20cd4f0252b57b949c20d5b2caae3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e17d325683fb955a1cd28a509c9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10984f0417773f6c83dd9c899e888fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e080fe25d60858f63ccabcd6d02ba6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbe074043afee067f76e2b045c88bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb449d7f3a4c2ff1b09b5424c78eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d62468ef238022f1da99348cf8071a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f8dce025818ff20e8fea7d4c6928b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86684a61c1bf8306100d58f09066b20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad18f3b79ba447e1332dbca1514e6ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3500c25c40b9a7a242aabb9beae865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903127c9a3c4c3a8be01cbcd1ee54ea1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910122b5992d78db85cb6a5d33047d3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd27785b5c0b83dfed5ceb5fef9cb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e8a62da556ba842b2d2f87620508270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dce16571c55f3e48bc0f7325e6e7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013faf45907236125ad0886bcb0cb422272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e7c802475d07da760e3eb046b807273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c3d59661622e1e1261bee38b5b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d3cacebff8ddc8658b0217968ab99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe80edec5cd4d557788cfc496b7ee5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6136436c4a04b2011bfa2748ee512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e331df4ad10ff0bbc20270b0025db3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc657fbcccf6e27f7761f4733504311279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e053e2ca4226decc3d73ca106409280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a78455dd3196e7f89a8c5ac53b56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914419e528bd05779075625c45bb9ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137135fff48f34e5989b2449d9f8a1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed903eebdef02b0d06f0cf46576fad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc6cc724d2a82b12e3a123cee34649285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a739f9e1a699fb20413a8bbc55b40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8f6724da570e202d45e9aa66b0b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24a0cfb11857fff664bf216098923c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b98de96fd18e3e08abfe5739d1f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4f56fd3f4bcc444db3e94441477b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb9d4ca849b87a4a2fc2b0ea6acc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff39be3b4a6d682704621e7ad3e451292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29661ea9bc5b081fe062c0eb7d4ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b130b401508e9bdfbc4633e4dcc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b7c39fe883241bc4bb0c83dbc6669295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac903bb945ec2b29ba0a80be7f649296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa397bb66ee93b54f4a971c510be33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa254ecfd70beba0f6d75607d5886f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35363901e6cbc4fef6f6bfc201846a26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a933bd5878117458e974385276084300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a682849792d66f09dc482ea8feba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab216a7b086784d6c61622b979fd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0550a7d497fae1b6f3667ec7a269df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ce5d39b4b7055fab371d3e333b1b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6119d3f4ad545859dce4d71b5eaacf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864615a583084e9f1de2e8a32203193306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34102503283595c585175e47460d993307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c214d47d126df56676856943c92fc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb7ce6816f66b86821d834dd86a3c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921b1d79721c76fbcddde11faf7e3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515100a082febf8a92e98d9c9875202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951039b2ae86f9f3f2a285eb8dc15fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd623302108355e2b8555f7086e013313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058e87b91bfe6149e48e2dac98e039f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74dac4bb4f496ff7f4ab2bb8f1c322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d3224b8c476f21d4dc757cc38aab1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c8b9c158f8999c3ee8071583f639317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ebaa415c97411f6b6bc7a2b2ca17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4b3ed5a85af77231530b291dafca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a89ff24e9669b83b3123624342cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebb76a07ecff5c4a4a8de354002913321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae7e9caca7e53d1d6a909518746f0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002bf8c9ec244af5affaf825da4b6b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e79b1d4f2847ee8edca3776cf4e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063699445a810ec421790e1a2b65d23a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63903e7115722fcc7e3b14d2f904fca8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9466bb02798d5d253586ed31be1c055327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593367d0194178de85956983e891984328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d39a382b8ad9d12bfcdc281901f58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87a373c2273ee76f82fdb633e2d265330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49750bdf410d64795b226961dcf6722331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748ae7d5a6c42172cfede97fa48ba3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca8a01368b3355c40c675f24f50cb7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab0c251227a09335a2c71e5a1799811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d8c8d69b96a211060c0c1402666de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43656b7f499245f6ffb7dfc8862a33513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d559572519e8e5e243608bb55869e014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c145a81f019c66345a9aea3af2729a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c788d3525ad0c009f09d386aaca5dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e570b6a7caf8422dd451e2be847427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ee986e0c166accc92073931211aa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458fccbaf15709295a82761aa4fbbfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51fc370eb73a0ba91552aaec081db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b52449b728f66afff1bcf1fcb58a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a9f7264b30beef6ab1917f2117cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c5907ad5739ef03b975955fef51b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58534bfe739ef1fd57e519a7acfcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e295e57860c5fb1f0c4da75531ce515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2c9244653302d3cd58b180a39fbd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba8a4da2f634b8e8e8dc3caac7ab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4ac5468926db433defd504fff8c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a1fac1997acbc973afc715477f2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74695486abdacedfa231dfe077473ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82e55b2110975cd06ba4f8161774521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f089fd3caaf567a8a5bf476def54822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdd86a9adbdbd0a407b3db2b3025c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d0322dc7ccd5e8aae872c8ef1c64024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238cec448c17e210c2d82a895c766225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd683ef26a1cef315b9e3d4d5ee26fb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce94923b8d77bc9e1fe1e1712110e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f6719f6be980865738819d692fef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa0f8e35876596908445c616a043829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe96193c48ea836712f8cfb1db680c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bb31a19c1c2254eed39300524fec531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b0748e17635f2b361909afc2595f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2329a090b88ad7970422ba6163f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30d97e995c45edaf9a3ba789571cce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277912bf599365dadca132c64569b0d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6aae3c0f2a32965d9c4bdb235cdfe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd68c273cfad49798ae295e3126af037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59469da345fc435626f467bf02338b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10298782e03144d0b6455823a53f59ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d8904f8e75f086ceae2b3e557179940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eb0110b35bf4c9fca038c6b91181441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a08bba1e838f02e4f3d9a420740f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504830108ba53ba056de74c39a122af143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cbb1ee4a247f1a1e979adcd27ffd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235fa719e746a2932fc00645bcdd88945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7dab6b74c1f14efe3eaf12cff20646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318028a68ec460ab6be730751d9b8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ec94b5ba9901cc0317d7cb938f3b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433e85b636b0626a1081c112fdb37d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5c5556936cee6bd2a79838a8ece250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009b284c13f72649d2680f9436047951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ddde5d8f7f193cc06c28b64b42c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276859df5c70ad604d65527a96e643553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8990f8a8e072626cf3a190b60b4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d11aa7783d33ce3cd8980a6d357955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f75a66535a45f99c28f077042ba856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109fb363344e16f4e7e577b421c58257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17820d0a9c8389a9e9f000f2b2b3a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434068fce0cd4519554c147037c7add359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34072cda41f1684482a57e037568521f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5115424e42ce30f7dd9c9ae3e691061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bda862165cb32cd35f0f4af91a3b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9621abef6acf54b41572b4d446acfc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29eb258621b9ce6711c5a4747a2b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd5742538580244fa4e6c7da83fd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193821163474817a99c47d19538d7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4727193370233f87447278bfe1ee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e39f17a66a8d21a0515adef47db368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b51c3b3603eed169b854c7328dd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78c069ef65e0218555eec26b449cc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac73c8171f2c8215f9c74882c04f3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf41d71593576a58bcf002b646d7fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb0542e424a052c3b5aa44dedeb5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51540ba30a0f0e801c1289edf1d145574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ffe73c4a957d3cd6780c01cf7e5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c93b04caeb8f4504fd58287af1f3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424747d6dec5c68796fc4d9e72cf4fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c84a0f80bb9f6b7fd773a982419b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b48e331063b1f9429b31eebf2bdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c644faf0a18aacb61aefe320505080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350016578359462ef8214bc594194981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad51748bd061d69926d019900164a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94ae17953fa6c8a7d61b4b223cdc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890ca8118a63cb4fca6f98ab19b11c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1635594c6e6a09115d34e2a24065d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3406b418a35aed8f49960fb4feb2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45f49d7b384df0fc0819718f477edf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5fa345a73675d506f2dd539f09b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883008edaa55e52abf7f46ed8a0ccd5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763cafccb587e6a25cd0c68b2f656ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255abd22eb3392381e247275e320924291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9799d70cb574d9eb191ae775a3a2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaed70454b278c673ba31726637ee093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b38af81ae79064abb9e1cd42184ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ea372229b68f9eabdf1afc991d40695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf7998fa63d0116dba6e00bb3271096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dd57a44be93060f6be83902ac5f2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9b5885d79cb78a0035bdb45012a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09a36e95c37dcc1c07eb009841881299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e7b988815b0f5a00242a89e5c23f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeef89d065b35e64610cc919f460fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6067175b9739cb2a55aaadb948d677b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37eeced5b507a42412624767b15e5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8055ae6deb93eac022e56a50ce177d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21543028ff95a6fd980c23b29ddc146105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99600055c14c2ce262581b4841b626ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a3a7ecf6092d351bf3fed5b0809a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab354ef31bf7ec256e196128bc78160108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023caf643d436b49c4ee3bb24efc6769109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6db48d9020bedf6e997f61770ed2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020cdc739a3b62a13f0a1eda4ae5cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3a2dc901950b3356791ca4a2d0b5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917756ce3dad5fd81ab320513d3d119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80231905686a32d3420f55e19fefc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c327225f680fd48384b660d2bc705b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe0b8b6146091ad3de241b874c49f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfdf90f96cbc7326f0db6a2bead720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447b90edb5791ca2a029ca01f016dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72273f6b72eab4269077838881cad9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfe756342b1213c0bb7806481315a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237978ccb5b66bacd1ff2d52989db84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e7a135f7696631c04c6deaaec0b94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bea7353cd7bbff1f2ed27d842460d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af98496d2390044002766a2ad0399124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a63bf42abc87c26f09a49f301fc57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702bd8673d4c79fc1223ebd45b8db68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679e492246e4ab524d56f43eaedb6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140579b5e3c909bc7d36a98d1ba48ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a03c3b8f632fcdab7d5c313e5d97ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56431753a4aa09ed1e00fee7c158eafe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2c28eda837825d243faebe16dd504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a508e56d6659551c42473c5e25d1fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96455972bb963198671f0b562192aa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eeaecd151efb1349fd0dc88d4b2ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05540905a6c90f264527a504023db1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca67e08c41ef5f8c4c9a4090ed611b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c68bd6cbabb4a98de0f4990f79631137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a9ab7eaa32bfab3fe6df2eb5a26ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4262fd19a6dfa0a3453a7943ea34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903efaaea0abfcefd3143c627742ecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e97a82c7c15876bfb8d7dcefefcd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c2c389bbcebb1a5cb728c47750ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89fb55f602586fb78cdcdc183d6bed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2c83cd88059da52ec6b602ff6e45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f979880b546daa0ac9148e2a446db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25edc71824030831d35aeeaa18828c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee43f195854fb4a9627d7f1860cc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6406f5ef048a93334030ce48087301148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1cc2cffd1b5ac4ee136a0acad08b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57184591893955c7a01f5f0f5f2feb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644f90f1ab50e5dbc6b70ad14159dbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad656d69693aad0b8dbc96fd6fc49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5adb8a094b8c6c92ef559fabf635e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a2ec90aa4d5a0b15508dfcf71209b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470322bc173ad11aacba439a49f01d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016bbf3185f5770d58fa1a3bbbb9e68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb28e8d5c40d93ec74cb21c5a62d8ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b4d817dc99d42d3eccc0ac1aef83c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad181784581d50b5b4af5e9ec5e30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0353af83d47342fa8768d4f7d36a01d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63cfa586e63b3925aa6e1bafd118a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb9bbe9b6dd7e6e6b1a1c9c39fe4c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54c143010c5349ca1a29003b41baf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f6892287a3da72945a6254cc0879164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158fdf3c3e025cf1f005f830d78528a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9216f1e8c41a16feef097fcd4ef71b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd2e656f1ee1c81c39c1095fe017a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe6a0dea79de845cb68f7cc0483c57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c25cecbcb87d4687b63ed09a01b409169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e08ea144443e4c0bf697dc6131bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0ea4db3f9905e31dddd08836e24ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f00f3deef5968088160090980175c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831080bbdb3d6dbfc581a640de728468173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db46908fb1ad5929bb47040f530573b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058259dc9a2c286e8816ea999fe8d53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba94fdb0c7fead732db554e46525a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1096d756101b91a89fa26495c730177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e9d01cbabf5e1dc5dcd4a11a40ef0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcd799ff1fe2a20a073ca66c3ae14a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fbc09709d1d1472f2bb3a9acd1071180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e15c72c4acc03a8a61964a33a0264181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480aa18f2474f20279ab0344bd564e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6426161966b060f9d8678bfb64ac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d248c9b43498095483b2827aa7ac38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d437e1673a28aa1025b549afbc6e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac89b2f851e2936151e70c151fb417186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd33cd9afe53bee7400e19fd6895ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf6baa49a1950b92acbc881e6b8038188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04cd351755bdaf8c69b31138a404b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20ce9f9a523d73cc772bb4b9eb9294190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04334ca7ab431ae7d8ea5a594831ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2717471e63a5a8cb313d20180e4ccbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3bbb5978a732c995346e17e1a4221193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a5421fc7f5b142ca329281125f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a337eae2f0969a7342b283a99d04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b47993b322fd2333cccee8dd7174f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8fd9b88ba6dc5cbd974daec2f46a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632049e34ac9bdd09a90182faaa5379f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d01fbaf53e7af6a1a838af1b6b25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffce229b4cdbf8e4c8927ba89bd405200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87762055a02d63bcadfa032a026245b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23212af6497d820a3356c636da905fac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11cfb60fad46880799a68e71fa3997203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c68c118e6e5aa6e736624a459ab82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695558934b17f361e84e351c9262e51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339750134f8c9877e892d69b4dbdc37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887099efd3995d53b1588aa773ee1f47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f59d80ac9a1ec842758f8ff78eb2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6240225617b84d330795db1bd8c419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14788e15a46334678db1ec821c21efb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33281b0c82799e0e2a57d6ebecd1cfb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f71794a371d3bc86ca929a05ea29c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee9d8fcef0879d5f0213d4a6e302d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125eb68e79bf788a29fe47cd2357f07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb84f8bc2173ae13bc0a1cab9fcb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67877084a058f6a0b6c6ae4ca701ffc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517181507c707ec3a26a359b97eae09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeddb705477ac1c99c874c38aa8d80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b1cbc21c3df408c59c09ade0d7987219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffcc9a336e3b231114f58d3131019a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471f9e344226e1f12746422e621bd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d4dec514f8900d395ea0461fe96b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902ac41de8ed6a98a292dd69cd7b44e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06fdeb4c0cf8d0f133911a136909d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96541f400f372ef8b7e0d0ba5b89aad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbc2f2cf76497fa14cc3b252ab92b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893b1721579e7249dcae4df2382cd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444f47b4abe5c8dddcd3232973c313a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764fffc5f807541e95ec402b9c553b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923c27c1236da99c806a6c26fcf7f18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586627620f9ea4643e1f45023ea652231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2dc8284fa3f5b1b59d6264ddf526d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539cabf4053ea8e4dcd476c5b859410233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1234d47c041b03c23dcd52115486234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400d17d908245b0cb0d64bba588d0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3200c754b35039f27f82984073c08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92006f98014db04ac501fa1fdbbc750d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bcaab67f8e6d3ade9c7a2c0c253a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f03f87fa29425f50e6bd656c463f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02be511eb35be07f1d72d273c07f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e93e44a382a7e26827998192b33e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea2e7f46b0811ae8139396d850549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ad142fa667b9bf0391be7ee0e048243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144e4dd2fb5cf723f196f334a0cc55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5c4102fb972a03c247af67cb6fb5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3cd508b2eaf3ef6da4fa524b95abc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578279e7c39f12c2e15d101417fad4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa69b5bb84bcce1d8baa43c059347c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131854d24495112a718aa0fed6f9cc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60361146a24e625532f3bd7f46948ba3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cbb16480d4eca677132302ac10d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76debf0f3a1df126532ba6d7f0e6b4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b77fe8e3027f66d29ebde8f4a8fba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f436eeafe0e316d8a0919adfe0e1f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbecc9814e7d22825a35c6cf6e36b52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e70899b1703be72f5dc2ae1bb047d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb785a7e24bc7d85f765c6469b75802257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039af00d6b00569e94e7f097d6dfb0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0703d8279d6816271d86810720a02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af5d825f4991974dfab2342875e85c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ff4e75ee14a25cf7854701fd7246261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8727934892fbb8f8f45813b46ef4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af53162efce997cf8746eb7c1008f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fe0b2c294db26a6d6e8eaf86e905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4412fd49106ef7706c41a7064f0bd4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583180d07e434c2d3c77c1d952241e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bf5214a4ae920173803b95205b7d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36432cb9864b71b763b869d2174ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e02eb8569c224e3a2c7449c590c3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4980ebe3acdb3b5e80f204e69bd4733270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a21e5bbbdd3dee535e7111460669271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7192ec94442884102fdc9d0eb65ae9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbdbd37c844b9acd2b27fcfde8d4f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41714dd11df54633b01f0483146c614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cafee2976bdd3163633fa765a67307275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71311e2f248ad7282e53842308fbf569276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a94adbf6208a4b1f6cc288fb2cf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b30b5fcd3d56dabfbedd22681a4395278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4d631ed9a7e7f58bb06e22e8a844279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49a51ae47435dbbcaba05086c94036280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5233f48e46559abfeba3332c7deed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9831b2f88d73b42b2dc9abc81a03f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239655156fa61d61add3054c8589af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c45c2ffba322c1326357e9f04ff3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad63b163a186b709eea21c5487ccf76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a96298dc42415122baf72ea0aea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c101937ff7ab28511b506cf5ff9c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4b9850768fe44cfb16504a61290fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200c96cab19590f5c3d7afed412ed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fa1abf73593ef41a0b17ec95af44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c891a1f08b8792b2c62664533424c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395cf19bacf1740f53931b124ad8e70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a6df9a6b961d074416822ab92a9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178fdc55567bbb9592b690b116c389294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a11a7a53fa4a94a8819bbede7c75c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9be57e5c1f61adeb9b44d4990a67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a97b0e179a20857ac6966111b61d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97eea809aa6a19f9d28c64ac3e72c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec903ea4923220e697cc357dc4257c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d9e61b023aa284eac7e78ac5304b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d249d5d196153cf9d2f015e2a63c77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501236e7f55e5adf13e43d5a1a4d96af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e308e48ba4b1f4b2316056868d80a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10887e3eb882f19143b490f69724730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef65f461651dff6a01d47516c1611305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d4527cf4e597e0766964e87f41f8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab048441fc531a3f9215025586543307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117870ce0815562e904b3a5994613e49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9372f33e35ac94bb5783e93c1f19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c69bd28a5eac420991a77dc20387310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f39c95ad609dd04c2309ae55d418d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fcaa49c10fc36111eea5afe463b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d572e1da81f90fd56f6b0a49419ceee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45274dea6269726b97085d3cc8f030314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bc9a200e8c876321da74a5910ff59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667c26d1415f3f3c131ed66485ed864316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf28d2e746b8053de249bd434856846317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611089e8a5766541cd740d958631c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688f64ecb09472b24622b3168c6e7e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591fa3d9b905bd032ac30541b1e8e6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a336c08ba1f9db48079a2b34a7f20a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc078ef0a51a5632ea7bad8562e8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3634d17a21de731e9198845ea663f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04418e51a8d35ae7282a073a0edc918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee9405d454d5ca3b57889a264dab73325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>