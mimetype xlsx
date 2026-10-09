--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06879730a29f0f06ea398b92ad9e6d961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227136715f2c47e1b9088e9f20bb412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb229a07306b7380b85fd6cd59c603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71beee6e0d1bc2f321054dc02027d844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bef515f32cbc4c25df8b9b6a9301a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9345f451d147f899d20163b895d968e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658779910986a2eae26b4523c2fa4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab004928d2567b138a83ca49798d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a2457c4a908d159bd69b4b38ced99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbecd6bae38f8f8026285baed6ceed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efadf2f4c8854ac6463e4a9d8d250b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f9aee4c45b5174786fc473213f0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ad3e960b6d7f2cad6444cf62fb09913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c8f8b38fcb619205e02c7b599611614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76da64bf750d7eb7f8ea03ab6c030b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ba597e41722c965d1d618b13765116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e7dc19d055b890e0e89c9d372548f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea0d431b4622d92a03b8a56295c82318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6dcd973ab50f8cee600b5bf4c06a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f073b15bbee205aa30134dfc020a3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d71479428cc4da1432794dca689f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b47cada888d6c47b17f5a0885232822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8367ff075959992fccaca9ed7473a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97734bd4daf66620f5a59510f86a6b5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450df2ab04476fe8d8188e68efb5395125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e7ed2e463c13fe5b1ff3b8e0da6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc02b960aa8d247ed57c36ef08d98f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9abc3a10bad9cc6bfedc671a03c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4dde39bab0e6951b0229a3e99a5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98e098bc8080b9677cb63c46d7a5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ddf4c8cc34a344ffd7358cc212ba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f8b0b74b6cbda8362fa071ed1251d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022266ccc5b745ef9181725448c3726a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c432f8031a775e881accd8ad0a9f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d454daecc3fb3f26b9de40120e9902935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2d686e67069688772cf8a9b3434136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27551ebb800bacbe3ec344ef4c7e2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e5ea5c4f29a5f9c2541814876bf1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568843b57ad9e99f08d4076630c76c1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad73ae2adaf18e1542e9698efdbad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e32020f4a6dd8212df863124e04641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea6ead04535ae62ba346e261ea3c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b0e466a2d219c4037c9d46b3039843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d514c13536c5b4b06258bb46d09aef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d78e4fbf00bed237f1453fb55731545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6e510007e58c3c2cf420725950e5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e9900326e186729cb4e399cd83f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a88328c720e8c43f18af86d7d85dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed6924e5cad731ee0685f43db21c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f01a3a19bc59b45897afbde754edb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b1f495e4ad99252a2168314213ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5793bfe04a297fe78f68a3b4439352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565fcc92c1f37d4c146cafdf2a5447753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce21806e7164420a6a439be5747d4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa27d32cd37f3efa0599a43c0767dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7071cda17744679dac0158a073432b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40262fa759f8cc8c069564b01574e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb76315f7bac1ecdca14e46e195dd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485fbe8f822551b93d3c45a1db96ecb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e5277c75206c19246765a1a70606c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b4f6b8a2d596d4fa977994d95c59b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3e61aa1458d0e0bb6bc4ac1feb43a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e255472514fcd390b543134b9a1ada63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573c69a0e93334824dc2b1f10a6c9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f66473fb274626e312792e2f7437065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0b8196012ad97f6be4c5f834dadb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d0ca5e819c37daeec30599a2392767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f23b0a24be30adef3ef1b3c7bafa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc750c486f472a391ad1d6d0dd930cb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b433e307996621e27a036947c9f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890b1eb624d86140c7dc943149c09f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b63aed4cc5cac78fd969356e902a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce2823d1c2d058694b1992741ea24d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d5499d4c6b853ec7208147be9761a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b373dafb353a57c872460e9602ea3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ae8fad0617738d9862a7c4adfa1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656801ec26230a21f3cb93cef4409a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598031bf804fe4a2d4e66581ef6f0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c6c263b8c53b8c2b872a3792b0c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d92d0a3aca09faf026c5b0d8ee4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02298afa9bef13bf549b4ad9539e3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae37c4a876bc54954e092466ba00582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ab78efd31ebe77bbfa33026c5af9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a0570be0c91cc51836db15b727aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d27ce208676f3f206e3c066722b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff68731263f535c09ca1d6b8cddaef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fb27ce051955b58b113b075f364a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942ab6077d5ca92bafe9f40dd40b1c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d54c572234e94732285fc5c8ab63289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90194838b8b6fa2b00314565e6e08490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caf65a27aa907a7bab6a02f9f1544d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb00317882d2aa8c62075563be08f4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694b77da8d8478cf6c9335363c891493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c317c2d90b7c08a4940b9553119bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a61f46281880ab7a2e9c41301a4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612208537f070ac12ab2fb9746943696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656249131a749eedefb9c6f5a2e82ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b4620d88cb317198e86f94c94f45298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9414d542ca68ff6ae494544f990293799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59986837bdf3d33884f6e0fd80217a70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd69e3ff930deb0b62d069bd24bf1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd918293d6701413dedd3ad35ad429102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1f3be6dba0724d0276862821af5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c640f7d70b7305c6a5074527d13bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84316dd36c9efb963ddff5e7782754c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4611b67167436bb9c560e481856203106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8453486969d6295bd5099dcaefa27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cfbb1a296771971c103db9e39e1ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f7b1e3fda1937a363c928dadbd5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68276d5df28e8ee28460759d1f3b84e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dc413e4229e893a3cb0e2d21d20c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be71ea915eee278d4dc8335500e6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fae4a0a698fa163a086dbb3101ddc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a19267015e8323548058da18cb06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c627e4f8d9c427ac061c713752740115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc6f98ea1fad5edfc7d89b4a2be4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c651920fca1ab9da5e62c4e0e369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b4254b7af400c156fec05fcfbf47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243e71c69a9a951ebe8e08c6eb7fff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861053c2ba6b715f520a771eae0570f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a83d56cbd0a1ea1710f959cc4c656b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe7f3d18f4fdf32338e7965b1a8855122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6067c2cff7deaac1ea303bb064acb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cfbdd3daa9d183dfb4589365c7443124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1c5df8be8b399273779ae4510b40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c61a0ef049df5e563598e8fdadc62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f38010d4cb0b93ae20b3e6285098ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07ba10b03e813eef8fa4ca8dd0b0ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847543bc7b22e869287d76c2f8ee479129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a6056ca47067428f8b5ad5e484a6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf36723e572cb842b2c1bd79250cdd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9cf9164495bb2648de8aa2b6eb2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44fe48d5771665bf9bf614d73b37ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a3157ef87ba73acbe38b3bedc3a8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28167f18e78e77e2ddae883f9ed95a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c65eba4c477fd6b88b8686a49bb767136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4443d5778057d2a1d1df518a2c0c87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb8cf51c6ef95b464a5e04153c0fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d866d8a97d106b809c6c5aad3ff6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc9b791121e14175221ac4695362e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d668466ba102b928c96926f4415e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d3d10d1c0c48fc63b9332024c1600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c92082205421fae6ac3f938e304a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc731aad9abc73c8acc9daeb5931d3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87082c6cc89774617f34572b600691145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac26e90b74488d15065dff2ae0e06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc72dde6d1c1abf0a33bae1f4ef53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf2f1e5b7b648f50e88d42fb10fc6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7925f0276f9f17f986cdeb2281ad2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94382ce0aa35516310cb0ff721be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef906c34e2675e700f499eee168f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d986657893ce2991f5bb484747878152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b4348812dfa9fe70ae68f57b5dde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f70f5923a6e082b178741085d21b92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a581c32a9d97a052f01e4d6483e17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f687360cde60fa2742c367552a9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcf122dea5d83c8b1ebbe8f0996f51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ebe7b91d5e1de495d58a4b7fefee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282dfb7e16e0febb5e97c7f386eccf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af434703b3316cd7fd605a61264b612b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42742a29ae1527df35b3cd4732260e2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fe108c0339368eed8f634c37f5005162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ed34d7878a96efb5b8bfcae33373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b18a60925e6ba20e99956d43004ec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9cb4803d6590ce3c21260e6efe4c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429f83d0eaa4491c924adedb2bb6b06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f6d6767e1cd617552f001050e5a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25dece63ef517583c0ec03e14e0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b85210841493ffd94d917321d670a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f15910a1f61cc0b829b527e56be31e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4bd30d43eaae599422f5dff94b58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4474334c676c7baeb105c8cdfb9c57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75bdb5cb757165f1a93dcb40c54ef5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1b53724a784ce67c30817b2ef135174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d7038e49090e6db6af7e762f0a6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04cf0eed3f1220606d1007b87beaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b867f8335f085e58f03f80522704866177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaf98f0bf56693307d61f170265d87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95fceefc1493ed393671cbc1a309d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995426947a1a47934057f14f3104150180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca36794f01492047a8632be8b0739e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e083c7a00b16d15e9e91dd89c7b7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c2c8112eaeee514ac821ace25ab35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb27dfe12a1eb76c1d4439bff600f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a116b35f99a1974483dddf2b257596c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e10de67778125f818be1d66efba516186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37528809d56b33e113789c5f3600cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1307449cd4a3c9ba33a6a3cc3f4cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400a6b7f6159eb9fffaa3ab698df1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901492244828df858a2f68535e8f55bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a0adf4e35f2a9979804f1fc342db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eec381ce60c32ce151bc9e5d58ac1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1126f5533dff38431913188c68a9f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c0bcb69421d2c9c6610efdc7e9df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141329e04c2bb39ab0ca75d4ba85bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd41cf154622c84a81195aff3c8d29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da10a7fe3ce64d78d8260794a3c646197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c081148fe1c184f75e16a5bacef9a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28dea1b7bde096a220f81ceddcab0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8480392c920e8593ae31176ab4371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8f8b8a5b80df240fc88a36ab95ad5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf37cc95b819a6cabbd283d740fb7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bec959a4ff0b93799b998d577cb96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2b1dd536d3eb80d98ab35e1fb3934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07143a2978ba37565715ab303d8cd88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73c22e91882d286d92e3bf99272c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69494ddc6fba9036d6fae8da76e25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f65eee6565fcd79fd5d9e67f8bd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f75765cdc48635315c961dacf868209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91611eb1ed7d603a97a28cd8f6cbd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f99292e6a48663ab6f129660db208e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49284af803d126c4e522d1550bcf0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02cf3a440b351096a3494f85a60cb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779952c6e03af098380d10ab28e1ff6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93029d24bb8e7027cc25c12deda22ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609ab059761fcee1f2b7f2a26be248216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897495b35a48221c50fb6f2336050122217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d5e306b696cc41bc5f15b915f6782218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9717722080522adbd5c320f817cb88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d663d1533b7a993092f39b662ace220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd244385200ebcf78c89eaed69fa25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e11e51493d672fb2c2b88f8c42b05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2905b873becae8a0765e4cb00de3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd9927116fadcf5da5e8676d73a3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69822bb973b6a04e44d0bccfe936c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c5eb6c93f7a76d8f40e896d6a774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799d6394cd4d3d1f1f423c2803a874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995c28f78c62f9b9d2063493aa83705228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d8caf2b76f710799f984fd295e97f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028ab4e2d7197c111663164093c712230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3ce1144d51794f8107cb02b7a5659231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a37039fef5318bac36661575d57e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51821bdec42edb3f60f1ff7870791db9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42901d5b07ae89247096192f0a585f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc655f1949158cb54e498e4208b20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af392d498a29b14d029a68e301955d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0988fafba4ad9c519cc27c9934d6bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77a091bc8de78ee1c720dfa83a4c68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea87a21c117118d9e44812ffeaa422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118d90b15d98183e6c17fa19802c5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f737fe9752d03498fbecbf46b8887d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1019bd73dddc046cb96066df82e19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0be212ba1151d14fd335d118586f71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3a81475dd6bdc0af3935fa1e0301244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066259771195a288a47c68de91cd788245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4651cedd033563586dddae25b9ce01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e194c78c19325bef43c7acb341363247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836acc80e83141665cb8af743380f07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89842a6757b0f0f36f6d379b59d6753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8f1ea7c36e93837e2580d1bcc718c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb621fdb7bba9980ccb54ee4df687831251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453a78792b26fa538b3a7a257cfe40a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda85b15e65338bf1c9ed2b58d2afa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed211cd58ea4850c808665cc4f7e4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c6c01434abf441811ffe84fe550e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d8f81a7b991aab636a4648c6cc322256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceccdc415e94b29a5f0c5e64a9de805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d619964d5f6426d49acbacb04fa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af2d1a67badc5089b0db00d04c094a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089059cd154a526cec53649bcdd35c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d689015f8cdfddf2c3cf18fe31e9d72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292f99e11662925a27bdc9382f5585262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59434842ae03bda2a70b56d8296760263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68223f4e58591c8364f33ba6ee36d667264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def71828e17916671956c7dfc35f6e60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff69b9a114b20fefcdd3b4e51516a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd0f7fe0b5593636a277245648fe93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd47829efb02431495559370591dba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd99d1a1f661de66dd98d68758352269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12189d5ba81457822db8e1f3135bee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6dbb4d1fa72064036c4a754ccea1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ccc7234012a995c207718f65ae48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9295f2a3c1dafcd7b4fe4b0aec61b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b12e5b51091cd57cd2e810d09646f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5721459b53e9c15648cb4279c7f50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247537be21d87cad13f982553457615276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550fe0776572802f0358847d900d237277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f088ad73c4f13bc5e7e3270a0a70c77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9f61359577170ea02d10ed363dff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b664718ca83078c1b6d3ccd24f62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8121e350a39db94beba61787dcaa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e33b3366dedf770804d64f13a861f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a450dde2a6ac17b0e5005f8251e14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e22918cd186c1a5604b3b47b2711284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043a09a5c6f3a377049b646b18449df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d5fbebe96541bf5eea5f2512f17ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99841447a4a593f36335771da6153e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798c92ad9f627f3591b9726da3d9d05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c394897fb18bc71ee24cbc6e81c4a1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926ff596340f640a315c083362e9730290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ab8b62df4fee240040b7c7a8b1042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77111f2844434c674c654105882768b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f0ddeb19516403d3cefa771544f05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51741765627edcf5a978e02ae8acbfc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74789fa833ba0473f241c047a451c2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeb2f5a19d096ed15db363d98c54ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3d1ad0acdb5200bb44e4dfecc6a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68379f444f77c949fb6492c6379924298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971483cd190834af15464ae5e0e0f13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2d9a4bfad770f7a9bc957d14d300300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a652d4d02ec92cc07d014525bf9aae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4761285922557b37c5289f2c0730e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139561a62b3a6d74a2cde19526b4980303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d06f16d88a4a9a09afea0b0f980bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b033c909e353e6dcb99baf09af33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e0e3fbdc53ddbe653dc2f755f2be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483543f3d87a300ead5af2297ec2b51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167ccf16e21e2b7e2f2ed8f1ee1cbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eec91d0dc4ef9d12798f56d527225309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e7702606e1ce51c28c3a4f862b8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf336029404843db22858b730567606311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1effa66c04814d43df309219238d84b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3af48a1744e6406786bc65e1942bb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638fbe1e225b754279aab7277ddeac9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e2ea3b7f6f52d1506719f1decc558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf37c1e207aec716330ee4b8a33d328316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d3949f3d4bb8aa39a8d4300d89ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a9f6b01ac4b6cd782f2b755157da4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89329407f0e1ebdc846519c2cd5809319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106656c50f9b373349d426755fb86b47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f91441f12acd5632742f9ff8c66587321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223f540611caee8162c3e89d2a01d59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714110c6ce62081d155b7f8201e800323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50475063d1be19e0cb07fe31c1bbe058324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd9a478e19d6ad2c72883489f7d696325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e90870fcac43059beb665e4e08df0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf049e21ca43a06b09012760ff02528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f3870823f91e745dc8ad88f02afd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c712344cd693cd33c13957cf4684329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b5e6a5ebba75e6d1f4e36339df8af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de687fbaf19dd7c00240e51c56c8d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64150003d8547a5cfdee1bb2eb640332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d360405c427f8bcef63f09daa6ae333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f3b32cc0d251eb99e9020e5df96881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b52d469203cd1e700f6f7f2e8a092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03460770faab4de9439eb9149a7273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428560402db6248c61c38482a190cc4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f728ca9a3d85e4aa286690a4737ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d344934f398d9fdbda0b4ea1671216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade95b32268468fa9651f578be5524c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9cd5c6703bba21ddb868fea626c1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00715c57871780bb8758b389ba75b0489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b161b807354f068532ffb1bb253dc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4e68d74a64e31484d51e7a7f6a4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bdb3ef987ccb78259b9e5fe01ddef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d76bf61b7457cbc4c40393370765a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35f6e05c50eef0aeedea794a8b39114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa855800e51182c581af64618b38f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65edc93ccd06435b6262fbdaa871dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5f34b9ec2c8dcef4ff5879c37422a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83966450f9250be1f70231950f5273218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370957726343139d10ba9a7e0a4c057319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06462835cac449795ced6011bb779a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922463163240d1ffd36cbf5a0b0d97921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1e2e6f2e676a64f7328ce8acd827522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04d9344c0340a42686dfaf8e1419fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb0b99bccef7df9b64844150cbe3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12713cec374285e8f38f6b1fa5c8572a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c2851f750805abe8a14469a5390bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093efbb7dc81f341e1f379f2381903c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea2a2b6d9193e56f051072eba956e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac4ffc9f072a0778aff6cbbef264f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b7702357d314efd8902bc1d739d5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b98b3ae9ab72688abddaa2a2fc103831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38599bfb24c882c9804ade089c8ef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297f6068cb0cab260cee033e1f422933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225cc903f4662bcc0be47496f8d1e7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5821597095d3e78afe0ec243d1627435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a09050048cf83b89b7eb7558e6db2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24424efde9928709a031731d521ad5bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771790d66338a0a8583d5c8fc10645038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d8d0a00f2dc8676e427eae48e77b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3520fe8459ecbb6ab7cd4548ebf134a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65200c6d15741d77af8c175ba038c99a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8677a7ddcc0e7692d002b46443f8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565debf690b31f4443ae2e875122dd0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a761a11534bb377a3420ba0cd5e63344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c276cc6ce6f0754d50fe2880eaef1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe0a5e340c71b026dc88f0ee774bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc1d492b9ff197f980f96ef54a8b3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b802c37db751738e6fb2133dd2976dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9071c0b150dcd5cf77571cd14b5da0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58000c934c8ea72d543f69194ea9d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86f05a89f6cb4b6979f134b33c7f7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa03f35c014ea1ad1b9f1cb32b840c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeec1339e124f3175b3a6447055062a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc945b07e2e725b05ee289b528ca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c254663fbca896854a1aa9245e92855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ba27365b9a9ab6df9a68b42de59d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007fa1e85a0660b42a5cf15907311d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e385ddb7c1de937400734855fee1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2761547cf75942e6969ed1fee4f4ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951dde45f6e5a156d57e99e02920a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed3e078acbef0ee7fa26787c9e4dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b1f1b172722d5e818ae7ea2ebabe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c678f3c2fe1c85c5c6a43e716d0c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc3b8d937086123c10ba39e845b0f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ca6c2dc843990509cac36f60103d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed74ed5d6d56c481faf7384ba070d6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1632947b0a66cb52971986aacccb0bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee1417e6d06beec5d71aa70de116a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac2d939c90c5e7ff0087f0ac3c50469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04681a6eadc8f2a92a0291b6e2848d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91013f8279a61181ba7dff894cf36f5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb01264e14a584e60c6cd49aa004972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66870d588183711aad2683e71dc4a53d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e0faf78c262b8a89d7fdb146cceca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f482fe3836515afa0afbf7285172775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310f3868e625c188b5dec605d4493876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85062ff8433c697f20b7de51586ecdeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46518700fc203216dba83b00e0ed35f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676d7529b3e1c1181395c6a5995b4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616966fe282906deb639cbb65a3ee3e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c9a91728ccd298d348ba36d0103681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b554d867ba7ab82458d231d032fd3d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601f79658d1f2457e5fa2d71f1807583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da507de6e52bcdd45d479d57210b53384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7ceeb131f273a732aeec75e7a621c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4109aa9eae02288f5869e65f6b7ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8086b42d5a5812e6dae5409e07f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18d70d81c85bd481c954ccb1f8a6b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf2f756314da71b83cda866072c9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379206618e08ff2c14cdcda3c982813e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a67ec097693dd0377cfcb6e549f4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17f291a5ab3609c662b4fb10ff3bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62a238bd3bcac8caa2fa249ab01ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bd67ad4f8eb93e6ab61317fa4103a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304613387796b5d59c9b954d9b1d0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622074edba6b71c7cc0aa79fc7915b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ebaae7d95cf1f67abe79082453b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3dc56a414f15d89c9e722dd048d7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f05bd6c2bac0460160f7bdbe6577999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5362ff5d32ff0a9a8d94f2cc7abe46c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e3651039c5312cf17ce995e659a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86787fe2ddcf972c496b21b5f681c62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b14bd8f4be26616a4435dce91d19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085e7d1deb7ab9c6ce73031bfc4ac6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd333efd27de3404ca2fad740ec34a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d3cfb915f20ad683d4a9757ce3d60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd288984458e594c669a6bc820f5c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a2a062b5270874f06b57983bc777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4dd039124da886510499a4ee9e5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f028399928387ead0442861adceeb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5fee3867265bcb76c531c44d9917f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32e18917b268c44ebe26883c9d86ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c2cc9cb8129616db6843d3b62a70d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e41bc7067dac0a2019e966f7efb4e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3069251294e1c118806527df9d73c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809f46b1c8053e063a354dee276acd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d11db71545ea17ff6ce1dc23561b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a9a5014d45c8c2a108003478e91e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709018b7f7ab1d5970c15bfd7ae72160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05414f720b1d63c7a728aea46194083120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628107f35c2a5cd949d9c47d13ed0c98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f59e7d373df722ba035364e55267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91200546406c38aa88249ea38fd7cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c422ed98a7717af7556687a5eb6b87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f1336a0172d569f4c59b85e6f7f07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3428d61ac2583763a086448bb6f8a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c98cc912731606d97bef5a2c7646e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1627328db17a1f64d53b9a62d0f49d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268254ab09bca7580dc1c6ccc418677129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e0add53f350eb4f7e70c2e2f6b23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d057bed3941489f4716c1b1cb6629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c607baaa3c654c9671e1fdb4996e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6deb4eaa3f70ee127aac1d852b360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec170b8cc58e5936e9f8a514e32f2699134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d98abeccb305f4574288ecc5796f50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ad9469f4ca1db5c1919f2f3cf281136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ae75053601b0288748f5c8bf661f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924028ec992d737504c73cbf20074eb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87c407297b999ee67c89291d1e5b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c0d908076b0f838578ed31da28aea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa571f299b9b7f3c5122bceeaa4aa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f3018a2d3ade9d68b32eda4b165c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ccdea3e8af559f143d53e4482c2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766b4845899d545a1357e314d91f8af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0aff74f5fb0477b856d17442bb18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17d91b7a721894131e567c5846cf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20cfbf4d809d18eb4eaa602a2f1c25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d08efd795b470c7df157ac040071e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc08a83ad6730cddd54d8180c3a7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdff7961e0511c0e138438cba9e919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc87b35af4d15bf70b83c1eb63092fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d8f5d14de9d66facf7324ae22a82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183bf4ccb807ec208ffac87bec26c3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a18b0270bfae3643791c0e3548ac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d28fc7d14bce9c9129cef4571a17f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69f6cf301429431b0376418db527e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c316207cfa54a2e580a9570be1a8401157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a033493deffa94863bbd26c645040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c51b57e54640067d8f4ff70bfe8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f8a59df71eed8e4b4d0d2a1606ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84625e52e3eff0523f9784979d19950b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b94695b6494b7f26619ee58c1cf5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c94812ecc3897aadcbf47e20e95a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6554d804b858da1c3de70cfd9b6ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ebc932350d3c61774ba79481f0489165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684b30df261f13d6ecacfdaa2970c27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6325f478bb687d08398cd61c1a2ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6006814872f53bce2ef19ba854eec9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b0a84a78432e6b8f1cbd96f1b8b45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9bec63032772abf5bdb431da2558170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de3d9dcd28371aa4ab0b5f77d453e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ba83c945c10f1d55c1d1c61c4f8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26450c47cdf380110866fa3af4353173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43cb71fccf2e3031cee468675f2a0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e13e13c6276cbce09b15101701a8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4c97d43560a2f4f4dc95a02c13bcb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254784c6d41671a69b64941054a3d63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb0510b09f0abf8a9718cb842a6c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3321f4c4313a39e587ced41e2e91c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2302e600b405aae233ff6ccdef7da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746444dc22b735be91014a44db20bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12bad02e2245a82b023d643e757f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1253bbc1556657f2f12776a3fd2fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a88bdff4c1ed59d293c5a41ff08abc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841bed716631e432567dd226b96aaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2ab42996d34f2e516388bf03a7eaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920027e00604c7c8851bbee836a6d1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26a930f91a692dfc8f99865715ef5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5fe7c5a942a4ca390dedeb54054c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac707263a258504f4cf269c51e1576c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1fc6d97d0947870b1a1ed18bc752191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b87a42b9fbc443f6288478a99df554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2bd2f2f5aea210dc5b1b429243de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1785b33e22e66770414390fb536afd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2fa0d7d3f08aed06fefb2aad9f87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9764e77312b11acdae18b3b03da4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb4220180242d50e91675b9801b2b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9052235e7f02b70ddeeafbf0f4f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd9bcd4ddc5f575ab7a2aea582d0f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392514a4f1862727c7ae5550d97baba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f49d3ab9911a8d0d4bf9067508f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef77848b86fca097282bb5bd61648202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3971e6ea1153d1b956141b4d86e49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0c8d99ab012f83e584c0c2963042204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af54bde9e6f5d2584e435e3a95094205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1bf219525fa39cd443eaaea82bd16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eafae5d05babc047cc81c09badb8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148553f4df3570ce8e0a7fc8ca2dd7ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9e905d9bc06b03a34a17f8f46d5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27901389454aae0ddb2d997ea0c9cd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63690d4e9c1a6a61f65905bf6c34198211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351bfacf30089f0ecf8318991730c79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f6132d7ea557a49bedb0761a1c061213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173143ab22cdb327bd35848eb2f69f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ed6e87918e32355a6065bc61edda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2fbd4608eb3a7445ed08c6083daae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182e3f8a972c5b2723547f66224e99f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8c97720e4cdf533f936e7e9205fe6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb99c8805272d788d8d68fb5ea542d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c192a194f0cb4a416a8af27580048220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ee9772152e8d3a24775a86d1c2a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c8af90c0ea4c18d8bf177c4ca946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c2e69fc00cdd3c28a94dce95ccf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438ae34409b1a4121c5865d9c1e96b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ce53f58d3856f1268f54c9cd3484225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cb12f721787f38b963574d91dfab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967b29b3511048eb02692a654bbdc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1fba25538bf35e789cc2cb98587f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61c444a67de14c7ba097f7ecda140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6b589a9546405af89d2d4fbe1d110230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386573489c78b3d7ab3c44a2c4520099231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda009c5ac3efb25ceab7f182cdea339232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cd053126bbb594a630e4b37f3d5e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba7d02fbf8ebf7ea0dd48bd38ce21d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1cf642033983ca78bb71ed0388d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb5e0f7b44e34a0bd92341f9795ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f24698f28e15e54c1f0b5fd13a4202237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026599ecdb32f3b4b3fe7cbd5ddebf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d76b584ac0a2f78be511ddf6e8997239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f7fa45e83e9c679cec515d88d227240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e54565575c66e186a34f327c7df0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1dc5e1be2dac6b263417b0c07f335242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dfc7966b0a405088640ec354fad68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd5d7bb0dfacd840eeedc309120b2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d6a4f87f973b056369ca74355eb30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083b2a11137f9849e77d85d5219f8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6970119d04b56c241b255158e5cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c324794fad1e5130d409864428fbc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ce6635a6d2b902e723fd12ea690d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc6fbee5cafcc63bf904d3ee7118e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47933b629602f6b6627c50417d588251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd9027dba0e96a44b93ee89833bbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75956711c8115f0e3fc61f43964fc1b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b779ec38308f7c98329c47cf30a37bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6bedce745221dbd33db611decddb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504feaf17aeb2bbc62e21469e7555235256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833430bad4de66384c39a4120e6015d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a5cf35acd3fafdba2efca0b14eb86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dc4ad0810f5a3d189000e0fa6d83f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593553a72c668b92dd5651a32939386260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6af1ad11d3feb099534f95482f9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87412f6f8b91cae3c1de98c7d2d394262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22b9d937b86abc1a75cd60b6b3134263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33cac3638573069c13105db8c19296264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e858605c16b19dc8da8bd721f059265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df60fc4a9780251cf4b75db8bd58c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a27991e5520af1d8a3b4580bb2e5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eadf538fd5488d4ed7d25dc075997b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c46b19897c22f093ee6e807049497269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c516282d77db808389bd1e66a2ad797270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbfbd843efa89e5453e1f692665d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc43b1e275e0f672f42d3d9b133e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d40fc360566e12cc3cc13880669fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e5858ec830cded063424e441edbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a8c3c0219e4e841d00fb207de6f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365945f9a62ab54a228062673fd112276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111a33b0e5a81550d33b1a9e54e59c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79007f865ca252b2885c3307efd0d71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62024a80029c4e08fb48b80e948eb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d898d5b170c7bd1f568070b14d06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b7b6c96d665a733f4780f1a54018c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fce78854f756116bbf15a074b56ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd421987bdf2811cf2b40f0986e24824283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef362b8b59fcccfae42b7fc21c6278284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc154f6b26840b6daa2e4ae2bb659bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce45bc1fcfd6dfa0e295543d621331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28720f13510d97739923c7eacbd3d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf71b941039a25a0679426da82ebba0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee6e31d988695f24e7ed531aa8a13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48b953ed44a0f5ac9a2cd8d1cefb00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4519d66c95f3de29a353336d2a593d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5ec7e590266a8c7a5062e7f2e450b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf933c764554b258995ea19d47df0b72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80fabd253a61ce6723b2fba6ec8539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf57baf9acaadfa4073d2ccf3ea5fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fbfeaee496ff744026ae9a48b608b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146018a69fdfcbf6c6a313acf9fc830297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0ffc8ea301572b7384763e652da8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e076da770db53f4f575ed54d24cb8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ca058bda4a0926972c87ef2de72d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d22245c56084c1ae35ef7decd6b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103f2378c787f536977ad52243add3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a404ebdc61e08875ad363f38b0e1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316be102870a43a9f4d607f7ba8112304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee43b88bd4fab614ba37e4b878199d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b641b217564b96f85febacbf2b22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72be17b3ecd5f41f3c5114e8834af4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d8c5469b212762c5e84033bdbaa7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e053149fbcfc62072e096239e6cf934309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0ee3e5fe4ce732d08cc5fff3f0f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa89727af05fa5308d920d89c93fa71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845224f54407c7c9657a85d0b668458312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc1bec13ac9ba412cd7319add3fb04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c992ca2f6f0a8153b43c0da43657e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1694fc85fb42a8e07a52ba64d4d16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b8eb4cb301f51b8a2ab553109d36c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c8d7b9c75f4de4ab98d6613248825317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d201b242403699e15efd1f788d61049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c793be768201a0158f9f862a0d4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f41e5a1d7c8e74ada6f119394b71f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5265974ada12d8ee5606db4e680a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a79c6a0eb0aa15bc43937e2f512f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a11a51045583afdb38afc439965369323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8c35b1af8ea455a41225af8d93ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf642f651b399b2c8a2de45e62d73433325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>