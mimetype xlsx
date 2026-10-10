--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e2f57c1fc58039f216e043ef85691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7494e0a759af6e7a26f733250a85af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba549c45c7acc780e3ce14caa90bf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09734938371fc14b5db407d73032d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c3fef510724c351dd82b154929f765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6190dd7859b04bbb021f18b0b1ddc3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7de8783421e9e9fc621d2d9abb5797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482767a6e928ec0d7023045301d29d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a035eed7d7701f6b26263810d04f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38520b8c4d3947c31aa95e247d8bef6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a7083f22ca114c78d67892a1d0c4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f2080e83a76740827ded8877e80912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b68bca51f61de582c4e680dc0f049f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbdf266ff15f24eeec848d3a5e98014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db943b9aaefbe1c33785ae7702394ad815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77717df30ca7c7c45073323882571416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92df76adb8c44764084a583964249217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e32509850d080f7370811ce4322cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d478f81b05162f243ecc8499c78319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1411aaa7776f2a19c1983b6e6e44920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba4e7beaeb91ca2d4fd366d48fcfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7ecf367bf59a90c1badd8a261e2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584a241f06d268d5e2e683f938ed71023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d046096c6bd88af89beefe7f11487b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99c51734cece178de387480995a07725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7426f26ac43e29809042053de2b2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce8773ce1aebf9a73d5b6fe5c75a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532363feb29f7eea4d4b57bf2ed133f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2f9c7739567ed8ca3977b8be5b37c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e1e8a9338d2753a91eefcfacd41c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb63f82c595946a347e21d9500996e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98e1980415634e3d82f1746a64f2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d433c8d0aa3acc67ed63e8ded0b811b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca23a990131c5858d88dde6f00cdb1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39486db73072e3b6ed558b62133c22035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48053b85220b7a45d31f948579936036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248de042fffffe87337aca7a26d22437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe1582f4bd33a6536a6e25d78ea3f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b09a38f71678cd6b8e671cb56d47c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c54d5988fd7423ce8c4e672e1734240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3c8dfbc90ec9dcb44bb1453bbf93a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1f6f3bb240db018196a5a6b51a6dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec99b3a47b52271efd91af14a9c7fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5228c13c12030faed61488a0c1285b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9110d1caa392ee63f36cefa0860c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b583106c1ff14f07dbbccb08fd16b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a9ee2b66b62258beecea13fb65e3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669b268c97b661c811899fdd428130c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec608864f395b39d3d66b35b143ea2d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d1f3de7e725b4ef07eb39d6a3dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5789695e2cbab6d734f696d1402b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d51dae31e278cf3359eb018be515152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf107a4822b0831c39a0257e0e44945653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72836496491a4825f6adc01540eb5a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2a89d09f106d2245ad88f5510decb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0400bdfcfa72ecc4b4ab4af770d67b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973381939e0d02e7413b2ccfaeeffcf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f957f65c7922311449c34a677a71258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00627d26be7ce968935468522a071759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208041a4da9d475527280df9326bb04a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f55201f366285cc084287bd4fc4cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7342925ddd9d508a5f80aefc4ea8d8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be4e890fc81cf1a2498bb627bbabf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6508f9f34ec637d03c7ad46530033864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c79036a3f2d3a0c57ccd10c921061065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107843b3a5d691a44b59b95a66d37466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a66bd8c9581fec9cf511d3f57224e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9dcdc49229c67efbfa577659cc5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbbf2855ad989de19f4561a850d31769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfacde11e48c7d25a5257dbdf9d79b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c5d4bedc7c4c365e112274e44b1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15a76379d53236a7bcde8c2b1a93fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd016dc1b5ada96d730b0ede4689b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506289fd18eb7fd16a241b77459d927774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f047842aee6990534ed9966bf75ec4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa425f3e1918fb3827d89d6d80ffcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52360c2d1855cc41c6d8fb3c817ded0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b750f6227a18a549661a8821b21b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb6a51c3fef13bd9bcbb8a14a2c8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1339e00b73341eef520f8d85079a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15f8957b2ce78ad3b1b1f4fc16dbe481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b91661f35b9a0824c8eb24eb058382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65914da6cc4c3ee9cbf5938096a6a4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74196fe6f87297d2cbe73d2196ad5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c1c2bde315edaecb2e389ea24ff885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d115b07ff54f5c70cc774f520ed3ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ece3c7e969c82a63a898dda931273a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a0d828672da5d1b489b2b5fc4ba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337006e2d4f4691ecd1d1e44ce39b9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3ff207e6c4302b30203c113d318c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e40ff388846676752a7c62868d6e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a6004144663e8b5fde7431c2d7c8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482a59046915706aa6ca5975869bc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035f6ac7e16b81fd01a0c5ead4429794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc8f49ec80ca1c7ef4d06fffc4843b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22df2f46ebda15696023e3a989f78696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c52d29944466dff8cdabfc81ec93dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85551a87fc06d032c925a2c0d7cdb5ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f275e2908364610137bd11df92ea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae49615cf031394f69e2b6dc588d08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829da7f7e858afa3ffa716d66e8e4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97770101ef9a2e51007a1f60c9d023102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10b03d3117b69f7f10036e48c77aef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3390a7072e771d0bb93361e4cd60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a70d19175a01fe3d165e090c303a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db1f75f878a1974de3f6c1b1fa622106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0dbb907be2f40f89fb0e91eb264ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11ff01d03c5fd14688549c172e078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85eb868bcfa8cb5ba849fcde6ddb26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da50a5f98b72d18302e1b2d46c528d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56881be63937a4d5bec8248a898c08ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867ebead2d542ba8e017ec984c7fba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de790e070fba55ec2e7943a9a0f708df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa379f473986accfd014d227850e946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ad9d4c7a696ea9ce0d14038f2fe5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a6245e0c585bc54e67a704bcd881b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e45d5252189df53c2e47a420eb34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2c4e22b20de4e01b85d692783999118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48e9a62b6a052d0fd3e69fbf736cdc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3484876e0bc56c94e71be712d6ade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca3b9052ca0d2276a8b241f611d614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745aa7acecfc58cc4a8c726d6bc383122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858724df2bb0aa5f0ddb5032a1c7d75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84287ef8a558a2304519590b7596ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759e5a0b6527de320a7fc213ae1c7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d145ec4bf3e93fd0cd2800ddb89fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b5d90310b514dac1a2db80336b28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49290ff91a97efadf3fafa1d90f382c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67371d1da69b9e6bae09fafee7797d86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6715cdf0121a7245e776fe8e9af18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83519b5e03634f84cdb6ae16dcfc32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a8e0a95d70fab12773a98c329e37a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5a52761179116f61314918f3a1c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76047f0d2d2e3646d83a2241e879e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f980db037e033180d281432b6ff7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90302465e9a52f503b7a09a9aed6c5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef4654d828facfef8dc81d1109e71a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce27f401e5e44fee55cc548e4962b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc443136fc352bf8e91e3747300d869139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6019bbbbed7125d367256e10e417bae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c365a22cb1fbd71a7357f47336614141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7fe11dad604de16069da53db98d2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e48690911db38830c6aa8f71c64a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90199c86ef91b547614070481fd4e9d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa5d89b0db0172b808e866453e3cd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744093dfc1d8aebd7e2e89bf13f4d88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07064bc61b7055bc0b27288f7bb7a6ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6bbe4e464c0effff4e39f7efb0e04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50598a2c6cd1d3868ee6b75f7b6a1b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bee02011463f1786321f4c5486de9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227ef8801f7d77ffb99f575afab1a6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb881713fc4996050fa0dda1f3bc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a603e2a6d0720335a4c3558f22c4e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30510b0b8d7d36e1f3595585f470b87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495287fb2724bb9437222c08ee2d6d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cbc1c1405c730b0e05f8028491402156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a874d6462cf3070ba3e32eaf14e39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6adf16b3b067779a76c4f9a2f61d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b5bce67e95063bfd06942cb41d97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f0903bcd18934dac6ad1246c1136160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f42f0f5b5dfeee8abe2c0a518cac0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac18090be04d895f45326bed1db9a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501f69ba44014a51d6e632adbb5f1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519213ef4ca2e2da65afccff917eac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30680a38929b7f7ceaf5361ab1078f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc74f8727d655d081ac1618cc9849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322beb8435cedb7b2d87d98127f1866167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003983688efab27abd93c7fc695efcc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce74652bdcb61ec14f8821170f1ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5365b84877e9f821eaeed3bc01379f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b997dbc5a6086d5bf6b65164e7bf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5c98d09e71706a31b6e1a4c459d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4e587bae4053122f53f1d6059924173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc524260a81784070e373b31f27237c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fa2f40ee31fc7391ff12ee4402aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1dc1c3894f9ca00581c656ec99c14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcfe99937d4e6136f22c30b4fa4eeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd833fb1a52a72885b48462d1ce4294a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfccd4da46760f76e2cc429e8a8f72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301bad6c8d8d40c277d422dc0dcdb94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f31fbb9990cbef43775a23ebbc75c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29927247c85c529afe030ad2c7c12b5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533330b8b832d686c79ea961b94c91bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a85cd7d58057cb8e1049260d209b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f1557229c9506161687123ea1821185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0da37f1d582eb46a8b926ed6b71d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eb0e811fd18a63d95b0ffae726f9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd8a85e3348f6dd63b0d8f9691632188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31140e231504000378be52023a62f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a742a69ca37ed1c08babd556f6eaffd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c38df953d4d3ee4d9e80e934e4706a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa3a13c76601fac3d8081568b6116192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8eeeee119d02b7db2741a06c32895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a372ad037728f15e26c6091d03ab237194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d2f002b7e3260c9b119566c6bbd4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3de5fe50dbd832d93ade62c5e4913196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc68c948b149cb292c63587883c90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2ff55d6c33edba777cb6ac1f8e80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da333b0c31d78e0f539e989887b700199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880749995a1f33964524e3a4b32a05fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fe289ebc59dd8fcd84834f802ed8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c607868f0e249ce0d1beca813963a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88e4b3150ff32a710a3a36b9f76ea7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700659c653e18b1fa2d43bf33a3f776204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12804a3626b2456da1cdd2ebc6198c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1150eff30de0d85976b66fd911bd65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe9f92c173e6f019dfda4d31071079207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c85e12a56e5b8902524f7ad951e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5453e3bd9f349c47b56cff2ab9f8bf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd06195220cb2e3fa487558d6d5e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192100f8cb9b3f24dc0ce8b0b7ce0a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72dc9dd96334a4e1d81cbca5ef53a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856a0ecbf340ee5d67888398ed85169213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3a0472debd4c8a3518853344824db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd913c59c01a67e613d950faead740215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077306d99a3b149b7de5f11e3d36cfbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e167b3beaace34324a409d406faca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565daedacf37be4452348c76e4e60ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a25bd130d7b64d880dac46cc00465219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5ae111f977c1ab67933c07a19d6eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575d9884c552557d3ac2330ca79375d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba59b7b0efe345db72898716ebf173222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4ae62e7708b40de0cf771bf450f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4967be8b5de62f476b8ce02007ebb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccadaaa9982986fd3ac008404f04437225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b8efdf385f5740deb2798bd19217226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb4d466ba6e53d8d1bb1353895622227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422a572696b99fe1bf7b02061b0cdd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6ba4881d5a85a42f11e13e588ed65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a22423877c7f73bb54fd07445fa0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c339464291ed8681dd49270d514e17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27327aa3772d375c52a9b073df23b18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358daa2bafe51be92f1195e8abde8e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d8b35bedff8d22b75396acdcd7749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c293927c6d9fe62b23f1df93542e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1c8c45e8130cfe6d75dabe15b5c70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490a90bf7848b0caaf8626a271716d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7398210ab1f2191012fac314dfa9f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbf3934f82fa21098bb66586e98a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e04bc7dab0bfe69e2f3619c629ad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1058333eae2d71e857a9812c0054fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa8c13158750b234c0a54d8fd61c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09186fd354d5156608802524d3dcc3d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b162459260bcb239d95e0264b414244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fcb6ebb6069d6e15c8d514cdcc481245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868919d4d2a5341ecd5f58d34f86739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7ac9515c946052aa05f6f2e6c089247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d0edd16633d318cdc8f9a12de58a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b6858437e2bf2e2964e717f597c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36eb434a7ac55db2095d3bf834ad24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50282a5143ba7e9d90649323239dc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b23cf539ac7651428eb47f92ecad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c01a30782e3d7b89383c97585d125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5264b98e0f198a9bf12c4663a3df32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cc6a34836e96436db7706654645c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a6e5ec3f56a29f066acdaed362796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615822b71b926dcbb88861d763a65a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64490fbef4ff31c8f4caad929535c39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e2410db5a247969fbf712c7bd7079259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32c7863acbd3ca3a416142c4dc1bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd406afe5d88084a088f8be6f5686fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c880ffd236a5e22432208e4ee847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a53823915268a634ae085c867cb17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2a4defa3b1f074bf3adb1ccbe89e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e4071ae93118d22e860523326fd7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8a432a328c23d72adb54259639699266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a9cdc8d341b9387eea6a19b28840267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118653b6ee59009536fac41ab93acc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3c411aa284561b89ce1aa17147aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc4152740c082a38a0a7e67144ea4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5eec59af4fe042bf9a7cdfe07a276271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e478c2fcbd8198c79946694cd8b29ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad55e3c9ebd2f884201bdccbc77ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec994e0a10971c53aeff4e102622b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f159e69c14f5d89653712f6b03363275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072109f8fd1b63cea117ae875920c18a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c82d7f061a3ce6bb6d8959cb1a062e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab870cad2f25699de04c9494f50966278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222204d800c3155246298d41138a6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa437c48ed6a63184daa46abf5b9450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc53061234c5002728d1fe8fe2484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143422892a9a218940bd4e92fbd5312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d338ddc6381ceeb257781589b8797283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddaeaa93fa964c5855bff3d1adece9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fed858bbec41ce33af42bf85d7d50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac637ee3611b416004962b876b444286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a424b50e2d89fef837fe207468d1ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69021cd0fb58b7b36392288b6ebe35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5d1ef66e05dc06e9d09dcc7cb9ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b9b0ecd0bcd88e08bbf25d61c38d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe56b270a624a75acaa1159d2a5dbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e824aec27273288d4ebf1d55748b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68d5dce86214059ed5ff58a655df8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277fc2cd7623d133962ce69ab0f404294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ce0c71163d0d2824d22ff1392860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2905e06fbc270aa8aa282b533da62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7e0ee657182dc970d869741cb23d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb73fdfba78af20ce5e2f3ada521c2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6ae76d422d63b5a470482b985cd58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4c4818bcc4dc3e9d8f69312d7f5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8e8dd4696c5387e445e8600341f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bd325aa9fe1aa14993871672606a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4b716065a5fbcf4244cf258760b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf458363e15a571f10ab800456fc71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe2fb8fb20bf58c90b6523ae167d55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2818d78a450c56a8992ce40877330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182e1f03fb748eaaee6f77a6a6fe5e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff741cf0946e360cc5e4c1267e3692308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b9cbd769fc044f76f0d6c5000d618309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a0088b05670d8fc0985cc8668994310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb3848a8fa687fc769007127cacc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db74c69bc799a067c9358b5b352529312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99944ce1ebd0beb81433487469f53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6858fbd7c54dd0d34e7531f31a96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b93819ec3ba316c9845c20616d9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c2ecb30b684d97eebc0846a507186316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49681c159a6b2c254c170c2713b264317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dada0a8d11dd0fd1215ed104ad8db2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794f37a6de545ff4cf5cd7deb7e00c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ff0ce603fb79e2187fe9a06e8e14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aa7341765fabd641f6ad452f3f0da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7581ea6090cf0f12d7b0fa41a5ac55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f6ae1e1a2a092016e76d9618c5d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a65ed18e1edad64129ee866f90001324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b99bf6ac2f21f038fa431a482b7fb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973013c67a3006ddfffc9571c0e1c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c925ce95d215d0c8ea6ccf20208ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b503da3ce47db12cfa400b9b183eb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d762c16fbdec2ff25e86a4011c6e843329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eca5ed3aabdb8ef9cf981c33f33d25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0699c79323f7a616365eceec7a485c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00f9e94054aeab21d4ee3e311eda40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2279af42204afc586c091b72404723e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394fb266cf34a355f24836bce8710541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff715a6993873357411283854b73b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5f302af031a06941123526a8f0d753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e43158d2548e188c1149dbf973d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778b7c06c14a492d416fe58ae1e1475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8496ae4d74e55a6e1df5570b43ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dff2a35bbfe8b9c3003d50799cf977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c443c16b9a55afbf5df49d33a9338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87e90e344ffc1758346b5f926cb0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02005134a76ef7563699972d495e73a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa582faae4c08d2d4d3373a01099e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf76579678e9cf4bea8a4fae8752c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4f6170ec8e39a8aaf11a192c5e61213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e77ea9a29b868d1c348e740b22feae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a5d9343493d230d569c95fb42fd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484094e9e64e1d154927591d27d805116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad588db6ddc8ec2aaaff581d2f7346317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582d58ce3a8121c751d15312cab084b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa254d3f071b71a69b64f282633f7c1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbad3ab7bc0b2e0ed43ab82de7ce2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7963639070658594cb42c3cbb805dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb499734de4fab5eefba038ad1f7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7d73f311ed889269caae512f21d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87b4819e1d65228a52342282c01d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4eb82d3e450a163704da65395b2e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b797ef58b2eb697ce92bfd325fadd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a6e8c4f076da65113165e4e5fea8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf76b4654344d348b98b63792eb2f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f3fb2aa13a9613219f2dbc5c6e4be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4229ea9ca0b74d688bfa81b63cd9d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa6f013dd24c3150590f119979e4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed355faf931c6cf6846dba51e5e3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1749592b68e1facb598d0feef9ace833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a42c41b2b38ae5bb47f12fa6341eff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a58b0dac2a6579ea058008e29c7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1b7cddaf650a2ee90928cddd44dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1795c44bc81f0da12e98dee52c2c5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d3c547ec387961c6219f801c180a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656f64915c78ff7ca5559a8bf37dd5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a7f270ffe9938003a7cb331f84e0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97ee292504d65d83de1c016958fbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f425d0398f437eafd1a4fc06baf8e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6f2b0070f4fd0627bd67ff7adcd5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458270456217dc92da2b2177d361e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec694e3ef4e3bc052f62d78a1b221b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56fafe516a9d546ee18a9c4d4784c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88864eec5a9802c301fe5ba6b27fe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d2d2ea74513deb2a9e052add904248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d418e1d3ccb9d90515322e97fdc292649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67db2cd97302ccfdec8385fe65df54e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e565218653ae0195aaaba10dbd1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198659773da48eea33584ab4078c6ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb168a83528f3ae0fbc655980e94a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec5aa3f1fe4c8699c7a2df11118af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3296db87f33a8fdc733ebab5fde655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd2cb6b4a3ebfbb415a3ee0472493256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8d9c1dab70b0f5912b742ffbcfd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5573e1a347bb6d4c650f8ec406cb14358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55847aad087f02052eaa263a681f6e4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9e1a731952d6a76d808eb34be52860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25f1bfef212e0d94c3c0b7547947861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1af8e034fba7494cfb4551edba4cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b09709ec928071caf77a2df3ef7b6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b88bc744fbb52c33d5d54b21cbb8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc01fd7878454c2af7d6eb40b19814265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0dbb054289c99b8a6e06d75d5540f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a2cf0cd5e909468ba7e88ef69989667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32719bc6cc85a3d1a2e7e3b593c888168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183f863e8e47362b1f78c95079b5c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb5f3172855dd72ef7968f250910da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777296361e27b8ba1f37f7606d0fd0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb06cdd1e2f72826b14480e244aec172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047233bb4acb25496d2401936a7a35c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a075ca17aa2cee89ae96673d0b127374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222b9672f8af54ce242e0146bc061775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78db2b4c567678711c7c536b7bc78a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b24dcd1ffe28cbcdb5055d8d8f47fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a223444b103841f30caea66aea57178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36749baacf9e16e8ca0a18360244cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c689babc90c64e98d1396324264480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f838e1598def0765896f5cc3f9e43981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a7f8ce31d75a057be9d2f5cccd0f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea43180e598fdfeb9d70213a1a5dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e9c7965daa577fb6f62b49ccda1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd2524881ca9663aef58a0c5ba322085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569ff7dd9fe34b86d48ed1e40e4aab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a60aa48e90d767a0432d458166ec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286f1a6f294e32a8a5d2bace4865cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3df2a7d79a7990764d58291e567289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196bde104e339b5f11a2639540fb9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9b704f45273e376285f239241d0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9aeebb01cf68a1fa7ce7b00e9039792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c77c8be0f51fdca913f958af1fd8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f88d3f38fbf41683552e8930ece894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb422be5662f576bc89c3155245ad2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5803c661948440fe3618fcd03834c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57678f9e78921f283c38e4cfc2816d3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c9ea6576bae51fd56a95bf761f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511edb407eb13872fc714895945071a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836760b6d3a797413de383429814e30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a626bd9530117023bdfdcb20eaff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90b1ddfe1a457e957e651d3231ea7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffe0e3d283f8d48e5171687186b3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52cb806009691d970e5dca9912373a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9c06a6ccbd06bc543850331cf8b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc046569d620887e8c20fa6f7c2b57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919759b5a27259a01c4431184870596107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eea26e133eb52e47092e833f49f07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b24c19ec5904148ae7a17fb42c3cb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa45f3436eb2e5d899a2872e1a3f572110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999d76fc22b90592290f4b92fa3f962111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d8bec80ea62122f1e97b02a45300112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf448166189b9d408aec982f42d61d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d2bf60e3cc6d84747c5a4ae1b16f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7657d84b79dcce5cf050fd815bfee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169522653085789f900ad146b5161160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505f97885d191753a8c662ce04de590117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8b96968ed796814cf398e0155da5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1890c43eebf79b8694ba83a6a4d2814119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276681932ffcff1ac2dedcee2c72ad61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392692b303da5c6935cfdfc20ac499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042948090792226ed183329ffa725f84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b3935831bf628738eb7bbee49f58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219be89e2f87d2333a283a5ee218c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc2ac22f8170b3a29a09023fe0c11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cf40b44b90ca9f83c2e29daac2b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84190fd5874e841ebad43fe8a6a8e890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad756b2503f0d29d5383594b2f7820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228cc201fab6ca6390b2c9131eeb79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046fa09222ffd06b90f5b1e98f35b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314824b093c0fba6b5a3c42c67eadf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562602df15311a494470caa7899ccdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846339100f4e7b95f2884fbba63ca2b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986b7fc47f011622f087a8c7e8ac3a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08af1cbc4da29b4ac101e6f65d817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d1dbd103adabc70ad133c657c7991136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63282b22db6be410467e74f6da598e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325141ac49692f725dde4de782e7995c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b71b834cc4fc22fc62dc0befd96d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666e77e849709c27b56cbc0d5ca1c87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe521c2fcf5c94750f476594946a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9c22d667330b1375f447eecdadc67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4be6c7207f73dd76950ac925abb10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2854a18bd74e694049c83eae0896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c7c5ef9d8ba3f132c7fe86dd9e3e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05efc99fa2a8fa0ad052b6640b0e61e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c0fde817cacd43c8382844f2b280147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4a7702b135c155bda7c4d1546255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793d9af6f44c11753de28fb9d4cc8f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f8217b0d6ce198bec23478a3f2f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35eb741eaaf66b992c8da6072992d9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0151e517f5f9e532339f58dc91ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b96cb03f2412f20d0887332b4f81e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c541691223e640636ed93c0982853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a325bf22474cc1b126f70c37321a21d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236487f37ba0988056a60c1ca7c5032e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d3fb4c8cf7b5a9c707b2ef4b5d0c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be844749e2123d9f4c7d4b87abba8f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36b2fcf686acf40d0050d29028fef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f12174eaf7a83ae1570a8fae10a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc026cfe3798e6edaf18b5d4d2ce0f8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001dffc2ab394349f4c991575fe4219162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c57fca8d886c3f38e33bc959d2844163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a94f77f95de71d1dc3945fea71594164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79638e363aa4e727e37d5db0ac8a64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3decdbcc6803f6f31073453c8da9c24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67a8feb16ec2fe9e41fd4fb3f5db5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64f1d938db728a08211981f441e7dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975eaa2a69a63248116a8e636ac5883169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1545a1234bad91600fe464c613249b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394f65d068d7839985d3ceeb176f19a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5bfd4d521535bddbb410457928bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6cdcd1ab1ad0e68e57858e6f7bde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe713d0ead0253155ca78d6bc2622e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93a7adc69e26093398b04252b033d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2b7435396b02420c9577545b06904176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf199c7af3580efd84ee7c35f464fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832c36549109147f1c2d9169b1194ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44725a15ef99ac1c73b74bb9aa5f335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5493f34086f91d8c520dca6ea218c7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad2ac20daf9b334f34a42c0778e6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd55f8c448cee296510f11d77ebf21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa197f0bf3e82ad27a6f0177d52602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bc9f497194cab288011d07765cbc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06e2e419e45efc190fffc77479df29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed3c1e8c52738874da6a2288fdd2e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d47701cae4611c7545667e13f77d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8a71a3505ac710b8e456f14b0879188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb00996494b9f7a3c69bdf7f9f9da47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ef87fdf575c8289a70e6bfdd13889190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b98f8032a19c12baddc9bb2ca1f9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e3872d785fcf54ce5521426b47116192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa114903a9f36b7a23a4b2250723a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebdd308b818bbbd5526e0eb6ac62a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f366c778cff75cf683a444033c50315195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a62fe50a760ee81cbc414282ede61f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfb187f484b003ad08a6bf6a546ed3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab2a1ffa2d0a0e840ca35de50dccae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c1d1121b0835f4d4ab6a99ba5b95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba05e1fce40850b35602906fbf2951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1ab71304ae74a145be0964d61b92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a268ec9c637d85dbd356bb2e16d7e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feca097efc7c1bf716d078168a136a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ec962b9dea0eadc61d49234d2f8a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282363d24c7d9b73b92b3b3356fcd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d272d14546aefd77857f456b548d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11cc3c4a340aa84989d9c5cf102b06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e42ae73b13facd1b4ee98b628bd1e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689affcc2545131e7e2b04965f43f78e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00ec7012e0e78eb58664bcd54713c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08f98825189b63626dc5cc3679b7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b427da3ff7a7fee60232a423e36f2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed680d4085321e1aa822144c198c5ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967acfd594efa0620f0e4fb5e99857214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db4ac2a8659b1980ad7f27cb62e5d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d427ba5ba1a9a13877be7c8fe835e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8c9ded5c97066472fb293629f9889217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b236e82a0f5ee8b1f6920524cdd5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb8abcd7f39b9a6b3e72c7e06ce74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93c4a108f863b34d2e0f58ec45c5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b96125621c5318f515dec133d5df4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958d1dce09af8684f25ce4dfa48e9cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf39732159371cf8003c6fba1f5117223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb970e8d1ad76e1de19f675120423b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e562acb6534fe20dfd7cb30ba4477c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1bdc3a3730dc8e8dbd5941a9990e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7dc7d8d79f8d935cf33d9d01f9b20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25ad09d61b34728587a4e904b7fee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb664323d96a8726bf29da2f5ef618229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab7b73bde7e04b26362afb6ee489c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66dacbc117cc3f840b68ec69f05bee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a4a7f0601129fe0b662a957748925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a4efc5ca0d1232d1b2f121885806f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d7356302c0a67e6851dfde35dcbe9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89c1a5ddb35e3c94a2aa395ea95f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ba137d8a27fb392bbdd0cb61d6df8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af6e5f2fd1f6d0c8a8a72a89da732a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bcf4782c3bf7f6bbfb02632b8a299238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066882acd248bb9d4e3472bdee75cd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b094bb01b40d4b47eefbe68d98d5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b923d8b59fa02f5b615229c87c33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecbd198df927e3d6a7c0731f4504a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ed5f8462233ad1c4ca3f282a5499243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc80224c6676f884471085b52e52e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56b89cfe3a3935233fc8180349136245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410475e3d781192c85ad67776b46856246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e83667d76c47d9806bcfb90287b9ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b61767c3a576849fcfaf164f49910b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd034f4fef72c3816a19659efa64f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9a74cec749d3ce308592eac75f18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d482a5a3ab4d0851c9ba3265c9a83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5e436a86c8ebac7b0ecf18e14b7ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d993c9616d8b16a1ed9bf36c23817253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d56a8e06051660182784fe4aaedb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d34490c429d3e083e2d7559267344d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e93c7f87e4429b67d1f981b4f1ff1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc76b2334f11859ae8198b5612d20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72937e3f50d14c92a22845203767baad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da7aed5d3853e05531c0fe4ec69335259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d8c36407f5b358b7e5bc7cfe1333260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f18d8595f69abf0f704c121af5e07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953a7299bbb6a9eac7c9b88f934338262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321565cf57d5271eb769aa424e505b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f113351d63e729657fbaea3fe2a59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd9d392360281203010a2910d33de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a634c20827f18c2241bd6002965e8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34d9a366e3df77b4b7a75565c5024267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f906242800a3c645e059e193f9fa4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cfa320e3655a62d2faadb0d55d39a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63103cf8caf569b0c53cc51da153ffd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec05244a0e6bb88a3bb9b20f301268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84e4f2cf7628e81f4580e0bee0e25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ba2d8edb3795fbe9629165d2d1cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9382d2ee7c5c63286db64d26231568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc67eac5fccae9c45ae1f8d865382f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c917c565009f439bea89cc8031a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cbcbc06380e128d059a283b149e4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5fc2b9f4be69c9362face7b79e90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01efc33c8cb6d22f67f227bbe9fee43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863033197d8269db5bc5917b6148a5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e4e6cf87361ce34501c4300b8a165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701bd2399a0dc4ba59749e73298055b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8585e03be7a0ce470a05fa379f9f24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79c044015fbbdc93dc9f137c2cacec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932aa757e2c3e5e00f19e63bf0c9b69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3409c631e9cf415ff504c4ccff55a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a050524a99bafaf9842b4d640ac430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b541a8924b5965deab7bae39615121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9d07f72b5e02a729ad8ddd5ae99c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78701b00791f80da046ccc3517880b83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d64702d802133d345bf6d99dede263291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd4ab834f45521eb020296c6201608292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d63bd7eb4dd2aff00f6da8d1733b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59041af4020795c8037f62ff50c68b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26d27fa11a44437874ef7c8b70961295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a210c5ff761710eb13627d07bc95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ef00642f29c013b05d111d1ccfe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31d2d22faf792f35fda24243a4360298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc49726ebb10bd28b7c5fe557486b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33ea7942370be282c4d56faf035681300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c8543071da0f67bdc57ad00c213b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a0a3e8565e656bc7021f2c749684302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a8baf7aeef53f4237f010e967f04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf9bae52053fb1d35272fe914ace5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137feed2af1dbf123cd5b62e0fcd78f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5cffbf4c9327230d8eaa5d3bac28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd95b96e0d234f3077d8076f17360307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127e914351f459d85ce838e7557c6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf2234b7f27d563858edda41daad8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dd277e6e675a00311646db08a22fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84224f2b913f0969ee99c2288272c82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175cedd96c7779748af67e12959b44d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a0408bb949afb2967c3aa35fd5b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921887cb5de927e800319edd4a7e71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5842bc623e58851c1be94743bcfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec95e52fc2e8f32e9f32bfddd407f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d127744d76739653916f63b890f9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab32c3675138fbcd5cbf9bfaa1e89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410367fa8a28c2ebc770299b6d50193319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf43fe50271c0b1cf75a30fd3fc4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd208846333697e4240b6d0749a724e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaff59395dc273163763fa38c153b42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2789d2571c97ff45bc0a07b0d0e40ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b826adfcf64675e42471b4ac3b2d09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7518dcec7b05691d50b0b2ee4f74fa325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>