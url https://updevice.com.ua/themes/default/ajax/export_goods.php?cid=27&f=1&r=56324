--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b3f3c7e2104cb65b50a3ee768e0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc01a11405ab3a92cec3dde283b8202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a00de43cd1c081fdf98c046b2c8983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41672232030318b0c47638af4fef8a0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6fcafa7363237476f25143a0f2b865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10071c5d6f2249fdd0f417c73fa5db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3e303747119b729b9dc2bc2b63fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac914b9cbb94de320d7b4c8757ae52e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909016b86e32d92d3309575361b5829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505b57811235f53a4ec0ef0ca37f3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba15b695b70bb9c1d7898434a4628a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde92b545f3e3d741b760a70d5351db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62044460300584c54d318736b3bbd52413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ae517be8e6f14ac18087a231e2f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2794af4c04524a60838859f608d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e10592b6f6e2577b263ab166b2c4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526d808228a00d4ad18c0ff751df5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee513041a0118ce0597f87834e65118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4c114d2022ce01f6a5c942d323b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5156579bca6df8bd9a4913d259610120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56326fcd34d1ff8d9992ffe63e91dd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e720cb1f1df56e00259d33fac9b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e76172c0338384b1e8d080076cec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e8be0c9aa8996bb4cb59239f17e6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154772ffbdd3fe84a1b9a1acdb8b33925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea2ee5707795f486bee787908565b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab345db92009b0fd425357a58f745d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d7a6a804e8d3a586a80856020eea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967414c4ef11fdab0173b46277685bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a46d31a25420117251d47c8fce2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27bb469612bbb64a103a5e272356631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16c5e85c6c4c7efa32875a577f4ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5a3ae99aa7febaad799f4b2a463433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c421a5abb39b44eb9b398d8fa50cc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b10ffed38301f0d597ceb7eb1d8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aee5a886cb9ae102bf7fe54a620bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70495777c48be4a9077542597cca6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56fb1894eea3c35af84234c6234f2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d683db33ccf3c863dca75a4af629f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd340711e090e3ca43511640815889540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bbd12e6a3a27d77ae10f0c6fbc7b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb8a98657d941bdc3e4bb3fa132b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87233f706f10983149fde9af23a4d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a8bf2d8d47b9a6c8d8f3eb950deb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf416510318ec1adb323511271f9520945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b57c138ab72bbd4080d094c7530a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ceeae6b07eea3a10000b5e73d25c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc780facaa559475c812e305fb289748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510c368c3daacb7db26283610c8f6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773ee3b80bee42276d4c387dee105e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779bdcdb79969efdeb06913e2156d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3275c65dceed3999b7f44c30d0f317052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83ddde251ddd608b5074bc75ae1e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88ae10eb307f424ebb0b5c166198d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7d87e91d03fb9f8975376ee123f9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae199eb2766f27aa6d68b85e5002a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400185b9c6cdc85ab21d78a1b90b84157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79aaef12774aa0f09c1f6815b31bef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7413af3c04e55ab92c91c2cff920d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d7fe3c1b4d4211989c36b5502f86960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d591399693c59a05c90f9c199508e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79694238e4e9b2f9064a80db6f38608062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbad2164c6080660955a959c9f14d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a337a5c0a7390235ab50fcc5a44078b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09a2def580a5d81f029c036e2751a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddcd5e176a4012c3083a20d461c44e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612d7db5fdfbdea07fe576f1296c53767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ad0bc77b691331813a2279967472268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526225525f9fe320836d0ca446ec145d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd76fe5d8d779f82188fe52cacc4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c22921f9f2a376e577c2446c95980b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69279d43a2753e907141091ef5309672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff6875363f057a28b111abeeceae6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ce6a49dca18f820238e1aa37b10f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc33622ea5fd4581786b77bdc5850475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e51b6ebfadfc63258d675851f5c8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf8c08ef20c0585fa1f06988f8b1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f21505edb85d1a5dee117a18983278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae614c382c3d52b3be2319d353589f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7504b5f26bf312976330c3a2d6820980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b240f0967191af898af86f13c0809a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aee83925969fbbd6d42614d47882382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22ba0dbe94af77b7158b81f0f0da9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014aa43950528153ace85ffd8c432484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fdfff1d3bb1deeb6a91cc1fbe09aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae35824f026ce1efccd2c6616ebca186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd27bc20ba0c76c5192745fbe543887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b5df4e3ab8023020ea6c5170530688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151be6451beb818e6232f9c2b5068ca489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce76b209ec3a28d13e0b44498d76df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54304270f4230808da4f6b9e286931bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbde48469a3fa6ae2b1e48b73de25f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53465a9ed55ec337d7820fb3832951d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93355f4c4721f71a9444a8aa8b3ddf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b1978098a2036f01dfaf59a86294595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a2eccc368b8ef0c76e8923687f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bd57341865b124babe13002d14a9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d100fa5e3b40dc539366c740ba35d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d465b7622a085f34cb0012f4e5afe9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36ef4c2323d41c35a6720d9518d33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec3b05b481764b62d6db17c332b0d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f196faa098e019aaa4ff2e41c7aa87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65898075a2f1865949c2a03b3fa4ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162bccde87f25a34f116d4667d7aa08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ea1498ea177b83c98d786f257eac1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210d6da145e477c94066b506c4a075106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb0f56267103a899b93381fea57e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75dde5432cabc009dc6da11aff528e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f609407e05246401e876ab4a1140ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf383323da1ac2fa351f891b9063f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e9eb92f8a7f3836e47582ead31f96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9f57e5960d12404ff54025815fe9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49db576330366c1bf8c9b8d6fb4101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68ba2ec0eb81d76e431a0a2fb51e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a04a11948346e34d3f1f9097ce14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cd5dfb9ca35ccaaf9d7ed0be03b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca2639727579e49e90c4e1467f5a96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd91bf821fe30cea6f3b6874a805a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024cbce747fe5a1dfabd5a7aafc6d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2872ca182095853a2f0ac769cf8f57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f177559db9ec175ce7570d90e34d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89497bf0a25beeeb232cfc6c552939e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071702a3f9fcda929c0cf8380b77f77d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf54f64943174aa7664881837e49be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e4a98961ed089b32022a66250c204125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c1a427c02ae971f2634e6a517395126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e723ef107e394ad63d0c7d867dae72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e089109e35c6b994379e9787ff72d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12077991b558c4190a7de5cf36b8f2cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63d2174ad96d61c230ee5a70220ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeaf9e6e3b4effcdc4704a76e65005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556591d45115b49eb76400460ca4d879132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa97a4aa05f8cbb2d4c3f58dfea0ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264482dd072cb29faf27d5dafbec500134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef78e9460dde44e355c332312e3d412135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee323f3544f20b28b14c07d6951e881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcabbc47a8971bd4334cb30e65a8dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a8e0b62425045ee1add7ffc774e9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e50a2ad60e5a46072a9d1c2636169a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31d75a040a0047a17e8d5273f21ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b01ae7bf78b280a68892eea14fd298141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c97c55de6c73ca4d5614a796a9658142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a58436897f0ffd341fecc7427e709143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd0d623ee681da94ebd55af05ea234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc85bb53d5cb98bb3078c45da244241145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d040a6d1e90870a4b903dcbdea2c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af99bbfea9d740fddc1d698a2c48ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff6de1acbb3e8421350a27877009a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cac3f585fd069d89b7c81fc6ae5b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b69bed6ec5b3e69fbc157c71489e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c929f01b951adac118985badfbf4311151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633515b30e6066442e3609afbce61367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d835871fce259262b2e688610ab8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa71001a6a9093eebd26189368b626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d81b093808219487230bc6144e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c393efc24434f6b7153fe33249f7472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946aa5775dbe736f9b06c78f3c46cc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4488cd625fd0269f7b0a75025c0dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0de6d27c6ca7ab38ab77533db08d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b989494567c600da9ab13414a245351160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7d53ea76d8333524bf5d51cdd43eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919e2dc8ab255a4949db16354644d86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c43f89ede37c2d4670d71ba6b4c32e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5f930a72a206965ed44d1481f873f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da6cccaa3b68be28a5234321ff61e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a36e5f50c2d8a38882b5f206b342a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251141553303463fad4d082a9210d42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f26ea1528b368b804c4c71b23e81d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb49121906d11663eb64e4af0d24da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006980640985437a166b9dd8dcea90b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771406a9df556b27d4b96ee6acf30e95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ad638e8bfa32d8e78d0ea5e08938a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce259763146c4103b81c2d9acf570625173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcb3dd070b4227c1e836cb8a74974c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f6ba97ae8d2cc814898a73e5c8fbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26de891fcd7313114508d0d331e4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1baa61c51cb644e3a829df40f1e52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68fa860ecb2a0e7a1ccbebaa41514178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d150ce2170484ae4704ba11d137d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df434eeb71b8215e87844f50a849733a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865c555217fc716c9715bb13b2d39cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021570983e39a3ddc912117ec7d4371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff8ea58ba1f88437c2bf8486d701ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf6d0bf3b8fcda1a7cf8a8796c7772184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07378a0ddb4628154cf7ce86b97d60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535d5eeeb65811e49b0dba91ba9793e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ed12e0aa369e6056fb77f2500d77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6e1751ff7c3ac8f9eb6b99d3379c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ed5159653d2dac77c738c27d8b70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed73e09f2f4559fae3a3cf2f1efbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988cea6f58328292ae2acf801d01d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eadba95c5320e5efe5879697a0d45a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03927481ddc4e556923987340696e57a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2b0bcecd3577f93972205607eb1fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382448ee30d268ce9e66181cd931f76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714627b983319436c196b077f1500a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492ea45259aeca105317efc0fc6734197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f433bcdbe7e12bc3c07e75a209e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b7fd8acda2b2f8b2e920f58ef511199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760453552fbc84f95a2c85b481304500200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58fdee84018704655b5956b2cc6b1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb690e37a09fdfea70b19545137d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d6ef33db4c85a41ac8fe4c7b3e5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed270583b35f828c5a94113e73508312204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de4b20f0c2ded1b2f5955a30f6f0ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9df43af5044cdace50260f4d696f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac41598b05f6ca41e0a8d9c5d751f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b5ee1d402a1a0d9a6b71632734207208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4dacce584fa3a68c50b9b7e872d6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf56915e86a430209a4041e5cd225a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfcbf3884abbbe11b9c1699c2b03e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f133aaa6132b489a2d408b8de6be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e61bc74e96551a1cf82bb1527b1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20e7f4bd77e1333dd3557096714660214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a473c8e551eff89c3ed50fcea3aaa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeab5b2e72806769c809d915d0e09d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add4a8aefd726f896ee78cd017bcd85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af07b0a71b5d82ab18b45bfee10ea10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27626393ec982d5f5bc3111b056dbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068115b2438f1f207750858437c6569220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022a2c81e84ab2f9ab0fd41508979a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5b70f8e4dad86a7080f9d41170737222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251b74f64bff86ade678b21df940499223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070880a32d4ee44a7dc1fbda2ce3db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ffc93a717c9deae4274e6c129e5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf25568e2edc7ae5d6e537a5860e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e08b1e9a531ef2241b91bdd14fc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58600eb4fee5f03394ea5c8ce503c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c41e23ca6de217f9855df032e5456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83746adaea6e3dc164ad82eafd8cb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94caa47d853d9b2bef3ce52ba4fc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b45115b1e75b24aeed02e844e1de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbdd94755ece542c8245d99986998233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea792645b5ae45d84cd7e82fec74a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9e4f2e02ca5c852e01a7f9b20d3ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb4fbb32a6ad6268384aeb369f833236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94f5abd0e551309a913c5755a69c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae1af8a6bda076df77e23ce9480631238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf25eaaf414ec0e29420acdd529f7a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f494576f603530111cec0995f6b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c78455d88cf9ed1839cb556d04f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820ba9c468d91ec669e549493bb966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef357073f605f258a3ffbf92d3d1b58e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac858cabbaca0e4f9bcbaed0fe1c4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632fbe8b177b8121c46b88daa8f982d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4609605b46cbab4312416a8fa348246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3f6e99939261e800dfe31e6fc9847247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1035ba2d098db928b92a32733eaa308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590d582e4b97339a964f93bf91f5cda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe15c3174468db80dead4750bfd385250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72b2f23d2758d1a6f964ee1fd5562251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2de9fa5dc8d67f6756e83ec1a080d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1006437943fa0b952b61bb6dc469253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e7d453b6899c10c63d4a9aae47a26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1998c9de3495c0bf135e04611419a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38c13219c663fb4f498ca5eeb4159e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa65ed2c5c40a2887e329ac463ee17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec7a69ac7d904aa59891c24a6d070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7109c3481f14808f86a76b621be9af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2659f7cfe45fd47f8b19fca84232701260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b63b368a973640ef2f534fc7e24910261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e03a45bcab3792b6c44babc5e16fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a271cb67a1d86dfbffbd424f8d05a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805729a3beb7134bc5d2f3c67329cdd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2aec72ca97e5cd775473619bc6f77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f963647e9f83239b316b0ea7f0fb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a78febeee3d02ec35189cb0bc201267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a73ab88daca6342998b00aa7cc52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bb239e87e408c612eaf40c6e55c9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb2d5f084f21833101896e2874b581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56abdbc59a7442afc6caf63295a7f1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500006a703b426cba0b613e3cca878ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203373d759c1198738caf045d3c3513273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7380accbb12f0914e32e21e5613037274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ea62bd0955fd12b79e79a24c4c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291585c73641e801539da3cd6f41e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3105796dcd1d8b472a11a9aeb7dd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0137b0a50ece0c7eb81a96672e780278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a714912ec330e58331bca5c7c55d0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c8d582a1239f508eb869e17f756b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628057a9c013b9c8ee0be20620af76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b38ce5f56585542096061efc78334c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968420f5224b7702f9727a3ab889515f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3b79e043bd3ffbc4d3d19ec0655c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30f070e6752ced0eb114d7823232d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f585a698bf457e87fa0c2426caea818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b566550e6fbed85ad0a8471f380261287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57edd7b295ab040cd0893b0b518e30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c2f7e38ec16d16fe777107013789289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836f31bec10cdc6b8c76fbeb494133a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a3f9a71ff5445826d4630c20033c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6961098b446eff24d113a059dda920292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553147e27826268c25e050195f125bd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dfdcfb6cfbbf26cda087f68ac1159294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa37793783d962adeb39af837036551295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa04d2a28ea9634c7367142b5acfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026dce82703d8207561c6dd4c9e511b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a930e0f585aef36da3e04ea807e86d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bbb9e4f7e669ce64878d5330fb75f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499da4c5de46cdd1661e653d3b21133300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee7cf0a3e003190f511f40a0f4834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb8009d14e7b4c0f6ff0e3b4c8c81b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19825b54c16774b45adbfddebe19bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51c83527a29068874beb01d9731b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8b15f97497ee0f44e860215e597ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15941f474ab8bc70ddaff183c03e8f0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a308f5ba9359be3423db744b3206ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f42c6ba033b58e0182511c155ec239308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de7040cf307c1e17a773b7476aa59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56dd59383f066f28a03d0dabef7e2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba799b79d7eaf4807e3c797b0e26417311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76fbd4a9f171fed1a079edb5d5de0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601edd1ee56df24371cefd2b6153185c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bad5bce355bb645dc76c7a74f3740314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94a4def731d59f9612f24036bafbb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c530a479eed1153fc935d9aa29856316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830825c500510f0ab9a36943e1cc6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8b3bdfaf25d27f8f6b966e457da2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74524f7554532ae3e9d6158c71855a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f1d9a5f14d4ad70a3e8f02322725320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf4a3f9b454e99d0644ff4e8bade1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ef04dc8030e47dbc9b95719da0a81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b35c34db699de9f794bdc04774037b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5257b150eb7f86d53739bc0939d04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f808011cc37a9fe86701aa6d08cbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07945f91e41a26447cc4753722ab0df6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521d56ec9d8bf768d3747eb747dcbb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1cb4b6648bdbf74b23d86c9e22b94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba503da8daefb43b92b04dc25e0f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539b88c7158623699edc2ae526109e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b87d03f7518ef2a86b431a335c71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226adf8347e1b56a6b26734843c728ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4245b14d88806aafb23c1f8eb7a3f15333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9678ebb23b9895db7c67cee2e80d0fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da755521aa9749b89a0cb97dd60f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed09fdfcfcf0348314c0e5ccefce643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1ace277ccc73c67a5d0a950217994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b24f0fa04f1e5b7a21b62436d92c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07818e558d6cc8ef6d0cd59199ccb0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d4eb450fe782ccd439c3e0e8bb8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4cd191bc4eb12ac80043cf2fc7e3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa95af60a536721755dfcca317ace09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45d23bc7c8cd1f910371bada7361110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ee885d79f8b32aeb997fbc1af1dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd43732a3297cdc0c2ef489c85fcf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f085d4df8d64b6cda875650bc33223b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420541a3ebd25543e88a1b1f7bec0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c792f019b2ce73ffd05b48a2c673015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d63d85f9af9a1640d3557825908316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec51ee30f7463c3fe2eeef8d4f0b0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838d5ece288c398d85ef1bd7b3e039c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd151c920f4b1480697af13edba5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54be6aa81c55c5a1e46c17d6acd9a5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614aed7c25c4c5cabb05079229bbc4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c06d4a5af37c2369e3421198035322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5dec9b05ae2a80060793cd81dfe6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37fdbbd1d31b9b44c80bb71f1e4f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2949d46eb09e3b7129354180c87c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34372f04deb6cc4c8efdb278832e6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c941d7aa2c0f7dd3f2e836533c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a49bfc8ad722e756de28b711d86a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309fa9fe78d6a1dfb0df4cdce25b8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38998c997cdf03354cf4c57b46f2f6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86781eb4781f419ade1e30e3590c0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004f7406b24e3f358d129fae51d87f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f9f452908c420404b0547c5eb40533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d67cdcead84144e82a37b0943b5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62204150358d2acd0e1760243d4b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2450c0e7488622e80cb560992583836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d035a92d45eba073edd69df3205db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a131379cc7a7145e08d40579a63d2b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3482ebf14b807aec8596a9068c554639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0173fd561166b174ce83ba984ad1bcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897195284dbbe0d45cf0b53fdf8acf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9edea1dc6a0714c9d9e6f647158b7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7e3e37bc74ef6f767a4ba698c70343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be5f1d4ecf055cdbf989dc235326144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951e922d4474de01c0342d6b819b0ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257cb8e7f07c1d4aa1e5a944b03cec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c71ece206209b2613a6c723a12813547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d1ffc2cf7a0bc61f6c2eef9b4d52148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc2f04de203adeed6ab7791464c3d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaabe927805b83263542c8bcb073c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf9bedfbf569acbfa440182c6eeddc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37728f559460235feb434dde84ee01fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18450fd8d440ab05985f5a6ad80067c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2429ab1b7ff536f2326b34810d0c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef94e57f90e59aeb6c713fc51c7883655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27537598297a2991dba035806f7d8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d785ce0c5201fe227f5158356723457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349dcfe5b7c0673fa0bf993efeaeea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623facf55d3a9177c3a5e3c9341a1c9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e31d998256fc1ac494e02648af7eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bcfb1f7b5eecbf57ddaa5e102085561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ddd29182f23cd6462e35ceb0659a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f81893945158e851bde25d47b4904763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd331376ef2da37cf569eba800bae564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b0d363ccf1a11de615f12ae64a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d830eab72eb5533ac515fd9a00b7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafaec80710e20bef026f6c47140cde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c34d9056c931587015763d453ec9df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec4de8283d9d9d3172131473b648369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15454182890478a71cb464931ea1a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e917040cad0b27555cd9fc724b4b6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a6cac95b368505329e2382a18a4db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467aad1236311f1a59bbee9d0f57d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b756b810da464c92c08fa8cde32774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf51bffa0a134cd35ece7c81f1a5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b1e1e2a40b3a99497d84af461733576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe20cb0ef24ca3b272138f8c7af8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88867bd5a7d843b5cb2492b64eb51bfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbd99fc6c8375be741e99cbf6da50e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c9923421a9c58fcb40e6f517117280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05079befaea593fef428d1a8d27b3b5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ccb315a1b079489cc6fd8bb15049e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e5f1e7996a236b846b82b1225c73e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c1d039c65eccfa6d67c30a469ea984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981a4bbae95cc66647b91728d39120385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98372214f9cf09095c182669bad2da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41281cd9af6474ffd20f1ef0746274e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e031d5ec0a74e5724e7380551fec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e317a3f244466882e1823d644719289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8b818600621b3c0c3cf55b37c6e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dafb5cf46e37d1ecf647e82bdfe8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048e325ff8d05ef2a0bbd0c4c5df9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fdffa442b08f999ea409383ac8c2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4851b7a45243ace41304092a910095094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfba657268ff664895b00c230c075b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f780ba25581f6589870a3aa47c7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ceb051d10ae8c3c78a1c820b3a5f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938fa80f99739bf89203479b03422798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728088ef2232bc4a64182806f60e07499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7817dbfee7572bf550068a9597e9702100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44187b706d5be811ba5719dae3589a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebfc11b03e890b516c77e8a0c06ebd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d273e33faf7b62ad19c671a0e5b3dcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d395fbfdf407b5d8202424432924104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc6a57b0d1724442abc3503b6b28b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1e20dd4c11f1f9e4dd44ea864692106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb327d39ac225a0e53f1d470975ac3a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daafb5a8a7dc39e22776c31c0ce595108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366af753c8c7f8a3e0207c7bef890c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de03922129c2bf41f9e30032f3280c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcbf87c05a156ce611a53397d0ac3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440f217f82d53de2390557c7652add5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d62b83f1109e09d1f2f600876d25e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc6eab0b7232b14345e05899aeb91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6324ae4879a5394ccf4224838178e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c510fa59ec39a3d328279e168444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea33638eab8b5555f50ffa07afc351117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971680f40b3c36b91219e20e000364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08269fce792dbf38dcbb31e0f19dfc59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75c447f32c4d0fdf11ae926ee57245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1df09771af39a78d7b0e4f0357257121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7dd70845c8b87af5a9db05442e7e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32da30f0e02ab21654bed5416c07887123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef27ec97fa6d5428769624de60bc5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f321ba6f05ef546aa2e2cee56ff68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba1cd4d0718a148669f54aff5f0c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129a38e97f4c72d8be1547399911d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f65ebe836ecf3377f74dfaffa68b72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9e1e1b8a0a02710f2058d0f58fc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1ed44a086944943b5cddb6e962e90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920e14d52d4fc0c80abb21cff79cb77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bfaab4d95c1044bd0215f326c168b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44ac80592a1abf6f8372d3e09fab5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ae881bd96e9f99d5c5f00bbb084e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba29b4f2797c2f9a3634e102406eaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a26f669bcfee4a30a8071a469272136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c6fd0749abab31c97fdd71d5d4eeb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814016a5ad55cafac6b218382b53a48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6be831a2baeae62e947d6ea3c4325139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7184dcf84a41d4da4d518e0242559140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d0547727c220179f83ec3ea3dc6ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ac1033749db250a79f44958b7b761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162272b8a79583a381e16f7ba2337918143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efacc69a5ead5936ae385c16eab83d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a3033c314af7f4908bdb1f7a5cc98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622650f2911166eeba9b918b6c9c11ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ef28965a7fa08c8b0c2e23a7df72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f647a38c35e2d0117db91912afce34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5b78ec4effcb13ed030166e652fc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6b438e199fb0a9133845d2c9bf4e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4585c79b4003593a649d208d1293a5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab41654aa2407f3753d29269457402152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a7574f25ccdbbe791ba7433b64cba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b0e2144913f0d59e8597b49af7890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb67d66f204fcf4b54f383e231ad274155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2949f9a62f76e9f27b5a678e9430732156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16fcc5a02f44786d07bfa0cd07a850157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffb2075b140049447471bab2c2bd5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86058c2b5f43a175f0691dac2938b4db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e39ae065017c8e5e42321111fbbe8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c959b3e262bb50fd1132c372b634197161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d845b6b66696f0803f3cca8dc56140162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac9ec209c178d3c43d1cdc70b6024163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca6e1859c39eb4100029f09977086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7b34c93f6c30e06925f1f517b93c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346ec9617db22f2756de27b87214f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37786993de634fa17b3165a58e08fa99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb336d30776a6dc89d54493d3e91dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fb580444fbcecacab82050c09d7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ca473b44b2f28d4427aaf69e35ad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcf353dc25c725df535197b5c3277b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69fe55c88eb9104231a053f5b10170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2c77ab2acd77aebe1e149f265b445173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8538120fb7287ec4d26208437a8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04c0b1153356be87adda3ead672f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe73616605b372b3b6f1ea3d711c7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc160f0c9bb8ab19ec5167dd21ee85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca6063618461c4a905c9fc906ca3ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033956d1dbc837285a45bc3017319158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6abf6eb311dcda1f1347a3dd17643180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d78ca649c2e34b231a2afad3b6e73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d563d50642c102cca904555f21f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19845a9f30dfcf4357a50a5f1f2e31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3b537f4580eadb4ca80688a978ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b15ce4048529d5a470971b3981342185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eba0e883034d737ac96d152b324c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29528678f902e23bff2b03e6da38e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc755b846d4987abe6ffb3445536cca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218e0d22793a57ef541f95a92b7619189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2433be71b14f31bbda390a8fb5545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3aba55ebbc34dbb86e6810bb2e6a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926441de211498057b2c4d6d95a9886192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea138f10292d79b9ea6aee2d19e726193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f896c153e25fb4d4e6eddc58a11c74a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51acde72afb22782717d89e860dc576195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be356fc1af4bfe8c719571e46f3e947196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27391457fe9fd24e2ce9e8eb625a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5bc288bd8c3d663208970e53cff0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224110e2a688c4d7a56d3a4a7d8f2ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1a499c5b0ac631fa0c525d4e4c1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee753871ae169d254cf3f7298685d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaf01918e90f1e507007ca71a8e99c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e14344d3a1f20e839fe3dfc937eeb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5454e102319d297da712c24370936d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a525e4ffa2cd49b7ba0858a1875b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1ea8344f941ef2d06d939b46740b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb76959f1e8fcb56a5c9382b33e6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10fcf5c9f0146b096d316d0634d5de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321ddd8c855808861fc720c5396996209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c98284db8a210c3d8daab1cd802ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3cbfac6f0032a08e461f16581f9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63904548040833ce96d7570c937cbc80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ed1ab61bb7e939dcdb6098a28102b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f2a7a763a04f033b2bacd229f288214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446081c8f8988a84533b9d84d78d320215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64c07e69aa0c33df2aa7ea37591b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794bdc6b3d11bcbb27b9c6b7f14e504217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f4a0923565af86a644b7e07972e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10000058783b333d984040f462672219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02f3c9f3802c93d8b7bddb2987b767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7ec610a238cc3588c5ec70df7773221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a1097e97828a4c6c9209ff741783222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af732f8e9b787d6000ef0625d5f4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb2034004d9e4ab25087ec7133579224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6ec7f643687ede25a45230e783251225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c4f819413dd7ce3c3ccba42634cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e853d66090dc36d82bfb3cc717658227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbddb64a356df4c20379caf88e370aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d1725e7d1ed1129fc7ee4cce5cf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8522a3c65eeec7d5ffa04a329ba0c23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36980db121ebac5579fd6c371f848231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362860f68416ac2d0a7b14eebabec7cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b2fab73fa631d647ba57f118a344233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f6910481724d67121f10cc5effd7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ae4a202e3a6a3ba5dd80de6d44255235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d270bea6ba70a2bfc2d146f4f1c61fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed546a581769702f9fbafaffbf3c60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e4bd553d397fed601bb2a4f36f3fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac6a2a25646ecfbffd97c2eaa881e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516da908954991e815becf91e44dae2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a79de03841fdfcd1006bfff91c94f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c46532517b6b80a0e03bb0935ef0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa434a4dd64fd8ea99a78becc65732a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63d2fa95a8c74547516ac2725d5bf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd371f4faae12973a5196b21206611c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5bf70169ce023b1bcdb074cbc19a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d3cb80b53874ab13923c34ee564d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc9aa4da5fafafdeafc1f83e4983c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2d09b677bc123825b9ec9e70a132249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4348a37af9725846958da6f940a88cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc77ac715029bf88105ddbb0ea2c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac34c85c96abf5ae33901019936bd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35757d5fe583c3d2ff7c7ff293d1d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f0b85bd2778112c84cdc81681ac9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ba4dbb7f711600b81fc17ad8ca8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fdd8dc1e16965a96dc5bf4be40afb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd8b421395f437c2c31b04c45cb52c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba133b4d7840f5e66a5445e002ff1bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9eaab8462dff49e6aab5516a2005b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912467e5654c133ecd5f1524c1211fed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9579d52f3383af858823c65735b0d37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5112cd2c37abdbd90d4a5588300e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62782357157e417843ad3569f0a4893263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e8039843263b5a36f9e0afac4b95a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54c196818fc05bf274b2464832699265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986d0a7214b6f48045f033144a48124266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65038b9f9b8310bdfadfe2cf372150f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee9458cc95b5411a7ace44bc3703c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb05a90b8825cbcdd11121f9a5378bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437524b42e18e40ce9275e2866740db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90b9a17565ce738bc7ad1cc9d8990a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d5688e7d29dd7be82481084ed5ab4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b44761e50dfdf15bd9955244fc596273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd5822a53b1b1888569da8f17020d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d5fd19a73ae98746819c0adc18873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715ada9f25952c1220eb8bbc4410f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265376feb39dc2ee0b13b8f5a63c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1474be94c736c7e3c49650872656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238418d599ee14d465c67905c541d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115531169647876b60e6ae7d06422920280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003833f3cbe1d428c2ebdd9d07f861d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e7a463cafe421eb793c75345dc75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281642c03d7ed9324394b58128b5ddc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda8658e12a0b820897353e56f4e25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11d9915abbadc11cfb36fed41b7c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b7ae5749cdffb6cc14a5cf8751f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edcbf684cf1cbf6e14ba0b182f404e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447c381c789bacae9b14f44ce94e1ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186a76282e209efc9d67b6226c5b26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116cd6940abcf79b8119ef15032cbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cf1618aaed79406a2633df141f0be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2212e6955639817b4eddd5a55adb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcdb2f720af26080f4b2e68773d8ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e06b5e745ab6d84e4f41ddbb9e539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327c002e48e4a9eadb8d9d519cd5c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d660c61b2673538246173b0bc0f37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4282aa8ffd505e4f5d1f9a6cf4df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc562cc16bb2586151216ef5b92efe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cea933572c32089711c241541ce59d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f8200f0fc103db3bf64af300e282300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b81b2e12b9b6b35f47d60a4881fab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce116bd130904bd6ee0e6e8398f38c09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a5e96510b085ae6795b8da2f15e87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df2f34303dce89e860352012a7716304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d621484f7feca0129df6e2d1d978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c916d737653d9e32cea9c127779a94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832f196e53d71a182638d488c622c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a4709bdb76097dd54bce8548b8d9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3803990194fa8dbf8727f74f0744c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b05086b5fd085f04ea8e3cf156c91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c2bb5204a42df442fe79d4ad3a3f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706e193a8a411edee4c234527950108312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b45ff88e81049b92bb12daf9eaeb5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f475e5931bf22c2f6c0f32767aaeb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7d96f356969fdbbd03cfe0e9e8f93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744095399f46d385786b9d6727952c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de01509719ce1fc196cdd9776daf4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270a5a53b575c2c55b5ede2998293d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d66eab608a9bddae24539a3200ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228098582448440d03e0037f0b77212320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71fde171b27da857f4fe7945910bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee47ef5bd9b972f177956a29fcf76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599e9a3b4c10968774b58c42ed1aac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a801e04a0af0de6f5205aba27ed21c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb952e00ee460373c88559d48c76a68325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>