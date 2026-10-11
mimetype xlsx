--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34b35f55407fb82fe26b67054a6de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc15f9fb40f256854f501f8c68ef902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d130fc93dc22d6ee9210eec1abf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca967763b5d38f8f5fe89bd34410c0494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34e56acf68cff82d9220b234a91415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d6ebfc300e322072f66e2cffa66c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028dc2bba3c33c4943b3e51d851979c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272c86800c289b02fee4092dec6a7bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea4a5c1b9514171ccc9723bbf542479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071b83e59fcb857a7bb964b5bce43710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c710d80a74af6a78c21d3c4abc2f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732276f51a6c0754fd996ad6472a93b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fca58c05b94549470a140db08a7ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d110e677526cb833e77d304cb2bed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa570ad4dfe9b7c177f8afa6419940115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db347547ca56f11a5c3dd8dd1247416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847297b68412fde00f5c1de77f063bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db7b9459095a282cde2f821d66496318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69bcf934d8539021cbdbf52d0e6a9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1545c2490ddfc649e2e0e22b9703cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4277dce369db9a2916b6f15ebd38821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d940c4f6b3855acd34a7409e2f95ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242532134d2f3c1ada0116f4a46269bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155f5be4e7913e230b5a9fe588146d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5b8ebec169143980c7a3daf9c68d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62fdcfee19ed96af545ca4eed39a9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577b53cc601f6cb6e7387240123af127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc74461ea8d38485a31196450df4f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557433bb51ec5d2e23b78f01c4bff9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540030f80e594ca0177d79eaa64c3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ad8d6c2e07d81b9a089e9f7e15dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db297e591a7e52dca2b7929725aec032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73088a95e3a6f8f883365cbb8247933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe2624d75ecbd598fd07feed39bc7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40dffc79f228cf7f553fdf5868baba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6796b4279ba3f42f43bf85c6c14d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872d678a188a252e79d32e8bb49eff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d4a7239904166922573d56bd3610138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cd6d12decc36052f4bb8718f8cc0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb459e499471555777f5942c0b65108a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc8006369e308a2c64486a16384dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4ecf3265b76a9a4350e2111daadb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e537e28778bb628f8139453d8f52a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7aa2619700311480b81c79225725244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf30e23ffc32374c51e1665e9a83b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6addf1f77a025d2d2d435edb183a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285c7d0e9c595668f9846aadea7ee747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25bac662ae13dd659c500cc875175148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd46d9829d06410f6014ba7734cdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6337b466c561192ace4682a4e2b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7f4a46569fcb1d42ab9b7ec4107251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef648d19003daee9375693e710e47752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee402d2c89b3b9dbefba6d5e4d1b4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7f24595da34d390ec255177bff4f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf96450940458d3c974f0e1b8927e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffca2d0888e02cbebce69d0c094fd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213c84200ad5d82b1acd581a27aed157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ca2d71c70ae5b178d67e3f0a3d6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211b0223e5ed348c6cc5a1bd5d195e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323f250ef335a8b10b4a064aee4f8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f93c073b7135588648b1ef47ef64a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4bbe751d94bfbdb604c70e51beaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8fc594c5a3a3cfc54e0e0a7dab2b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b734a4fec1527d534565ea82d1674e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace0764f991dfa68017e0fe2b8db9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537714215ce5798e608b3d9f712978266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4182a10b649b8bb84f082ae8f58f7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abab936400f8a538afad2e8331bd7a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ba3fdb811d89fabb1b8d311f9a65a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4badb75cf07a27c8f54ae588b093d5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9cbf91f7a44368ab74bbc567adf8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c8edf99c105c023bdf2c02e031d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc4072b3dd846d7ea76d28d743637373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458afaa1f7bef1b92d87449fa95edec774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88938f1b9b174bbf5369b7d4aa485775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1cc15eb5f73313658c2f8f295799776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86b8d424753856d607871c44ee971d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b4d864b0756da7c4148fa7e62d6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75268dccba9a119fe8835ee123ef566879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61136148ec205c52179ec72637f4d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fa737bd1c1a4b6b2269033fa0d1d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a518b5c5cd33f3b92de35e773ba63a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceb3efa58e7c75cba9a95813795d6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6674e188689f40025b219fe27cc54484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35028ca2c05503c6a93cbbc2ea668b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac2b1a821a09e7477f2ddad1721ea886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a723dec80193ab77cc7f8b5b2127f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacdee346e6c09d59995d6f9b606b0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492404949888c33be6627bce1e1e8cb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a89be9bc86ad6f712c2095e2be6abc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decac6c0badb2b2ffd7a78afc1be8afa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84966f6ca5fffbe413e2cf320713dbd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a942a2b15daf139d85d527064ea693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1919ccb69f73247718a7d6d6662f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516835d760d551a4fdbbc88c4f8673995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0050de055814c496afdfc1d664ba996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eba9b507cba694ef6912b31f67e5ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd3c3a6009f57e9d431c2fd24b3f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b6e7ee6bdf7e704eafc19d8e325de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c388a5e6e794777efed827160b113ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c0ec9e6def9a12a54f39efce5ee11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b5ecb2b4b1a79f00d42822ab9bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2e95dda5e997a0d71745ad3b98684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518291864054a51a1389c3c7c314d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df00ce8889b6c2a9106bc68510fe63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7b62fb7313013cb751465b443001106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4dd81c391256f8e36631f8391ee23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56901e6d0cc5b10b1ca5852c96810a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb996359d186a3b37bc1794359dc57a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208711c7a45bbee753abeef37d9fdfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d86926ac8aefdb922275065a2b30c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d2cdab2845154251103c21ccad64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ca6d0a34d9f3163d5d6f16353230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa88911cabd4982b78d3aa3f515ee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420ab0e2aadd75387d47159bb9db309115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88bc2fe5bc86b75b0caef57c80b447116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c14603b635bb7b0e4d109ad4ec36e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8983e9598fb483490bcab6707a45257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94fce69dcc00874c5ae7fc9521e78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760a441c102c147c4ba8aff9ad4479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fac2060358d0d20181b14d326f10bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff655b465d9d33a7474763accdb7dba0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dadcf7bd1b9e67dafbd101c00dccf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1731d43752105daaa960c3b199bd349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8fddedc73c6dc176be58c75a3f32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a458158a209569a223e417525e01de0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a161ffabe117858e57bed44f021314127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374d54dd8ed23fe0442faea03f6b79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64cf92bb868ee9c668a832b9e8702129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f30d6da7d3e695f835bdfeedc9db4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca353af005454f80e017eca51b282131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0c75811423c0caed19d260d2c3020132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aae0a81e23cb5f15c1c9b9c04ce39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5106d7b3a87384eeb38ce7760acfb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c57fed523e484116175ba630445b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d40e6d6e9460cae112903bd1a1530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ceb116b7a659d68ed94055424793137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658462bfc3ced8d6895ced0f42f4774138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcac0a39739b70ff12d49daed0f241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce142a34be56d1a005756b536e03242140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c20a9bafc45e98fb65067b24f94c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbcdf7d37520c14fa3fed0853e0eba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871da5e99a951b151c7a3892d37d33b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241cec4964d418bfe5825650a7a33f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbb5227b277b5cc85352c5300a84e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9af92f3a96da519ad382af4b918f17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4aed27373a15d688f547abc2552d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9159c3930cf68f51cd3c70b69841148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6738c8ea16824bfa564f3d4127238a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8453782b986147826b793a30e89377150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878015e1156d46c452e39d95f9b1661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc75288f1c6a5f7c4faf46be5db0a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607dc14b1cee5df9e70718beacbc99f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e05f62ac8bfa9815fdb04de0bbda1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dfa289714ad4c47423a55fe4e9ec1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803146a848eba0df5f3a94f6884cb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efc13d3f7583d114fd73b19c91ad2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed82248176db7a2c85843269a579be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3575baaa90a88b1f8945ff090d13099159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d537ed05f0cc5909a75e0eb9b18c6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ebaf7ff39fdfb90ea2864e22ac249161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61915284648ccdab0096a128eba458162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc7de97290c31896edb729e4bbe6c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be00665481c99cde545a7472240cb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610157d83e856e8a57e51943d10417c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67ade614f478d66f55e0bde098122166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb8ee700ee31a568cf086f80c7b09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bcc56b01676b6cd9ddb3f22b7c2b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7ef0115bee0f795d8ef1e9c842b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b967b5f2c4ff4533cc6d43dced4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681587d32103283d762d4b28732070f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31bdd44b6a78d9e091e6cea08d0dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e151ed96d6bac78bd0c5def46915173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd847705059ed4491b272124933d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a655872e1e274560c66efd216064175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae32f6e58e4e98ad1ca36ee566da4c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2182e52ddad139634143b50e56dbb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f273527f3523903b90032b0e71f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b18e7d9337580179c0feda9239fd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdf477f2e30c21fcd1a8781aa036ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5820ae06924d388f9bb15e067823c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eea52a7776811645f33b2a5cad242182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a88b30b86a137b91ccd3d5592cc52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5b61d1785ec62a1b7a3ddd75a1de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a155e33f55961b7146a317e6b028185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de1d738ffb15f841ad7b1e268cbdc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fc18b02d84cd97f494be0abcdd66b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74089967a127f437f7f40e89a3cb2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a48c5f663384101703272c62a658b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f1afefd1af44d95ec9bfaa001a91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08aeb933be373aac64905c17f2687191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e600dc71ded9ce4186d4ee4fc2de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533443c8873f37704b779cfd5718c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c13cc96343cb3df6248f8b2750d76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182495dd558eb82575d3f7c1912b5bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673713bd48f0cb18b17c3e56983b290d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d694403c3b5ee14e4a79d6b0eddb46b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e986ef0e76c64dd252788d3964ea08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47798e3a0089fc37ad653b334a952d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b20a887b4bbb3b44553ec14aac81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed852bf22a18eee8f9c0c9c934aa85a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a68b7c9078ab33ec1ce44df201189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bfc4c94556b011342fea7ad78cb17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e595cd51ec1f9ac7f1d57ac30310d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31eebd11bdd40f4b2d27e88b0ac4cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd85703ed72ad1da895b9ebc0ca0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b35ca37fd830f5710f62ea990dd5d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11dba87505c781475f3eee14ac3d41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241842312d3a1a634e9beaab1c106e24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde34d880a5a31d506bd636880ea59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c383163ae86cffb8091ece37f5ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f382640459ab0e67565ce1d89303c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ea024c258cc6e1e181944cfe300b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c1057bc690d4e6f513dce88cb2aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b48e41c7b8c4be610ab86bc06b8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9521be7093115bf1b373c396100bf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ec1a2621358fea886d691dd4aefd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d730880772e6cca6976fe518f8f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e712703277fb39fba3899f4833fb5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98db15fff37bbbb2378ddb8aa063e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1ccaa437e3ab9e99f0737143f825221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddf2ac71f977d89f8db10ffc43ed52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d71bafbabeeaaaa7b551ae7aa0c4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef642c27d70527880c8a64475a7a86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23125ed34d30eb4c240cd161fdb8c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842b6952579809cc7c3de4c8de5f427226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a6d776bc82355bdd2f2c0036dcb8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1546b157cb631d14ca9d9488284248e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c882a2cc25e3c18b5d307c1a80e1305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5669be0360f7cf4a0ca7251ce07cdab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4db328868d8c21653f4287d130610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef423950409dee6fea50cd62efe003232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759740618d6c23a6c83fc7b9b7220e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd416f5e8457874fa5084ecca9c01ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac64afee71c546ec95ee594841a27cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497de883fe6a120d9b0a0ab43cb12d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a654d726d49f5368bac53230885d98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4477b12d5c6bc6a055a192a92824c7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db4e975c83b347b524b3720242a8d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f20b1a400fe6c9d4c84d80b70e6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c2f052fad4e947ca46c93ec1a224d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6e5c8af0a7ce18f32c044eaa695c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b33c2747c7eb22fd06c90270e205e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408af9c300efa26e262a0cc905fd2f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0a0b049a1a8a9b3cf549f8b0af42a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7860148c413af497f325f3fce32ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355627968a964cf1f5d96a79ccdb77e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25564cacaf40a1b8188e686a74ea7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ede5e1210664ddd7a3ce403ac8acd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd869ea016fc7f3d40f0320994d16487250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3858cead5e2bdaaa7ad6714a31d5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fec710fc214537b65b1f54fc926ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce04b2071c0c62b6c1b7554c10bed0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86aa7bbf29c0d20432e5d44d91e01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982fa5885f9794019f6f4f339ea0388255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf7e784e0c8950009f66cee87e750256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff03b30e827580eb9c7b700756432257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67653465d80460805b2344c5720eca48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b559828e0aa8cfa60597966bb8ab9c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56610fc245b0f452580e2181c0ce6e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d48475dfcbf59b0ccc1935d08ef97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d07829ae5ad27d831e85b04bf2637262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d11a517604907593ae0fbe741598a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821928674f6cd1b6b4e55cdcb7d5ff6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d4eee9333e67119ba92a263e00e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1e380a98d2da3b274b02fcf57599266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baea6dc169a6670ca4d3d661b5d7a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6626406de0606674c19209339f318268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312108a2ffc478e95cc023d81bf9baeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66dcc5d122c14f8b84e58c5b39e04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c5ca4218a6e16869cd58f6847def9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92e1162d505aeb7879fbeb9e2221c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e68d838e8c3f6fe74c9157cc1d44a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04ae2e095772f3cdc753dcbc33694f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f02ab66de21e63d9fcb98731b9037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350314b6dc85e21a7bca8a5e70f8c23b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee6a1c633ca3e6d73ca977f74f865277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf31128dee7d9dab5f2a8b7f4c9cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b13e282f3b9b2b7ab1bc98dc3ee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b6a5f627093211f645c1dae1fa45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0e2a6e40e665f36880c34d8224c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98243b5f09ca8770ed41d733f20fd42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478a612c2963d12c650a2bf14a6b0d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0d7a711ffd5465ff3964647bafac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263430a026cbd14088b5a342a236ea2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850d9ffeff2442b7497e30f8e7c54d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85aad2c2e70badc24d35cb336245ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29d1ed58999eb6f9bd26a866040be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a810b29aa39d3ef04d322f8d539f738289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4f3f751f495eb3005aba62fa387dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f80b9190882c7c1ee027f03cf774a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6342e65a60840d82200fc76f7834f7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb919877800a12d83ca318e31d7e5e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea9b3cd151ac6255eedac0db197fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc73c42aacb0ef87e95a4fbd9a7ff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9003a201732188904e9b6bf23caa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73085039b71b9cf3449a8c6633834f20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cddaf444fe6030c37a06311e464df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca634bb1d5ac24b0f48fbbb834a77b3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688fe28bbcb965274756cb7bcdc31d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03205d8d1774e94251917feccebfc31a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef532c22bcf8f2f95b4f10938508cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b97c1a67626126a95f9b57ce0ad92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2167d3e0942ae0644ef0d1e5283b8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0170f6d9adfb5f193974b80bb81c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627eff41cbcb818fd9c1e851c06b156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dd7af9e0ecfe118ecd30b28a5bc3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b7f7c89fe5a72c9b28f37a104196308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d265a0d39e61b5e9e31ec7f098305d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350308b83b75f3a55bfc85c1c57b47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca134198fc8f8129e7f2d6a18da9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816850b7d59cc0b911ade33dccbbd47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97793780f77fb0aa08405b710eeaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6bba8b0d3f5ef5439d3833a7a70b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad061675665faaca21aae8c3c99ac0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c733889aa7dec5a4f4ad253e4cd85d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67bd88102503d376f0f95e966dfa8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a567bc626ecafff972a26f0d3a59060318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2e59462ede26ce84fc2b8381f117319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1d79264e33d0251d4a2ccccda98d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4f7ca05cfb2c79c4ff254cd8918a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6381fa58c8e9611c8d7e143cfdbca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c7cedb4c318fa78656d5a9b3f6c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95991faad2bc91745ce26fd5bebc98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504bff1e2aad7cb5119eb0e6e924376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0309bf9ecb302ae94fd3653db8aa753326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b99b0fafe310406788fc8c6b8cba8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd0f06ff92cfc92615c9287eabaab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745e2240919e7073926bc6e00153ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d00f20f8f2b81a4bfeb244c7b5d644330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d19eaf5c024ff61b717eab4aa0b99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a5fd5afbcf1adb37418c11404045b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d72ed9e80144fe59bdfb261f5cce333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50744539aafd8a04fcf042aaf1950a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03040bb8e9197586609a37fd3a6a2e4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327f2e9ec3b26c34bee0e72a4ec5343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306417d28239e7dd554828fed9a157244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ac8f571f1d54cda4ff908b2f2ece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e092222bb7c5909e7ce33bc49f358d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb79a6ecd2a722aae11fa33df990287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2648fa5ac95f30650920d2564968c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade2a061824159e040424f12c730fff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f261c4bc5296f8177f2f1039203e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951560ae334de53720f20e5122260a8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a03805c78d52221f0ee97cfb759dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda7617f15fe5f2afd2f6b453ac0d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328818d19542ed11f3adc749ce630fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8235453b0ddfb179a710705df4c5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765832a28d24d82ee11285695bafba616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d1376986a2f3a3a6a2eefd8229ae117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f8149fac79fa2a4c6536ec084462218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9155031e86841cb2fc96e7fafd4a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616a548b4ae4d5db80babb306b4fb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaa0c550a93a425a0bd9d1d2785bd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc64c8dde91351c307469a7b2bd4ce422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b2adf3cc4f2c3e584dcdb6d7e07123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b031255402fe24355d16f8a62a42e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbdfb42d5c89746843e6767558218225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d103a3d32f1edbc7d04e60e7ab8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651cf0649e1d5fe33c4fd13e834c6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3275a4433d715659c41e0659b00728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832877bd459b9877a59d97723294aef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f7e36873167fba0b87f021dabd8df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9348ea9dda378ba7ea87275ef6017b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865d58de7da8b6c20ae70a3b9a608832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c529308f59e1c7ccae82e703dbf0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59770d518fccdafccd108e6e55517ac034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564af93fe608ec6c72b970f062646f4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdfbb2b4d84f74f11f699c95550e5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eba424bdb931722aa4729fea726c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b06ff7d5a8279c15798c90c3ea8fb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b17853aba8cc9b140116c313e009239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033dcef79ab725004a7cb5ddc17ca540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f285a01bbc744ed09282cae1058c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6a2fe314b2fe0e0fc69d2062a24a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e450dc8b85237b091a249911c4d27b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e470453c250b0e61757fa32b537ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a13b240a7aaa04e0eab8f0ec63c0d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab7d083297e64745abcf1348261fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa803a51592e424b255daed89913ae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ac92ffe4700026e3992b1017fcb8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579a5a510c230ecd2081d6fcce63c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6c8d4e0705c0e9740712fdf1c9b0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cca00af921e04b619aad1eafa98de951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9293deea837cd39d6240863f7e38bce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce0ab38b176e6de0196c22662ea0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b9dccbc363e7107a760a8f01724d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5183337c0eb1d2fe3397809929ba0f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab95b5954edba74a362bc6c758fe24756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0b43677dbbef10cdc4620071bdea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d084e3c27311dce933b342f01df058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b883fe8855fced2b4752faf8b7d9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f09eb83c8b8cd4f3307b2c7be2e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66464ea2149827da106a77c560a5020061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf7d21cdb54ffd2b526342e10f49c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f364987fe9e1f490dc2a3a6a99b3dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26b29ffb61f01145357dd4259c5a1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe7c34123f2b3b2d75c9a3bd1414165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ef6061e0c14f57663acac8a9f3d9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab6c2caf22b190f2f55fd23a5a88667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ad617fef561f985c738f6d6b37a3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c31a1884266bcea131080f3fc52fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ccb3f9fa3e454ce0539df4e94f4d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd5a69006d9b95fb1537d7e4e34ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e864938f3c5c1cc1d8dc2bbaf51ec572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d2263fb2e322c7c3f6807876671a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f49d5c53daacb105099da526180f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003fa8b433f7ecfa2c26b86b97b311d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe4e12ff90ee3905f6b684cca0036b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4305f8f378d37f2588815ab4d822177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed581f6646ad9a0d7cd8ffc91a5da6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e91f5c0ce7377ee1059f3ffbceaed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e13927dbfc81a5ce1fc773197a26480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fff083cefb4f28ac269d46cc9a132881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4525e00ef917d2ef99af3643f7a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b981966bcf1e8302a14ea2cb937fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c33ba04a864adf126b7d098768029884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13255ae48e88facc82050ac09f497885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc21f9000e646f99141451c2a202ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154eed16fae5b7fd925d088e43a493d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e975cf1cc3b7852085d51cb8a88f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3e6957c06146b7aacd6e78ce7af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a5237b8171646552a8388636bbed890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6031dc57281a301d1a2cd84eec7caa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671e409ac2cf1837511b1fed02fa2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa57fee70451326533c6e9b29c3ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0deddc209bab6678f98a35872dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c68022b86bdcd334b794e105b3d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacec7732d670fed6c76df13eef267496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2819983cec123bd464f6975ce31e2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776bbfe129aef5a91500c4b7d4339b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b35228ff3af99e35f76766ee2b6f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030943e47156d39d5edf8e24df5113100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65593810b70357ebc5feab4e121a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abaf92fda091849c806776733b7e3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e1022b9e4670775cab17316fa748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0a8bc8b43155c03980d7e04b79f0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891397a478c9da321ecf464e014ce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159f68cf9bc1bb6dac9c694cf6aa7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6137e1d33c008d5f06caec85cf0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8e1f8f6ff6b13bb1c1e0c555397c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a78c2da8ac134377ebdae6ac445e7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720dc87c40362e4bc7dea833544a11a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cabb0219338029e604bd249ab55be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69499bcc1373451eb0e060ec75ee1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ec6879cf60672d498788c9641ff7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2239e3be7fc7596c6b99f797a5ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83252b98c7c135c0ec00ef72739e5044115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094bcf8ce72c9cc3a82ddf31f3b605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb165f22e3fc970d17aad4dd713c602117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849da3155aa72c53dc6991b8bbe64e9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d890e7721e2ed19ee8b8e651e472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f29dd6b8eabacff1da1400fe894866120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ff938d9f36ea2d474ff22861adeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca036bab0285ee163a4f5429df9b4941122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16145040975081c0797c30ad15e13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f5d0b2a2ede635ea28ee02cb55b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ad1757daf258abe491feba6c2acf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e1eb5218737efd56b67ac3a586e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb883e474189c62f842e4bf603f37a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3d1e296eccc779995c855d6f6106d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e521bfaa9a05ccb43af30b7dda27127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9359b00911e0d8448f04ebc261640b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b277b8521049e373099caa6a9e645131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf2b2452ff866966e9fae7611eeea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a13ad241accde47536e3eec3b52c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355289647f62ea201921068e77f754f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a458cf0d1c14d4aa14a17ea5d84a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f777c317ad2a31f864b136bc0018d24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c33757cba6c61f2dfa09685dc2839137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6aba3ee1ecc3104f15cbaa4630677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b21ab0cf32763c3768998a1794747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4945881d26600df7130bb45e945322140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc39cddc77416a46e5c62683d2b15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ecee206c0514781c049898dc1320142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297aed8ce178374c56bd763fbc110b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9527dc431db000ec32c5a96eb339144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd68f444cf6b395da913ee22b0aaeec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f4da4d0b4dac8fb3e4ed038a2d82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c18873ee6225920fef2779423771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c859e1275d06bbaa6b44cf00feb918148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4d4edc1125fd4fecb4d7a6e9892af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c9ae5f2fe9d6acbc904dbf59e31f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ff04f3708ba16c77239fd05475d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea75cc24fb300f02cffc52035b1bb87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae1df62ff970af5d5b06c725273329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a5e12617a6222de114dd9b287f29a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df4b276e08c39dc4d421e657708420155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7a8d90ee4d2de68504d8d23615642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8ef6352ec402fd72e9b302470b3b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398da36ad585c6e84428ae48a57f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a43615800ba47c51017474146e9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aefa098ca4a8b90516f015921d4c6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd5d401aad5a1aada2eec8c9e0ff50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a04ea273b699538a8bcd8041ed59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1620da01a5d6fdeac2535b35b80e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb43b5b4aadf124c141e02df9b17c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b971725166e74750b700c9a12c36f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88415b18866125f9dd7401663dc82cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d0bf61b4b5f0b47bd1cf62aedada167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144792ee239cd003bfb60ba983e70d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac5cf3502252f083f1e47531f0df87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050ae0f48a10b42e32b22058171afac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da750600296fdff987eaea3fe43fa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b8cb9e71a8b6dbd5a0d35eb65e0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4afe80645cdbbb321e0bef90dacdc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437c0ffc1fe09d3f94a99b65c6bd81d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103ed142c26d4c9425561e43e6b342175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c0c3b57a4b16dd018c599ce67e45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b214fe75b726b86c244613bbf9750177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaf78882f08e683f66e6a32ef5a905178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4104ee50566d59efded78143af9edc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f628f82400ffb19643d44dc98f2a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680a089effdbff64caa8f5af726e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5f45893cc6554f40f8db03d46ed6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb71214c6e3609629d25128476ba4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683212df7cc393c8922dbb46386c247c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608269a52bf3aa3c7347c601482ad31e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92414cf796d2ce34be629988d1feac02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25421c641b391a1a869e3d4db59be63b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2cfd354f04afcbf85b3fbd2f994cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b552d4013785e0973aa59a0d271a906189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b1f7ae42094c5f698ea23dd0bd62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548dd968086fa430cf9e5c57e4678bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a7930b036441bdfae2d9938e7a4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292984d84f7265c85e65c7b28dce88a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3de151ea1fd141e5959f5fe009681b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cadf3c88867e46a39590eab0b4254195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ae07afe0a8574b11bf12fba96039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d609e2c760c921a5d9d0a7fef8723a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1156b41515efd80d185b1c191d0189198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a477a54b4fdbc9985996ada75fbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44164b0ab202bca7d386be568c21c47d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ae24886216c64babb2f8881f1680201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf4ef2001a9bdae78d1d7b251a5e31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3f0131599851600a4328e902994ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e6042e3acbbd351d0e55fa9653b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe9a4eaeafb888e20cefb651e3d81c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7558f3637e33aab1c905acb293d84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b7d9432ecaaeb81877af8b2d4f7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29fbeb459a6954d3bed9c0476a9629208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2e420e9773efb89faca6df4dbca7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c42e80458c02a5474b5df58b77b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e12c2186463608c9ffdf35c4375a4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58116af464e8e8ac0c49031d08647212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ee1077bcf55ef8313fe3fdcd0494213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3142c51eed94259f347cff73f472bba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbfe2860013a97618a721fa67a01a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc217d52e04e4fb1eff9382e9f4436216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d5409b306ec3641ad61e10a5c612217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d5235e680ade4da60e04b1a5cd5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6051815c310ddcbefd0e78618d625ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139295ab1f0772343f7f6ba084b008c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03887bf3898b3cddbfee61f4e9e38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01a2aba22d7001fa16b60c50ad490222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60c7a33684de807d73ca3e8fed295d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a59e4e1cacdf3aff7f06ae2d7e9ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eda5375353987e3016ae1ba6781d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e411a9d8e5f9e385a396dd60b943ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef47addafb218a82fff57b40184fa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e709e3fb99462ab3695c2180da02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b6825c6aae05315ba0bc97357d3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b1b8eb15ad9e6ce75074b7fda606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb7a480836f500a127af075ac1deea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4cf25d0c21bed180124a57765bf36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9d6e567604cc1a7962355e26bf91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3b555843811cd0a44ebdf95e11ce6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed37741872d814a2f694ffe973c4d59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e4d99118b6f14ef2c4a79d301ee7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ff2417cbf637e433208a6782aba6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261b5ca9e8d79cb0e23a9557612691238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc43e7c846f91848e6a5cb1cd145e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a01842ca40b5628726bb0bef8e8a45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5be045e0857ccc361a3bd52006e870241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017bac20173e32d7a342dee318efd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba279aa8801f2a1fb7666ef2d707c0eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034cdf55703b9147c83e0782dfe6a19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c804478960e2be7859f7884b7a816b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193f628793569f003770638d7146fdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a72ab84fb49ed348cd3dcabbbd93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a338868307425289bf78d9d086907248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb44c57a67177bc702922e27dfb58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a9fa2e094636cb217402543a0b69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b56d160ad7b7ff263f78f8c11b435251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13994e7d6ac095356e6d5991f66291a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aabc22f51727ee50306b2d33b1bc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d7ec131c91dcb1b4fab9863499530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8cd1ca43714bd09792f5ca4ad871255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a64601032b61aaea29d91ba7e0dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ecd2acbd8e27578729c73abd59830257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a69c51d406c93c457f7259aada4cdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d1a28ecbc156da68e2a903807b4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431ad4fe8bcafc5a5e74a1194cdc53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19bcdb620fc5fee7101237cd12c98f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5211ca5b25141034b3d1ac4a4e496b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b19330d10456e837060b1998f44f1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ed0ddf2fb8ee52ea60e19cd04caee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e2a72129385e216302bd8c213ca5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb923cb00f81c4e2e4e34227518dfd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3cca1987b592630d86df98fc4a046267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61145bc4b640745a446f9d171a555e77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e0ebd119e0b834f86e3e59cbe754a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c0f07775efa074277d3cea34389cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e814d40d4042f13774eab29d202799271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792c54a699e023809870c357e4a6c55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7428cff23e83b5a292eaf63e14d45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ac6e18ab78112d07574b81bafacd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55fe40a3a4a2b7ffe5770f5e7ec8b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a7b65a95ad465a3cb5c897503164276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e692ae065fd79d20a6b721219b9e66a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a9a02e98682d295b1ba7d31d0a162278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc878b0f13026b433b48171fabaf84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9325470da506cf60df1f3bb8b4a801280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eee2a11359b148d6c794033ae9534281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e55f9fa5433df3b35e68e5c23911282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97088c026b715bfa51e63a7c914515b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aea7a18c6f3b3a255b51e33162baad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609b72e281d50b512811de3958de38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc30c987ae825686f6c5b91c23af17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaef2686e11a5683cf54b7111785b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967195e8f4d5f31da43beb02bf1680288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b850aab3e27567e40a8f06b402d7f36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f25536336aae1238c3aca3b8b00f3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496a200444255263734764aadfc3ea1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd111c692210a5c64926a42dce0bcec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c4dd633435c8dc5a68444ded5af4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160beaa89f22b0a25751b83407e15e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17abc3473e95762c7bf428afebc39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd32c43e57c6b482c41e73fcf28414296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e8360c2a16a2dadee356cea6fceac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f084b694aecc5fe87d4284368e249298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d3df723c151d2f267bffde3f74c31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b19983cbb0aead9b543140e0bd3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220b995f2ad2c463ea0f7133371ef3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db20b1914ea397ca42ff40df4e12f66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563efc952676172513b1740fa180eb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58b51e9065397411ecb16f6f0481b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202750b781a2b7319d930761a30bada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a54850b9fb33ca48d56b87485da2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9fc67e35f59b56fbdab62a3a6bcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87f842e4a53cf2df39e9b38d5ee19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce28b195c329fd386fc491b347227309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a888aa326cd9d9cd2822cb32f152b4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f888138781de885e35a9c9b7c1213311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57759f2e3c53ae7dd77d4d8d81043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c39997de28821c21fe5f6bf9fafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9fe9efbf4a3cf61dfabd1ab85214314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a541b7adfc1637c360d5fe1176b69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf5119f2125a2b95034935ea5328d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddb3f2f37b4e2556235da444f33dce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09653640353b3eabd9c19511af9762ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4751c2efeb099ec2e367b37058f71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a87810afb2abcea1df0c0bfe6f1d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986498e8d4b95d51c704ca2656ccbc88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7b95e11c4454b5dcd979c0d34b47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368c3be2e7e1920666e6f3d1a46c021323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70d8c06c10a7e740c7436ae5dacb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358491f2bc2c0d2a618c19b5fbe2e66325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>