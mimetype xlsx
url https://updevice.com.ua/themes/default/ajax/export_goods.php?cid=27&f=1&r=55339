--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccec48096bfa32af2d55a89be391561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12cf6ce090357d4804bdffbf320672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5388793630af33757e13cbfbe15b283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac724cdff91f4c5c8094db14ba95e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43f92325394f93a0c9aa124b159d515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbf274a6df5bb8c49bd578b99ed196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab13d06735204098b6c958953384b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6c725f94afbfccd52f01f97d66af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0057f365ee783093e49094dba1814b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482ada389abc119a4d442f4f2c238210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb124dd71c193af0d84fadd457ba311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92818653431cbe1616eea51b62c4beb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282b37332a74d27a31b255ff0399b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c600c1f857b3fe125d356e3759da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a1baf6598865c9e20fc0f5d9847e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bf68326ba9493e87d98eb8b7852a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12034032648e4ff4788756e8d38ccc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab2a3a8ffaa820b1d3f5068f8e7fc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed74d4f56e350e8d8dd7fac68651a3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae5dce0adcc9812b52ea97f374421b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f164a9fee23e299dea1f9a252786121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbaac4832c7a7563f616609780b6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d9098daf1d457e246ad3727c557f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c75b5ec4ef2c3be1d762a2ab7496c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd480649a18e68c54acbd04241565b9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1e4761a8d556c5717854b49c6f0ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf012eefb6d4a79e9044786cee46d5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ef8b7252ccce1b6f924423d2e45a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca206eeeae21edfc0555528d97baaa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abe4d8eb81fd605d9c205e62900e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e712cbaf3899753bc5940064a88e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155417dc9562a49ba3d36aeceea93332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5864cf2a3e031a5fc85fe5a68e1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddcd5baad45335e2c5adfd9ace11734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1d8a18107e35afa0ba574141f89535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54162181502e6e2da3f202d4a162ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0990a3c12265a470050a4f7786e8e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ab7048dadb88adc165c95be933cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8aad877b09f81b80339830d1935b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84e09179268473e06e8ec0bb422a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0cfa8f84e697fcae6d115f07c53f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585400fa35d9c959487fb32bb892eeb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4849288026a34072fc2349e3e30f5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1806ff746a53dd843f30a6985d339a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850e17eecf61f86ee03a20dd12e4b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7c1c460da97b82205f88a124377ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361413a1cc4cba86db4321b21de3cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e629df48543b80a1c2550e081824348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c5bbb16fd992711fa8d41b907da8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c19f8577d76d2c16bb63d104abd7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f13dc8316151e071fad4cde6230f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177d7a011eb68d1cc097ca857acf71752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8cebbb52070cfb668a419c63834ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac426070ef4ce8af1b8aed07e552f6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad39947abc31f71ab874b70adaae7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc40196927aa36b0db315b2f45df256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7424cfe25c66ab2f21c5c48aba8031657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953978faa5bbbfa2af969bdb522e43758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697bf95b1deb8de876205eab5312ea259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23305383e1cebce64079de1dea13c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bcdc81ee9d01d3cdd3d46be2e686361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689a4e8375a7b6e954dc457d25497f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ce977431ffc42826dd7c0add323eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63c3971b6dee22dc3e37b147f142a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93556d111f450708b4827387b213d9cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080e94c20f4933b7c1cf5af0cd8f9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f4c10e9c10e0bef6934809165c9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834f3ebea9f1ca24f17234a2a8d07268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aacecc7f9ed85ee88ff2a78b4654f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c068e061c406056eb85b003a06553970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc48bf35ecb5a6df80d209d21d14c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3814afcf698551c6134793888104672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e163c26f41995bba4e0252f36acedbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd633b5996808475c909f2c4770a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c99914da56abb476ea0143a2ea717f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76268c5b25f2b7a739ad8e7bad856b0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538623ebbc5e6e357eee62f69fb0b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930bb50deec08da4a0392b4f9ba9ef578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cafabcf9763a2f6d860b489fb935a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8434891a2f49b1719e35c811520af7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90175fbfc63450869d0c8be93f896c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e515af44cdc51a0aa6db2d65bb7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d169eb58c9018f0f49749a102a419783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c71010c30293ab80bf9d7988abcb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c588f3b8819ad9c47b6705dee7d4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374913d24c8f365987de3fdceff1f24286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e8c20b988d140520ae5d766350e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0260000cd7a74772d6c9d88f4c23888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0176ee3ab8a2256fa64332ce645489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012f6e9a97ad167461048f299ed15a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb47c960c6409f789fdc9df694c37091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376999f7043c8b4a0c9ff68aba88ad4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7c64e1004e1be70374a81919561593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80a56c299fe1d544726b0db7e3f3ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3656bfe85867e0e2b85389de5a1607d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e906e8a5f8b2413963d732b995135896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c6ce7e20227d401375fee3389f8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92ee78392c6d5d14678e95cdf8c3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596bc99514b2eda91041fcb7e7c14a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d106b548c1ce89bd728714923144100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf041d8168c2d8d41afb5c1ad485a66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8bbb7f4f930b0c89c2a5d81ecb48e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fca8919d288fbaf9c9ede07b5733b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bf40ee6379a24f80a67ac1a3684f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a79e3c257c9ff6a663d17adc5f66e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a263c69a7b557a156ad5b8c7caaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a80824c173998145f78cc7cccf4edb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7943fb8c7412ea9dbd1ab58cd592c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bd2f1fde25f198cd9fd86da3a14a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956181c07b8c49d5e2bee8e2beac6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f6b2dbbf904585de1c3a0019b2c5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde87ff8056e2295e09ff30164dd769f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f4419af9cc7c1e18504c7b861a326113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9d86a615022c6c759d62f9d8cd8d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d8fcf4a36ad982495012d45cca505115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d45964e2bb1b5e221b91a4ef7892fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea93f59cb8949c18c3fc8974a21c90c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c230f8029c439e86204de6bebea50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c7a13140215ec96cd3f1cc8713c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55cb623e3af4127955fd2f782b382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cb0a9333a86a9d22f0eb50e2fe50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32675635741787f8713d753e8097b14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b4de9d254fa25573a9965cb9b8e73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec087684effa55efd369fafac02c7065124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343ba14640a1aa51e3d4c846310e98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935175172ada5059bf3c41eb19abcfa9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e01e7e1bb45be1fb81d79f20edaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292c59d558d240261c0fd6ee3d16af9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b96c93c2d5980fd7789c3eea934d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e1ab539f998ac9bdc235e922a6259130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce1acecc15400d4e415f244901d0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaad8f1f00fcf86c8a925da029ab51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74f0e12acfdc23f24b0d9701452aa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbc2f0c18c47651fc2e2667241a915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f231676645cef96881dd066acd8385135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf669edf557f0e0ca4699d9da0bd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c9ba14196e26c328a5ddf316ade4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab0274851f04bbcc4fb6a2fb29763138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953245f4cee1e20d0073b4cff1dca75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db5eadf08f5974eb148aa9fb7675bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451cdb05002fb5f203aff951e6ba91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d1c18f4b2dc090a74682a318595b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19a4cf99d99bb93d3306fb7962b76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82280783dd3b9a2b0d04ab78437e60d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff6b68fc9fa9c30265ea4241231ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b110ebf9df455d2e50ea8fcd6bca72a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a104f4c288ac55ea77f4cd92bd66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1593b4a96cc5eadcbb68caea024a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c5ced22e3bade06ff0ba96c67534f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d415c6be4a4f9bf828f7480fe1daa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce30ffbe369df9bcec3bda28f7bbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb993b3d5909175d4b5dce36e09542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939013cfdd3e67e2d8686df71d63b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e4847c152939e6da098faaa7c87e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cdbb022ef90baa1e161fcc3bd30c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb493e267f2f9a70d35193c2a02c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878b5be628f946cd4bad7ebb1e926e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf04dfce46b71f037e66fc904bf09fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c472af75aba1a62c67c7c578ac97922159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d91fdbbfcbb82e988573eeb3a96bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc98ba8688d949dd86936fe8782ca71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b10beb31fa11f070a299bbefd41ba2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c91d1507b3d6fbe02c635ad997330b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09de7831fcad0f49bcc561c264049164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c6296c56b475775fd1710f891a0d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003174416c31ed92596f46ed868b606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dd037c36b711df10884e4c2682cad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1050143315685e738b4347a607814f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57519731d6f97ca3a7c7ba7edd1b518169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933f207ae8df7783f699fdf7a739e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3670854bd9c4d4e744cdf161ed893171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb3260baaf133a8b0e1e4d70b81405172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2882a5e40e59685a8ad4e6ee7373173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f51eb35beb98d7d848af4fad37aff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8910f5e7bc6214ea05c0ddb81844d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36afed2aae0676667be30f311f2f0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b0c3594f2b34b8db4050fabc864f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa201e8d2a4f8dce6d7688083ecbcfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502afbebc8f0ba3e770eaa81e27b63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a88d32b6cb04868fcb47b6380d36d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b66ff7a045ca7f9e47bc85506ff4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd521d54876df86b11ee09c58c6f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff06aad7166f0b7cc8f2d4f588d22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d5256223e29eea2a1df1053c4d1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c014b4f0f0dedca28561c14d9c93658185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1320107151100be5671a961dec8107186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a4b8ef570a26bfb88485dfc6ab9e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb559a9614ce6eb540065044162726188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f774f439cb01816fb4a442aa5660189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c4c2810e26a6752585f00e7dc13f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b04e94d887001a23c01279d8632bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938c960dd3c014124e57a52f53542f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b73ca4b1f99a52854828aa84476b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f1ab9263ad383eed46686611cd42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37490af21520d6ce13b4557cd9b8115195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3ff54445f0e699307614ca90c28c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd025a6eb7e3fe986bbc5ec065a1e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e08d5db1094f7397d1754b23e2078198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b384abace2e840952a96c2cdc91b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deda1b87e20bf50008f550a1e1c862200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6cafa93d8e022b51777c19a6796ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e89c48d9a76964b255ca62262099c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bf8105b6747b8a0c526bd5373d395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc512e55357f6db829038aea02393e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ba3053de99a2d19b66001cc1291cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae680787663b154ad68b100ee45578d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c71f5bb637b5a55ff5cc92cb0008207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e716dd2707c86385474e56662cb1f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558538e43bfcd8356ac2eb096ff85d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7006ddb5f428a1fed6c4d8001f258210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379171e22bb6c87992ad04dd9f4a43b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51bc66901d93db4b8352c4053f3681212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c489214088b60bb0145a27884986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c74b1b00b81edeb3dd68e0719396214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839f1ace5fff74ad6a7a29a1351e17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40df8815fbdb1497115dc5a3fb068d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807f34e392e685130574a6249022a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ed8467ba47ee5a8c04cf0b34b6a3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17e8eba219581447660b9bec28130219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e087955ee2f9965de2bc7923b23f43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb07e5522f89c0891b68960b0c390d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7482178a1b105d047a4c4b2be85cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff4931596b756f2d671927fc30361d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59ff2db07bded503f2d8433d94fbf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377544080b17087a793cff1d6d0efb99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff1a328c0272c2f5b81ee524e8e40a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24266fd055342ad47dfd4f0caac49a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4648c1a06e7d42d2dce43358426bb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac6012ab5d06fe57402039bf9f1dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c05feaf23f144b4ea495d4a5a716230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f074351291bb99ab4db5ef1cbf3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299befc9a7291002bdf08e587d70d8bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e595431a2540ce14926cf28f408f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7e0bd35bdec0cb3725c413775497234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6945ae7ae6af46715200aa657116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e56117cff4fc3a4da427529d7ee0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f44fb0048683f2c76ba994d2b03b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ea6526041cda439c3de6f8c5da08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca2e846a042b5b2492821404f36d1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780dbed6238e48c5be707d7541c84e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df6558ade045480f3f18b622b12be8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e223112cb985901ef49a284de943242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277b5cff745a3724e3e59659b16b30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a310e5ac07e494ee23f78528d2ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7bc2aad74ed9245568d5dd62445c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916997b3c1f1c28b2f2410b958c3396246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4a1b3d7ef9bcefec2db1ba344a1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0aec0c78cbb171b546901f8a98c6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef4c488001357bd38ddb9a0ef3eccc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f1dd4d877f2c132df62aaa2854cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257240a345487a25d502456eb881087f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd4703c875ab50f2897ae7b80871c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341113dae4924373218d2bc7f48b245253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc9b0ef7ee144e62078e648dadc167254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012d57ed9ca25ebd8d73d71e3f454e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1f4a28c4cdaf5ed893b17b92adf22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3395e2131d6eded22169a340c333b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3fd356dc90d7da101e98060444ac1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a378f16be000cbb5b145ede1e107259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77078631fb4bceaf84908bd4273454e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f78b1b9786a2605d20ffced0898ad9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b4b56096684f9d599e313b025be2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d212df8ea7668c573da0ebf0b3516d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363451dad8bc7cecc4f018a033610e45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820198a4ab6038bac35b6ee9a4c34127265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e90b8ca06cdd0ebe9b83a635b761266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44eb8a1d5cad9e945784199050f8f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32dc53e26be4ed7850dc18b73df06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4720ce9975c7de018c8295ad20b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f33413c3cde2f707e4266cf94f29c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac9516fa81146b1bb36ae0a3353b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299edc685c8438d29848a9ada33ec2c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54186218e26bafe6b79f9e757df71dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb72ac8b4d67d31b6f77c71cd09c2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a1e8d6bd439d75ec6c60bc48c9dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25444c03afc44f935ac012cfd4b8b1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a47b013e5bdf929f5fd5fd0e696d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885920bd52d9a825de23621fe6857b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa05dba6b5619a86797a9b021addb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb6bcf98047429ec033c6fc98f9ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c1c6b5b555217ac2df9611eeba6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2331d690c0a9aacf5ef7c3bcb3b06cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34658ba6109a992c3018f64c30b00bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd8d35891f5de385b5d41ab990856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cff8325fc0b161925c77ca5ab3e456285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f100a5718dd29022e5c35aba7445b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeb59c5f5acabb4cbc7466da1579d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead5f0709d8852d0d0107d4ad1e77ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827755c1dffea776df43fc08d5a7f3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b414667864605461a4a30b2ac3b2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f1088955e8b4a385a2253f1c39b18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea70dc45185444013631996a413ef2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4bd6e50bf6f64ce1139348559c27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c83fbe7172a3822704e950530a0c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8aa6655674e1dd7272a80b64d376295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b5d93ccfc1bf4d4367cbd499312d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a108a07178edc39ae1348d8e96fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720bdecee00d9dba30150ac5c9e639e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d612581047e207592a732a5a49fa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2f00d0894a4877e549065474a7abe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e1ce7f6e0960a9b6eb15c6c2f000301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfab504b0e8cec242e6e0fb6f8309b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d571b42f44b5eaf02d209c36648105303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702982f0b0606ce04078ed0e6b405db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207da4fa19a24a9983e7437a245062305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ed5bbc201e4338e19c4610ee5bfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d7d0581fd255413e937ab77b2130307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394183af8026c481839a48c54ad58fe8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eae35d988bc8961a4d8871baa9d93f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189e3ac58f1c29d40b16bb780553073310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b27c02a177663557f7b98992f0ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681f7ad5c624e231a8c77f78e4865f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba310cbe3a7d113f70d0c3a5d91e4af4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd5971ff7f5d78ddf4e7c63544937314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c5fce4fb3f332e716e500a22b56e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdabaaf7cf1d12430781863033cfef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fde02706707fb2b35171ba49d51175317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537678fcd789ebdf28ee90b16cacb856318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061565cad46f2d225a437c1547d053d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a7db525adc6f9b1f12712803b2b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd64a2f385c9214a7e0a5b807e042321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81d392df40ef750d63b0dd05439a52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fcad366e911ac070ac2c7874314bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea1d8c60e4443d49428d4d5302265324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821bd608477b520e16eff4e4683c0fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e776647a2b3ffe0160c8cf2f3d7b324326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e503630a8cce1e41a86857d98fff1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b9e9b07493dd797e5d0f660764a47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc285c34d747e739575dfd45aa58815329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d1a290703fd67fb2a34ef0a352be6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c89f66aabac505f52ca777c37205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a3b67e5e83b4411c69a1a2bcc94a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c44a320de33b28908550dce6829b09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a6a253912d7929e712380c4eacd9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e2e1383034b1632de9b6fb16fc03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1136e44ddca5e0679cb5e25491c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d848cceaaa77a10f4220871c4979a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5f81d241fbf6dd9c8e9ac2bba54dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbceed5a90bb8c83aa8c7ddb39d858339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b7b28c92a3da9424fad9b981cde31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3649814129c3d05de20f5d274a78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e43c148673bfa5bb588e12cb2c61ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de1251107c6491da0f85505af41c84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6aeb09c5672ebebe8ef4dec12fb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1ee3844dc47a30ca168d1104e9d66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a5b3229936cb29f52e1e977cdc99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fadd66375ea33ace477e3994f91a1347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130038160bc8c83d465dc25330db2a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cadf284f6b7218c960d1651e8def1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43da4e6050da7420e23e376d0e186f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436e37c8e8fe8bf2d67e276db9fb6c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034714fe5577b268a5b5abbeeccfd695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09955c69740abb1847b87d12ba52c0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44981aed2d9231a841e7236d25a9ca347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3a81abfd0bb5bc0a17f63954f1c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e133b4b7801071b0eca50212bd8049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb3afbc004972146ea5c9bcc49d04410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239194a70a5707c7c5a770704aedad1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8558f0f79e7d4d6482e9ae00dadb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929711cd692a58a75ca60ec332e60e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9068f92bea06a8822204872bbc0eb9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efb8e4c11b291b6d5a22a356e259a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce3b25b9b368004719b70fb75b059916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc689bdc667b693de65b64912bb21417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bfd6cca63511c66fc75f627ff7e6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f06a023b6cdc61725d399c399c20919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf009b0b8846ba0731df17dbdba057320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33529fda65bf935b1bf944ab8e35cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22ae13a1712ef7c3aff0390ebf1c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4c1932bceca8d9eb89843d8f136e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9f10c695d523d45d0e0627b5c1d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5415fceb446315a9a5d504b8164a2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571181ec03b2639ccdb5ba28d88e1ee026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb823aba9aea46a9c8cbbe9ecedce8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510038441e54db7ea71b4d1e520b17b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016737d2223da005ebac6e227e214ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274ccc2857f2bf7642b61f087c23bae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0dabb759bf69512776be5b57dcf2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c600db8e8f0208ddcb7bf33004c964132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82f4978d0317199d6e64e295bfd5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248431a0f433405f294ad7f0f153d46434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a319d0c4a9d70350f251cc29b62f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2934772e3affb7b9763e12a31797d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d526cb12e5bc02d2043804a1f5315137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f98a95b4e9340be5ca4c4e372c2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada39b1737aa45407a7a6cf2b4496639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f29b93470d21b6a15aeec5d1fa7bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ebdad3814fd9e5bb24e297fb1a50141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a55a13ae0a18b7d1fc8427deaa99942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b8b4c054a5db25be2aea5d032c3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e998c1e107bcf879cf49d059ed8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05512ccf38248203716096fa83a94345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e99dd25c341e2755c8799c5cc14346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f3d3f07f302c37ba9fd186a39ec247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e471db736f5ac0199898c102a3cb03848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e0b39e5541f9a755fc5c640ff8ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274af99ec6a7f2bc5cfe80b3347452950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c124cf4c8f3929958d4e6107b778351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0430c99b394f91e1271322329d1c1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce548ab77aa5508ee98b145932de56553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8accc10f41bf15495fdb280e6ba154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97430d44191d0af2ca8b0d3d58d0fb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c55074697d4495d6cab99641bd9d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e006d3eee85ab603da2ecd431e1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c5308bc3d646d95153a3ec6ad46b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f8784fe7dcb862fabb2bad2209b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e3a0b76b2178bf68272569c7cdaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94eeb00c334d2766dfcc0a04ff477861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de5c3eca4001c8f0e7b489439227de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076f3769614f874b0b711cb48ed37263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fbc0657ef8df21bc64e360a4f7e9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f32b1b478d9b705b301e1af9c570865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb517db9e1825574aee280903b84ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a884e0b6e04e69a0e892864c1d7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a3a1c8ea38ce909f0d45df7e867b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cac233226974472f617edbc0117ce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed37207450ce50b569ba11f5f4cbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7940c024896b547f8caa26d2014bc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82310eacc1ea1b83286e5c77c34838d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa5b7dbe1f7a1b895dfc03af51d1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d2b9d810792e4bd37594b440588574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839082579ac78a3ff90b9ec8236dbac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9026bfecb6bfbaab989f98e6722276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980729aa558d5440604266b53c87b9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9008b21ebe70c188331e15b0a151a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf8c0b8dbcdfb7d384f65da7b7e6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6d822f9f87e389f61a25cbab84bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1494a9d3fa1120c970da3008abd0f4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a890d16915b2419c1b135273cb5e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc9800950294db5ddde4a74e4c8b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c18cf582fe51287a31ef3dd237a1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc46b1ec727e489e6bbbe6e22cc7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a6cb92ce9cd925cfada06d5396c9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab235063cf34c438622b734b51a713c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c801a2e71609a78a15d179482f36f1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e9d82227533c4fd45752af06521b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5ad06bba50a0f0ea1fe19395f11aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdeef6a50d8afaedb6435cff0e57e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646cd355b0a7cc3981498c5994715992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e372a7ef2f3b8068e5cb5df2b4217993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5040a9714daa34601f5b28ede8fc5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d25abdb19d37e41a58aeb88015b9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566864c14eb0886fd676e7bc27b18b0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f343fcf2ad4e48e9434804bdd233ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67957ed365bb520c5d01d9f1f6393fc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbadcca5044402dcdca8dee00c3b25599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afcb1ba10c6da36a3734f66e7bc32f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc55cbd3d7e69af22ef4bc3a5279a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6effd141db51a010cd7488da300c45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c9ad60a72d1292fa0974fc820749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6e9d23d1eda3a631b005d12387488104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8dbd9eccb41138bb2ec5a1be058c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ddb07962dd45420edef4e210afe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db719f23eff362c5b0adf7e1b8c60724107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486dff236933e1922d67d9f5cf826e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064b9be3970a652d2df9c7710c25e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2152229f037dbfcd6f2ed22c20a2944110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6fc41f34a011cbb5a46a5feca6de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ee35ee3572ad397de653d7c5e0eee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b312c19555fb48308af9e6a68e1e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d70da75c78b7376c78939e3f4e5e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f3faee45768ed689f8f19f596328115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0a4b73aa9634974f38709d08d7e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f91e80853ede4c36359125002060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a33ff78234e2fe7396ace3615e00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f0fa1494809f5a6250b7cc1f6104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ade895f4a4d4a56d06408f8ab053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4438ca0f24cc8a15caa2ea7e8573f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93cb4e963500a3a8024d6dc3ccc163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac1c076b3a3f56926f6edc417e5bdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cb4a577c5582637a78b822e7c8ef5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba4d4e5cf5b67a09a63307900b5cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c7ea98fab65be7e291e3654a1769126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e787f6aa89a643add5569264d0d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98192a2b0c1bdc89abe768e4675aea4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642a5c25af613258d2de98badb2ecf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446073c78499e11463c40133de3b0e7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8664ff0413f4f331762133d01565131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143024fe35b206d1783aebee67eceedb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3546d58eb0681a57734904bce9d2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a7c0c78e491f7196e2527c62e1db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f84cc3e40fa6e75d52e336c3ecff2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880020b8d1be5bd57a2925298add6c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020402398f7a5533ce8345f05f1b807e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb9f6c964d56840badea04f4494ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f983733f67baa973cb9f723084a3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7d7ace67dcf7fff80dea5b00f53b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a267a278532bf00f5a679b655d6409141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a085617a2869e1cfbb8abe87bb2c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615a332f8695a49664ada10de038b25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35eb672393b42e1a22c03d545da8ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4243ecf080b7e64719c420c754ac2dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b629f18feb1b4ce0ade9456309f197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149056741e2444b20d65d71630e43f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc94f7390f5646e53592f9b582aa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa4c8b4ebac548df997be2b7083e88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea77027d8fff9ecf936af24b71a44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a1d4fd6355c393637951c1688e0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed46ec774f93c379de29ef6ec27c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f78a35254a3517d1e59b9ff0be4691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e44e4671d298d96f8208c2e5dea8a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd204c81160e0a5635e9be66c647b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5625ac8813bdf910b5ea1ac7bd9a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f2f9f6e2e7e8d63e8d3a3ad7d5e92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804611cfe9ad77fa459a6e1d0ccdf56b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adbea06f458c20f6d8ce01481772cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb124ec8c393cad3625ee03a64335de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527100c9ff376cdb93aed358138bad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d75ed35ebab4a1b94720b7c028f9c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81476080c943918b11e9f9fe1fa56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba486fbeb1b39d9d706646a6bd51ca56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bff98bab7bde8ae71bca1d623b25f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c59ec59eb2a06013cc48b9d9ec00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a3293a1293853c4574d6be705ff4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf11c5af697b06e0c7b0702c27c6900168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89effbd33a9def2a912c847952f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5c5f13e028fbd0e3740fb3ce24de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c259b1758666fe7e56493e6cb8ce2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df37f7ab33cf9c843d10365e07652172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d9536f8e0608c822102bc077c4127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c47015b252f15e89b31f5c285c200a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1c1433081979ffda770a34dbc9bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b0503695aeced78250b50d7e1e45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336028736179367ee4c05e74988f4fbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35551823621ae7b116b6f1337feed236178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07eb1e12a422ab3ded90f4ceec0e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702add5f2bbf6a5ad414355c98013da3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a9d1febbd59998c080bd3ea957353181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07796529cc1ef482989f7f2a549bbbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa27184e6906458b860cf618409cea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d6da51d80ea72e7ebb79973bb1ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b4832cfc095b8df24134d091c3ccb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac230738ccdedb8a2a31e9e292f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc68b1249bf70cd5f35871dd1c405187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa6b448565a1e355811328a349942188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041fc9dc4862a833ecae4d9b65abef9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bac36a7b9200beb2bb630fcdc30131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b60e5b6919aa8db105cfb11c43540d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b133f742a49eeaa81600cafb46b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030e8243d3e49fa03dece171ca0d58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08f6fe934082e06b7aa1538dd9678a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a8cc26411085e5337a33100d20a47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6266f95e7fc0e5ff829faeda90dfbfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66c5789eae25dbd1f0208d76d167ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efdf679426f57b20b14f25503b4fb7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b35b3d018b2f03670f379be5d9cba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc2b5b40cf9c08d826a69a070657d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa61f0a63f3c8d78009bf86d35a0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d868f3eed3f5b085085ed24edd22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568850b8e05f95c8697ad48111f5c2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42bab0f7066a852957f8994cbb88a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e8c306fd4ba74d748aa412089762b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6a676ad0c4ca03f0d81b820bd3f40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba20de7cbc861bff428554195466d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45f8b4990abcb0e8a1ffc803a47b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a0ba1d3be3ae4261b4def177ac24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055e947e67670918bb4570906da11f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a61556126217868f75dd4f23b0db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d724f338f785a2b5012926bc0ac99c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc5d1264a9ea1c34228047de53a1a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c176cc036fbc3243c33249c8844807214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f70909a31ae2894fe9e66b3b449f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23d2b5628a5e81cbc621e40cd5f95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed18d3364cc4c7ac6905cd4f3cf84c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54c4d147fdc762343e74f10f075b9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697ec3b614286ac3caede68ce90b94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211d9e36f12fa17793100a45fc35858220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e24b33128dc7f5878dc55d520da4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90108dbfb2d2a3f45de211d42e55c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8c3093d77ae2da86a2f1282cbbd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77f6589999c510f48833703e75418e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18791ccb1842359cdfd2a6f46f0c760c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2470be4da157426f322c42f1ddd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7644fc7a75bef2df739607d61dd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a94bafc3ff6f16d5fe4858312a13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bba0be3b1c2717a63250ce8416065229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bde21d04eadda144755a605ef73d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5c131d1afdb91c4bb4de4368d8f44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f345ef05f6464bbb9d3f444c7c314232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582cf0c8ebc6ae7e6856740ca7529bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570dedc705f7adb18df2522192f254c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed094a7b095805fbd35242622385cba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b4aedc8b8309ca440922ed7ec22e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c528e7a64a62d17dd712f03206b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877766956a9a57e08e570765262e5f9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b2db0fb12a201ab8e40ecac081e28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a15f1f9dd0814789be5d9b5c958a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafa289c1a1d9c247b931a8200f13d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137eaca683827115bb8fbac7fa3d5f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4e316df80431e254eef8070a546b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5302e80aa50439fbf0f7f0efb0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ff3d63f1dff02281c80ad8cbf5c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592b614acbe11834d786a677dfa608246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677fdef903c8703acdb9351a6ba0192247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a276aaf9aa173da422746a2bc2448248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa44559b4f139d8bb4243e590fee8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16126898ebef5fde342404e74a1533250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d4c80cae98b7758a7ea4df9bffac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5073ca58016c02d59847d29e38ae2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff45a963615ead7fda4c54a729157253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d6651fd58035e36fc106c2e5e1bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553fee0760190c2fbc8985c075a51ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148a44b7407db0b107283241e96360256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927a6a41909b1773709db97338d10b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e6b3d2bbcfe72c074aadddcfdb09c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40202876dfdb18208295828ab5aca225259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a358d93c9d570699f284deeb3f1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98f034b769f6d8e40d213cfa3a4fcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c6bb17fb324012618e25d81db77d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e86aac5dd44844cd7099053d7d5212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77637d6546120e8d04f1a1748a83f5f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbc92c0339e61e4f358893e198c71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb2ede6054e0998111fe05a276aa8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff2b55e48f411b205faf71a606ce9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1144b4b88782abb997af7951584f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76834897654b8d4b1469e1a78a58bfa7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d46b2dde13328b0230e6dac26748270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2d0249edc0286a1a2d6681c1ddce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb66ea1a97c089f26431487cadeaf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defad6ccf951e23db9220b126596267273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47f4e51823911b818479bd46e59b37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae171955dce4ee054d2238904da36896275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c22fd6e372e5842a043bd94eeb74c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57dc98d254e17cbe42d85108666ec5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753a4c4fef743365bac3df535bbf8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20fb07e36eadc31421d87fae0b3788279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93bbe752e0b65123e0a7a90464d0b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9a07218f543ba3342fb088b1a9f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc6d8bd99f949bfeb52fb7ab0f9fe1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ddca5914d0071e11eb345d5535816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c14f941d6dd7b588f1490bd7cff7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6618a786077c06ba1c1caed90be94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c36a1e63d3bc5b2807eef27f27e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127a8ceef27eba8e8119337a5bb6995287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fb40a714ce7941797860b7b04da7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904a52cf1c7dd8e3efaf03ba34c9f37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03e8e178b39cc2d3c6f84ad9920cd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ebbf8b21b4f1c0c6b0359bb550876291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebed83d9c29ed79d9e7b285d00df6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa3f91949146817f13d5ad1369758293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369644cf028b82f8b8140547945b6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a7e427c9dac1a87c5a55c4cd6068295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb8817df1dc87ff1cda396485a9a5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17814516de227276023abf2a4cc19b3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a23d9c7f5db7e615c9266b1b5a2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1789ed5fc756802d18678d74358a32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6c39fe75c692ac469b23ef0ca3705300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da50fb8850f82e64f8070d00d5f08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce277d5d6799fed261550b8a42064c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f777abb6977119e403f7bcda339f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64d74823a3edad78269a0152f7cc88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cda0d905c4bd23423137957880042305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbbc902d60dc4b6e90a4b62fc4acf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65014bb67542516f783f70a182f8228307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f10f169f144f2265955d3a681aa5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c454a2314f2f86d4b4837b9229f2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe95226d48bb01e3702d341e23a8cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340253d9a19f8ffd11903389c3b6b709311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8935dc2f3c72156fe6ab4fbbf4eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcf514a328c658b05b79c3cfa29774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f9cb1ff9b64545e0f878fad9b56d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45589b003bf8595857157f9486d6c6e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1a7120f6ebe70fcc207d5262000c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d99f6ac048a8a0bd89b56ec33d6e19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50ce6b8345b00f9734dff70ca7afb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cff2c9b136381153215260710cb028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef54992200bf3e75816e4746c6470320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a1b2619b0447ea6f62118c5aaf7a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116802e5210655a92cfa19359cba19c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf335b92efe227aeaae9f5fb6fc7ee1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249bc0e44698eb34b2fec3f79d9e27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeba63a800b7724ae1fd36160dadad4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>