--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076de760edc0d6e86078b35a7fa76e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e47e48dc6ccc2ed8189590965d5172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d12361cc14e310b40e44ba64d49c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755825f1a28abd9a80b43fa84b2ab04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d16ee77829e54a2010a2d29ba8715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d66cbc8bd03371e2366ae8d7c8d6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b0a7b5494467213fe4c2575251cf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7570c041cd8bc598d4e1332723acec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35459cf4f41e645596f9027b4bc319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fbe87f72d545fd9929465336c6b3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f953ea0bb4aa1f901cd4bf146fe7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453e697706fc1bcd911c1af0154dae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e9b70c388d04f29da72a7cfe675913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a22c1e5ffcba3cd6e4447a9d7295b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba55754335912920bfde96ee157e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb19861d2cc77af914807c033c86716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d980f2e7275c7f43e8526673a9460117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916540b3080e6ba67c43391083535d1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024e9467cf35b70215bcbb876d7dde119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ef49cb1d3a3e003de648fe2cd457b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9179416d173877d245945260ca5b8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958135958a65e27a521bc2d9e4a07e3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3334c016647a47f08b8bb27551017cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a621ccc0827d0c1fd066d7a93c98d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc3ff65875aff4426ec95f4b543b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb496132efb13ffde1bb2379aea88726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5063643d1c87c23b71c26046163c84427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba92f295430761292e716ce0a16fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb38d17b1824e2b49cf723efd4fab3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788394e74b7840b3420f642e710544030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323118236c18a7ee60bcc78a339feb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733704870233c40d0d1218df6c6d27732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f280d43f086eb7de19297af48382a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b53e894f27972e412d9a952d6d2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755966c7a41db0f8b4315d274663da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb28285d51fc09cf428b083e731c5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfb5904af54f6342cb4233ef99609237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1433f4546e1573d1a42cfcfc91b48538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997447373c9a51890df1b2a487b524739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8609bf9b347815bcbbfdea0f5c085040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402947e62ea95ecb0e95fa1246615041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24b3e61b889e030c1b8413ac2f8fe342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd50cdb204bc02256e6601317ae5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757d40dc360249d9c9166f0e66881f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3595fd2dabee7f4727ff79f2ee064c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6264a17359c72cb46f6598732e2587746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43bf96b166a807283fc42b1035d3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98900822fa88be7d16624a9ed9eae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a4ee6fff277d909673eae91516c1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d18da56e38431306289468bd26c9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c71d49ae6b6a70f834acbf5a3164751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed0bfefcd07d1fbf5701cd72ca13a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb5e5d349be4e9fdb38d0b426d08253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d26c74b54ce0bcffb8dfe0dd938cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09373cc7da61e497b908796159a548055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26e08d426aac04730de3b4dc986c5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56455ce49f332d4361ff5f8defc6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ab139de695ab3aec8dbfc9599e0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f834552e6b43b9080a2925b725676a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fa35578be127ae0616464a78c001360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f8b218198ec83b503a3352f61fc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a50594ced0de08b7ee57e96911e84d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab236c4d2781721bf8498b7b85dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd74770d970fc2ae88c54720803ae0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd64279016d843a3950f1b3f7ba3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559293a53a61ee623e2025c6f76dbf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06bdd126be54c2824179499c3425e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad883d4e414cc2208c0d5b7d446dbd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5480be28527e25d110f1c357b1f3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8172abea55d04a923cfd8f302980670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35642b8d62fc2b80c1ee67d7b97bf6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e5106429836403bdfc0c6828899072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268770a0d0a25fcafb24e5ea73f0f87b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f588539cf428848b99da1cee1b540b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615984731d5ef6cf0feb82206b11720775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3af547a958169227e515dfc37938b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2abd14e3711aa928f0a9ebe7a808d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208f8d42801e98058460aee22bbad4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14aae6eec9f0b0184d7f07163028cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f98c141e2169f513e08cd4bfcba91b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119d973f3631908bf989bdb77d6e4db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f337a1db46d30adbad368c18489ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e61f34e532df40f898ca6d54d6fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a821d4cd826c9d7d515148f9b1cf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545428ef302c2d8f9a6a57c6864f4b7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b3877429c78c891ebe65dd00c47cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70845944e6f44fc6eb311946da0a7a4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6bb9042a15fba465261e1701101388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73dd45138c7e61253709717fa5b7bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28afaa0e7b8990a94314bda13266e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062e9383ee6abbf3f187978a61be4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed48e82eb008cf0689b0ec181ded392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63891d5e7b00de2a6f5531306333e88f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6694259ec3722a38d405f49eec3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff28589975004142a103afe244f7d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2851d2e881c12cb61fb699a21a97d4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d107e242cfec7c070cba94478e9ee697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2b944a55efb3ff591a61ae4a2f4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2319724856e196b9756bc2b6726999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19afdd712020ad1aba1f787766a059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb14f6c02a39caf68ea1f701ef9fb38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907854955eecf163df93d6a01328deb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa43df834e3c875af632f009f6f87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe282769ad3f2820e82370cc67ef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e78704c14ce208d570058154d5d34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f912fb44c822d6223d2d6e117dabe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41854b0828a447982aa6ea595952f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2e83d4146c727f40a89f9cdb6eede108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de1d33a0e0ff1cd1fb5be6e77347ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb23822c87b0269061d05ac9835cf08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681922d33025c01a5a588efc576bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233f80142b6fc7d420da71011d6884112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac129c0d0301c0ceb3694a1b6c5de3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da64bc0732d79373fd9141e99b2c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71ad7a5b7046744bb93642c5647ef3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee69e4a4c77c3afe80523b736c9f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed101e0731a983c9265c350615fc8704117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666fb61a4ca50290e0be7ac47ee7378118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805096065bf59faad12ebd09fb63aa0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c44805eb52a2c5991a54d97fe482120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bace2bbc6e5acec423a385f091db8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b8cad8eb0cad31b5fd8bfd7938813122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e7d8f4b0176c0012df8dec4061b07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1df9db0bc20c30bbe38e94e3746d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab094aabaf429c395eda47242d81f83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a741bffaedd1e448d1c91abe2b6ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a73205d2170ba16ab0dc0a9d04e8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569237484b6511e841f1899acda1ee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae001f38b66aa1fb6514e99c50eb8f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ecc575d912c0b9ab8e30730d0044b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b15f9c3e42c5bf4c64a31af3fd758131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a76482df689cd50d619be0348d442f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e9e67040bfae58a7812a1f5932374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccdf22fa399f9e2a017ed0241a94df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75b906dec7e6c4c59cbaf7ee07b46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5498fe9c6f763c505406e6f1dfa46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b3255602e3080e056bce4f9482c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d13756d64429f7f7e0b87ef02ef3b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2cafa94ecb4f129451c6e77258ae3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58788ef9c785d75c429a98e862f9c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c11bc773436b088f11dc0de54f6dee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad6dc0b640e8d22e834ec1ca8eeeb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513fe07f9eefb1db1428f887739c85b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970240523795cd1130c7ded2c353559f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011399a55ad6ef173a4c58725da5b71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd388af8e1e85cf63088642db1eda4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad21c911069ce0665ddfde251fe69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8bc72787941c2873363046b62961f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b583d9f336c4016ecc7bb92da571b0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8f39b200e636b3439603514f5d51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f6bcac298956fd254d77a65faa38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99ac4e952bb1bd89eb29b1c2cee77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2127feace5f7a2cda381161aac77491153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8decd8940ce12eefc09352f533d28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db92fcaa707688d80ae6d4412afdcc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4479b4652a081721ad38c858a617b87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de7bfc4cf2a487521901afb5df34b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164cbe7c4490d3152799d36bba55357158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee2517bac8e0db41bd1d450f749d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8698ba4ec11b6bbe2d99da7a59e46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968ee6b3510766a4b531b61f3909ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85843e8474b890b23ac4e7fbdd71eb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f489e91ccf60b48d0f0eb94b0320c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e74b666ec4079d1607b8a08d73d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eb4621e28989d99b7c0376b52a1df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786b2b64a83d179131d39494fa0bb15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda687857defab3c36ecd52e9b6e04b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de58f55badd38124a812ab6575a6cfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03d5f13bd3ccf1d28927e9a2c13e87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2d3e495b9bd74faa77fe441f26d23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831e206712d42f98be43259ca5bbc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaf92f827b01f1807016a22fde9f90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cbb675ef423433777deaf329f5b84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7194e1219ef5d387c1a0da61839d8a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4156cfa16d84e2ffd5ae8e23569e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087435164cc4a929ddcd37a93d4c3a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976068f65bd8ff9ac02c7dfacaa8f8d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f333b124a038728b480a41ef416894178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bcb1c3650fbe994cdd77629ad7cd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aefd0534f5c42d2d574580461e367c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3f3a97eeb8d5896898d4d37259e01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc5bc9105ad9e72c3da6297b183fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62586a02f18d1680cc7240815c95e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa342fe0fa2fac6588edc0952f05546184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df6dee3e05149a780988264e27f85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc819d22c140840aad380ef518e4e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455866ff44c5ba35b2a50d4c7d35d0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7379bcea06193adf7f313c15b8613188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16644348135527efeb37f4614c62c86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecdf01eeffea1783519525f9efeaef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df187272cb3503e2e21bc03b570027191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f875760158826d7d9777366ba24a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b234091d6c4a57683abfd78d8e41488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac415a7d8bc6b530a0f2910e86b39439194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3786659cb8015a655e0ff39851ac2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c9421460effdf5d0e58eff194d8b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d1145c3c5e749a4b96f4dc79d684197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b9f85d2330f57f4e660932af12a86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0246b097a55049fb39f6cf7eb516c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d728963e038f6320af534ba3ff22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb2d4b4ecb14a4bd049db36f35b78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7fc523b0426784bf5464f70ca5783202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1004feea877f871ad3bc57cb481db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85233845705a2fc4d5e3776de8fdb3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc3f6f32e085a0e15b4a2d7b67f68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476b54e75473294c8efa1d364b1141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6065e359939e4b7953b92223f269333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e403300c7686431c4f2f531c01b7b8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e65a59defcdf0636e07ae5c169ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558947b4499d96310022dd03cdf635cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216749dec438010e2fc66706247d1380211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0d9972f759e0b48feb5d8f4779c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad80c6e45dee4bb1c10ba18db8bbab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670580e70ce33118ee3d22d6f10e93fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65532fb5ba0c5b93bf289747255ac6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8a4e538a160734b5c700480ecfbb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145abb562e7631ac22c763142065f30b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5702cc76ee2888dda6f2f1f105a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe8774954e672d30006c931c719c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf597ab69226fc9a58d39b9ea8160220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96517d28671e51865809c01b44f43c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc90421a5e3a8cce9fa6df9b64e27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a8619770a47c68a48c9099a0d28f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3df53a8371fabb734931e87256936224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf362ae5185bd61b1965783227e5785225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f57df8913136be1c96ecec5fa04d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750791f975ce9e879f5e6802cebf6d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd297070f4addd5377f744a55575b1aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f8ac3a09424aacd49199823f8cac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fea73f791bd6c2dceb354988c339d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b78c8db52ce2fdfeed6943074d597231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2328438c923a682f1b776cb81de2452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb78ee9c12fe9510c07f48039075eae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabd68ed1b2b3a8c327d1763dbdf1f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c477ec520a07a0be5540aa914e3993235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32815c945add1523ca3b2f6cb268700c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cce23eeb703cf86ea5b3bf95a6c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e387371a20726f4221e32853cc7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17d92b11e6a9747a48b1be985663d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71e0a1dddb74cf603aa5c145d92707240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b569517e8c735138e7303cba0a4712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b912de6e9a9235bf1767cf5843c036242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa807783d9a6f56f64dac3eb075dd145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c7876f29265569d5525815b668e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306db662b3ec4d2d09d74256298cbee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb20775566492376dca34147bf0142246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102cc70206121e8b5df3957501ce76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5443cf031fe748d8538556997f59bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bd9b121f2c0c0da2fb31e05873464249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e164110e6a28cee3dc8c62114cde5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b037b35d5917dc72a4dbf3eabfaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec2d809419b134ca2371083c4f4cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75b50436e88ba0738585491ab89649253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f1e6207545bf73e9b5b77733799a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c4ae514b622c53299de1512c5770255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6047289fc4089dae4c90be3f33737b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a85e4c59841f8421b6548b76ab34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fea799d58b3e73b0811a373881425258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9a162c702066a62757f3a1b6f8ebb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e74826edac516a6b51fe843498af4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756874a6f9c54965136f4608ebe64e37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341720f70fff351202374937b1216b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859286f4d23ee63c8a3fe98a2ae7a97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1119fb17dcfb4dc6ec3ef45560b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaab6d37dfbf9a978987bfe8933c64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4c3529bb3991eda15e10500ebb70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60832e3221359e9374ab0e9959982d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eedb650f767ddcba6c7e9a082eecc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2304789a6bf94084375ba3ed7c2142269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ef9611ce868ccf684b74fce7e9b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a438c5a5eae044bcae1e95580a7d99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2349961f1ba2e9f875e697477850f95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7397e8d2af8b809aab7db7d4da0f20b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728e9c89eac7c1dad996585967e6076274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5faa5412df000173b77920a8392c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e03cbe17b268e68925804aee28e8d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278554b3ee420c758ecb89566b626e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c22b407bc7929981e7d276406314278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2eadb4b9cc6fdf90a9ea9f3a94c64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d893432927ab3487569d4566d834d2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020bba51b71e1271aa117be49f26ddb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dd1ec09877d9deb33943446882178282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5042e1ad222f138108cfb8f2de48b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182053901bcba82a4b156311f45e5ba7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d3cdd1176dfa32bd5f8027b62c664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282115248d725e2cd6ecdb90ae26e669286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173dbdb3c9f970f03d973600e296463287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8adb90188c25a70dca831e2720b4f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2536f6d42b424389378f37d53532289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f6b7ea05d2104ed5a4e2fe153152290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb31d11bfdec0d59a425119f9ac7f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db8b62c1e6a8d8424b2b8b044716f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6fa481de336ec5362034d57043aa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a376bfbc0e563204098ed231ba08d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0079f53a494085d88045434fff162295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c4ec2470f36b3625ccdc0ee31463296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b0188cacdf1ace7b2f7dce4eea5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d37d2e8d25acc99fda05c3003de0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58962edf0ea0e38eb97ee02784ceb69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a8ac1af4f51a1d267289266060107300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6566d414f19eb99b1a9de7bbd33af5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c72098b29b9fe6b5b631ea6d0ec2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6550ac5c869e07eb2aa0aaf8ff7b47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f9c51728d51ced2d1e67c1ee4a9af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655ad405250ba82b20812a7fd3a6fe2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fdd52f29c8f58ff85abe9c9e97771306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784572101e97c792b051eb21a18bebb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d8c1ddcdecc0dc5ceb9ecfac550d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6f41ba012b2057d4433e76fb846f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76191a90a01e645df10b16b102199310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c1ad4c6ee37de1e59cf3d383e2e95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b0921c3127ba5d549797f0e64479b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd93024c2283e1876007099483fa4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a76ee2bf3a188ec24d454c6186f8ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e03c872d56126c3124f53c47a0d63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe31a7cb14a87afdd191fe65e2113ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feda429bd6dd17a18cb668e75ca066317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6bc5c6ea708c019161997ffb26ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff99fe2c8eade5058d28e5c9113f21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29723b3e0048d333f53aa936a8944dca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab065c4615ffcd42830e358933471fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17fb126881d876cc7ec88c7ccbe369322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5151b55736dbbb61613a46fe0e77c86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b82d5eef5b60687176b3369537e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5a2dcfaa6bf26599811a4ac08fc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0f9ad0a407ccf3f3b3beb8cba593326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe3afd2d3f6fdc890e0a11ec34587327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69c26cde83d899219b43d1552b6a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4f845f5f16864785c6458eced55e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aee70f65a20abc78341785aadd808330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae37df41d87a47f565dffaf270f77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776be1595afcbaabc3a341b00edf4a20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f889e5cfb2c233d226077a6c2032333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71fe462014a6b5a5a06597b428f4461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da57c9f5d59f464372fb0f40130d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc445467040e2271184bfc8caa6ec2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f07f8a7527951fb829d956484a5c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d67b5ed8482482c2db4df7387c3535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb8e8bfc120864c43faed499221b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ea59f045ef8c2569cbf13e5f0e3d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df39c8b981408a211e6c5b216f1298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab6ce1aa6b24d2ae356b3dbd788d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f47686778a28f887e32c65fcb0c7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5118f74dc6ae3133754bbeb6a1c1fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0d31c91f2e71ec1fda709d55179912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5a1015c2680eb6580c273204efdd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6c03d437e180723abdc6d1daeadd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee9355dc11404df97813f8f6993f4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723f95656fcbffa465e20b674b7101416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3b07f451ab1b4ba368b9ec5ba68817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cfc0a064b1ca2ac751cbd07310f0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507169f465f810720532e64a51a7668b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076571554a58bc4a3c2d8a42a5563cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65c82912bd4bb5f1c694690040cd3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f022ce400f9b0b2a9c0005b3f45ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d72c967701c84b00adfc1c69953ebe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820ce446be2e6c5ae54f2d6025ed2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f6b20da2571f8b0844730192a76c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecceb44d3a91f14e7bb128c31f0b5aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74788712f940ab7db3489f38cbcb436927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58792e268dc62f45716472c00ef7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54bbb9ea328c23ba8b9793b6abfd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcdb2ac163f2ecdb2f864f97bd0e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d806955bac3c1a398add92935009231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24630522b96f264b7d399cb714e1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d5dc18b3ffa824e04e662d76578f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5332ca4289a939d79c0d8173a0afd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1346aecc752628a8745ea9a0b9adc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef9054998a0bc8ce0087afe2f844d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad8f75591b8aae40c39eb616d8d07137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629d077e1651df02e1e2ed9929a624f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9d94e2f65855971383cec8aa65af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188572b7132b676ae2344ce3dfe3350340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1ca498a8d92baf0efce53aa86f1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dce517a3ea152604cbe8da28418ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbe4e9097591f53eac9ac7f170a48443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac762cfa1cf2e6c8fef60f39f1ad044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854983dcef1c9fc2a93b6b668f26046a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86145376ec8c5d79ed54c4b105704ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b213627d932429fbab66b92867916d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f2de4d27579123833a36cbe2cdf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d4ac27773df2d5a32ef6e1a423cd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666a1613d3ae0009e2f49f710fc668e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539b94bd686c5ae5eedc7beba2477d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10b19f01e3299ececaa6df9a1f10cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baff6d6fe6d93391b35a3bfcf41be653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11508b1fef4ae4b82ec8a95508a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942c98f2781657a99ab1b95f2ac32b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b998ac84e5c215d58b842708ffa7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec0eb86f150a742c40e4ac3652b2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f62eb56ba561c3d4daed28059e13d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2304ceab6b3b1473537d70b0c3a6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03323a1dcfc7b96222bea521d4f09860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4310f0c5387fef4c4dd334cb59b4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56a65ffd1bcb2743c754f106dab12d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7886a011424cd195744f0681e6e9ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf36f5e373eca5b256b149666925364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96415360b382e7a20bd74353b5e521b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d5eb573aa752ad1a62e398c76b9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11ba0a9dadf9ba872c1bb32ef4d14467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7eda3a36ca4c9ec3d71d17cc83d0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64b715f99971c8d89ee3d0b8acf3ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835bb2e3ca75b626d4dceb55bdbc55670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778848d9e9b1e88fd3772f6eb4625671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775fc661e5946491b991d6cb8f1a95372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323c8ad10a9ed82458fd1152e3d0e6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1b0c1a56380cd2e5b4528d2cefdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59bdf1853260cf2922978c8a7940875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5dd2dd63f1423eed688f462a1b6b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58dcfd77406cb616d4759ca31c06477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23159d40827383d4b1f0133e7cc621e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bdf887b8174520099dd6e760fabd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfede5f1088d22ecc7437bfaceed82180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba83cc6b8dfa26f5b9bdb61d19773a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6dcfd550328006c73defa09b4fd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccbd3128a52a49b29c8438ddb8535d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a99570fd61d254611c3197877ba3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3d2dceb51706221701eee64990e3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef453c985e832622e571b7d68c93686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ba23022a48ae4b26bb2a4aea43d6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9889dc0177fac9919b8d233f0017e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29ee00ba2ef27e0e530f79beadcfc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2918e00beb46cadece41d2aafd049390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a37b4c15f39c30f8bb67b6f11920291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d03aeeb09ba31485db578cd24a243092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354248a29dcbfbe351a08bc7d633d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80af5d3c5f6728ebfa335b8eda28894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce267770f2fb4f46cc80b90497ac8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59063c8df158417c78755ce052121396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884ec2be16e22f820f4869d15eb905897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6730918945f08541740270e8db87ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d103c3fbceef86629bdae1e24091699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f03f46bb39fa05a308af1b705e7907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea9f522bb0d566dac716bdbfbba626101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb19649815865a014f7727dde27b50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd0fe8b74564e3f8aa83728e75c61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370bb5dfe9ccc45772dca8271908059104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a748795fad2e3922c4f61318ca55b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4d96e5e8df03cea1793ae346b8aa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2391c587299561e086d714bf852ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c397b76e35fc5d4fceb4e1708b06e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86fc168677ae3c8c7a3727f1058f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2cd56b94de3100ccd388d24f2f5a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde4bac362589371bd693be02679b15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c14f9d9660c785fcaccc15466fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07eeb6fb794ed6314a7d0bc1dafd39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b653ce9e332a1f107e82454df7b76b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0124d729392ecfb1147d58fe447dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d8d81c77efd9d1647db9131334cac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e52e153a3ed8b5763be2a61c3cdd48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad0e936298b4fad5d19877f3dc723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773617ffee3c64b8077a0bba06bf6a50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d59f28c924e48e83302d2fb309c98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a39ede74841f0c9180849814bf6293121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a983b53d503b6f973f95a1a63197ae5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c0c31f59f97928508637dabceae7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e12b357ade4da2f3ecf1fafc397a11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2fc0e35b8e19a163298f47fee3a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f380cbf336aaa7af4479ca6ac42cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620049a3dc76a8f07e5cc2bb1a0f96f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623184a637560ef0cfea5dd0bcfc12d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f9b548459c233eb8eeda7f033904b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5c27ae8d90bf342fe81745f1f4fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c5a54b8cd7970071f9431c9a5b7ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb3d0d7483bb4e8362e8c775311e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b89ba8057067009f4f59456a5703b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc886ec5532f4d6c2b20180a85427d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419343c2818cd20b92136366a3e41d38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5de4b835b6fb0abe95e3ee2178067136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd3ded5a35f14de34f98d54f2277de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c80130d1a811afb637ee657ef044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af66b9bf9441d5612c247e4b47e26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12e1f0fef38f19cba9d5b07600c60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd14eba6e9b5442ec42d983b02351141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b17c3d3ee24d1e9181ac0d1d89af9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dea844a99e4d842faad7be97ebc2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab0ebff6fd1cd34d9f99088ceab678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cf880eed534097c09d781e98880b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540ea6280f68b6da2e1247a712edea2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406dda4b9c1791d35a3294ac88bcb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587943c29fe82be17950be7a8ba53480148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bcbfa7bb3f43536ddb534da1cf482149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dbb9ddb77cc7fe586bea88209bf43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff52e277b92f415a2f6439d54da0190151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa4df01f8df4462999ca008541544152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3d36d7d83da913f7949a3f275b4c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb51e64d955b262cea963b54f8cf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae14a5267d50ef2cfe03b6f337d8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bd1363cc551a1af8e6b82b2c7c30a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bec023379f846deba2cbba4ba6a8b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a8d31c764ffa446d2f6f5815ebf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba2005effd6be4cb552d8ba45d2098159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930838c04df993a86828df79fdd42a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d44eee6081173f7b0694b2b6c522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c46cd13ce849740820ab46e2b4f45e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90490da462b095be0bcc3015f3f94a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50582be41005ad34f98cac5b908d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2f27848ed60a12cac046b90bb89b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad610fa869dcb947c5be79301fa48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ad94918c6400d2e0d2197f93d436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e819b6858a9b0fd1743f43ab0abd08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d66e28d142321c46bca7557a78517f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82892abbdca6193dd2b9fdb0f10e13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390951847f8c9af9ead69f2b32f0470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e00c9ed5d441b95bc5afa78fc551172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f59bbc3a09efd9852d38f54b6a559173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94ffcee41ba5f5ec48e7e9666f9fd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec0c049db843928fe495bce4962b45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525dd6627266758f997df6f5c8425a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a54895de961390368939126a8db4e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6041452b4afd86500c037aa55305d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989967372109e2c175576a88130799d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63c9c6c014111fd5a86e473118ca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f706e8ccfcd258660d3f3b0e950c311181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd1c5687e8deb155eb58f9b6979933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e79c48487159e88bac1350d31827a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bbbe7bc52f9fb6b37bb547ac1ec6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf92f61f294534299fcba7d2e243da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f514bb4df4b5ff9603dbe0541bf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d576e9bdf56cf2cfde4d7c3c5b93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c1f1891778a3b8f7d68734aa5c04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7903f563b1675069844bd6be60740189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da18a4949b41a81cdefa9182399a50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8508795ce7f46aed601fce96379a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18b9bbd21758959712ed9e3bc49f7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ac776e181651ef4b9e20afd013dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8505b99a2ce3e94887dd529bf9ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02644cc76c4ef4ff4e6aa16a4951aa0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc5ba1ecd8316a518086f62367c23e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f67e0afeb64475bb442969d85ec1af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19695411b2e629e5dd38ebb4d36e2ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5660ab954a18f92af366dece9b5db5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d17a2af9063c4cc10d1f968394d9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715af74dd57066e80d799edd745bdcb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6996dcb8e8f278f394965f60467f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deb8e0e249225756c70d505696823f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa65b621451e827a0846faf36916a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756dfd416412dc6d05a6f7f5c590c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d813df58a701f29e601abda36e7bda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b177e9424f9773610de58a63848c2af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a26b382c53d62619dd246052a577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab190f37439629b51f547528312524f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1eda15fc6cf4677bc2d409a9bc28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb936f139e05390461cfe0d7b1d43e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a361cee014d3a8e7f797194b95926c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aee63546f3b5adba9860b35edb2b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c54ffa4c9724b0c009c2e3374c64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26cc8fe8781e32da7379c95b088a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa39b8a83c38b137b6183bd4b64bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8cd1db32179ad19c33de24478116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b993280ed240d90136761f5bd438859218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8b23b7d49160dabb1fc4f94da9286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4d9fef3292e9cb3ab7746ab0f9f50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0806074d1aa4fc934404fada6562221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304dd68d5ca43f8826ff28fad671453222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975065ce7f5a1ad5759eaeb3463572a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f08d0ce0498b801905dc2d7fb8525224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475f9311fb5c680144db5870a12ca5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9650f5433f2c2080d434aeac83f28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd023845925d3ec16c7d19d90e852227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e2d026f982a8fdedc83e9be7ee6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0d5d5bd6e1d8ac8bf4f11c3da901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac988d7abfb31d05259ebc646af7e6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c0543155d72238d2eb8b5dcffa41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f2a0a7a542033ab40d9e81575bc4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c015d6eadc2468c7f484fda5a7aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668dcdee5a1f0559d26cd87e039e9cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75ba774632883a6b21902ee91a639235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168085390753ce79b402b43ef820fc53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a18250c69cb1b6557662c6786228237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c24a268f661f388ee48060cae62f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287fd7a498526974fd99fe922cb63c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8daea034fdd1f1d7dcc366e97e7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eafaf6cf80671cfb38fa1e1aeb9828241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fdf30879abccf7e81af4c017a2ead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe970d0691f1a156f900667b67c44e7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9138b9e7d126e4da8f018c2f5e3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528f9167c347ea07bb0bb561109d02c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e45ace6778fce0bd1ba6156bef942246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9366df089bcf6de7a6811a12bbf3d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c3b3061e03c0ee1d413bc69c2ba0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33025ef360a3efa2c7bac08bf205078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c816aebf4a0c3e09f9cb39787cd0101250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4d2ac6e70d7134754f5d6bf747ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50351c743759592e9d9d5430df0f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e61be70906ce620afa9379f38ae4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168d3678e415f333f1ddd21c3f5d18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031d164adae94cc9f44a2272ed7d10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ed49014ed9c409c2a55443dae28c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803a71dd31236d5e2335fb64f8cc495257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63211e99db355ba7a2fbfdc3d792764c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9161934677d3e3b926c3acbbc21c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed5587b100c00ceaaf84110766700260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e88ea0009686df1b3668459e1f27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029887f29e4917ec7a462c75bbcc25e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140630cd22598c014a5d637d2598da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6139e769c38df4a4535870a8fe79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee5ecdf9360e1567cf9dcd169cdb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1f241f0ce2182f57b07f022a4738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3482cfec1b85500cc5d6c844195de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f600936f19f5ce5d201986f353968a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c731bd08c231b6095e7db21ee4c7d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3b4919d8598c987067b97dfcccf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab1135060e4472fe186be92101bb8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372f1337c7f794db4b3a268d37cd2c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6e324571c0ae3de9b389780d020b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff3594d555cbf501d026156440883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c08e0727e3d5f9fba23517c73b2a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a465a7309651704b8b21d39456562276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816488a6a9c3986529d820aea1689e0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5efbb8d1c1b09b125e027bacc9f1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dccd08d2e07a6f1b6c7547efcc824279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c638c68784fdb32efccbb26a5700280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146a645cf6be3b6dcb104cdb492196281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d629ca4c79ce60fc8447222ee468f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a3e01e0f82e99fe32fa9297178f15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29126584bd70ef061e434d5f7c79736284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d6d734ae84f43a8ea1183c7ccf56f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fcd189be574b2a9638d4fc864184286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c751f3215c32fc44fa2dd5c0ecff1f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132aa4e7dd942ad9487298ca6e253f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9914b4c0c3afed47d7263ff4aa70a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b2bac512528643def970caaa114f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba37e73d44f4ce0cf52bdc25b33d01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075780683b334bf0ed9895125bc5a6b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1722c9c4d0f9aab185e9889e1334293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2546370a8b8b1e68748946b2b9d60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d9612d58c3dbe46e5f544269fddf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4ccdd1678c37752199863e690077296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da7b2738c3cb448fc47629b10bdc4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163dc78b0ffb76ff0db5c584f181503298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7cceb1c875208f2c67a2274155e37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d8bd063a009b2ad8f20b125f720e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb37aeb0f9c98fcc4c3811f61ff807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c836f581b7ce491c0ca6007eea41b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa307cba8c3a653abbdb9c068fbd832303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35ed8958716f21c81b2f30b1655d7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ff6bcece6803bfae7c300180a19d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a369a88f1d4144497a626c8c57a3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed52e57cf9ee6472360ce99d5ca1ad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98fd88617eff12ddf8aed60be1e50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e856df04e166fed548df6cd54abd35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb59aa7809b3c71c542d5a4bd4097310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2362add2e1ded19ff4e83f0743391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70220b6bd0f49fa0e44c3e0892f7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dae8ed2eb63edbd44a1553be46595c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b9a385cb44e0e4ce1352f7e6783d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf41ee06d70a31b1dc10f8a6b25680315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63612456643cd8c31d5a55bbd0ea20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f0e7e1a4a513b0353c403a32001f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e40570af9d78d05a682ba8cc98e5dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605a1bd116f403c81413cadc33dbdf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc42c2c083087db816fdb55f04c9c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c6426ede87a70eaf66b8b59b413f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acfb4d65c76b91dec2a36e1245e8e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f81f756550a4909f424aed8e92339323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17de8cdb7264c60460f258f20cd6b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3386b17461960b88c19a32e634344325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>