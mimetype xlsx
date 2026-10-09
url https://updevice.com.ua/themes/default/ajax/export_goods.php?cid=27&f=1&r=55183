--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdfc4173734c9aef771b13cb5f6c3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1aadbe078f14c09b7c841317326462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152d5b426460961fc04d776ee590243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b596b6f58618bf7dd76f9e94cd750b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a318cae20187522286cce1000b875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3503089de0d6f6b5f5da4e1f2bb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed732d463eeb975852af7060883637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02368ad393a039388b9fd1161e0a358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d0116fb73430595f64da40c475d479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ffd74261f3dacfd83fa1fc02ee1d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbfc7dfc14b37d582095c6863651a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa1ec89fcbfe3b6049b7b86da00b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d4dd711b87c95751cc445e820c4a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d313beed724653049c97aa314b0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813fe1b75c76f7c3a754462ff9d06ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b4bb2a7e77a7062f855d1cd9f5a8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44369247792181905f6aea1cfaf2d4c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3328d91fc70c542f4654621f32722ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae029b952331022ec0e5ce0106278619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9a0cc7027a9cc4e7cf5b6561098f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146cf29ac96bdfdcd82f9da39e7af4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393df893d2a24be33b16f0483bccd5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a688ab023ee9086a9afef3512a6ada23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8917a91edd9b1ecbdb5e8c0005bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529c9d6e22ce73fa5ec2ea39bca1ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3577550a34e8fa21d8aed8696f358d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19be5a5efa195fce38e4ec3a485137727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b9715a02ebd33a2f22e83d4f9f3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557ab92c22142a23ff30c5402f996e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb7856080aa12f00b61d8669392c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e31978ba018ee25fdb1b0a91f9c6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfee5a0bd6e1c582c6d4e2f6a2384d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6b5949089a6e5ceab7397152e50733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6267173b071a0baf8c5c34ebc357b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba3b55eb46a18410366afc4fda69ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405760b6d2044cb58471c455cf4f8e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b689edea615b2e6a0841f051e371a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009ce0a11801c68797772d184bc18238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912914e61398f5f73d0fd154456295ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d9eb6cfe177be67431337bd92f57840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d920d3737270ab8210a68398d4320541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e1a418d0b8190c7054fa63ec1bb7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071690e0f25c48aa3fc8ab962cad7fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de98414a77df065e97266898e858844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072fb78e233fe224f928e533c14a7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d65843eb40ced253d04a391f1930dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb46d6e94dd52dbc8c0f03ed21a18247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ba8afaacc9df035723affcf4a0bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97f7033c6900ccbd9860beabe02a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc423d2d96a9615485c00cea39f977250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcfc1d1f48098fa65f8844d99ebb5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b588578d38a5598d03ffe915354da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b6c1884c825f8fc1c604b4c4ca4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1baafda62d5a559359c70cd3e99b8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f65d502df96a0cccd962cd9eb51555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62418b292663581dbb2671d40e6f19c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972c981979ed0514bf54eef4bd680a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada81cf7d6d18d8b48309031105c1d6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f564d060de2f2e956273e323979359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df219e5391818c5f42a4f5e5dae1fdc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f27314549391fc33cd28b8c8aab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c19de8ff290bc88a0919d17efd22762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800798f45d462918ce01744d0b305163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae37ba4f80d5ad1e06b51aca600f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e29de029e4a6494a11d1dffaf3b3bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d1dd191bc6fc849c0e317cfce66166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c18f93fceb6d11054d7730c1684f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6450846044a441c92507f5a9bf06b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b30ca253182d24711a112440e1d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38da134cf4282275c2692fdec8952170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b8f0603a1101f5b2940caff7fce371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731690ae60fbe0e88e9539214e83ce7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56148e10b72bebd6e76d18e9465f5fa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb24cd830d42c865bab71a8f1634e8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073ffc3f356ab64ef1beedf325d16875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065163cb1d0a70c2e126133102f0c1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a630933e7e84ca27f28a58ad703395577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c90ce7bcba2e67b7f2aad2b985e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a2626960eb79a47f351ad1b840d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570ab935d1132e55e35f4aee3e7a36480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2b99f039725b9dbd818e0f2dd07281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294e3c7e0b8663e81c1eee927965b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2adf1d2fbedf6c82f562fc5e21e2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d54121c83c7f63ff2981bfd2b86a1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a8331a60b5b5efc9881ae4fceef485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b4dc1464c00960158e96535c665786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e4160a3a2f6a01445e9e2d9bdd9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e31e7fe586c63258748ff42ff0d2c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3c411f669fcaad7ab7126edb51e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdd078ee53f545525fb63b8dbbc92190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc427167e67dd80ebd4cc5d8dc49f2c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e673ea4625bbe1552dc5bac03ddb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39164e99f98d34e41d35952bab6792c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e18189764594b48c6d21416367c0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7f3edf1826a15fb64ac73b1ce1b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bf9c7b383a5fe9492c6b12862b1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee2a4c51b5991da8cc4a7dabed0bd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453eb5ec8ca4e757eae5a62b7e076a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377975fb9161afd9c5edf391e41a9d7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce161d67a6fc41dcbb63258db639fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcc633ec5e8b5ea113499e4936d167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ea9f1bdacb0ca7dc9f97cec079c72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737998e3c0a8400baae80c7f0a04020d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b9a7ab5201a90ef6b3d27c028a0d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1cf0f374a25b30b807549a73f4f22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1818b39daa9d797d86e346b0b8246106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec167cd0726352f587961b4ccdd2fe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d5082e509608d5a0eb690d2e32d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19169dcf9c497d08b48df8b2573cb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5abc19e004d2349d95691f2a40a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1055700fc4dc489ba39e82cc5105f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee2b61fefdfdc46fd4e24b1e026d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9498679d5b525fa08dc227ef206f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb2a9f960e10abfbcbededf80fcf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea64e3f98cc4e31e8c082b6319032115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff823b0b0326f957d196d87d5c5391116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b90156d05328108f8312a25ae6db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d186a3ff0ec15e3bbd2e62a3e26c57f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a983ee8db1e8caa7eced17cf20fd0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6f18388e08e3383af623a65f98082120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebd3d150d67f36d9fd592e757d85f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e392aa683e8eb403c23edc8bd79a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2536d8086f4c2be4e5ae749261e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb5e61f5378b724ff1420011ea1ca4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78cfcb130b8dbe1bf5e5a65c21a4cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466bfb7df14839b0cfae7f64e533812126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665322ef449e6232848a72c907abc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedde45ea55ef062e0936ccb8a55489128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e647e87cac37863eab5a4f4ac95c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771e45dfae164316d1340ad98b9bb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651958fc10a35398f5652788311ca82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd376bfb2c7ab745caa53f333641b2da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f86799f2759455489b9429cd6f732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fa18b7f3e742dcc43b527764814d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b8dd6826b9e7e418b664c10565c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbabfd2a012d43566d641a3fc14476136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2be5ae9aa38c98310d8bea3a76f22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220e17111831e62d49b03f8a043dc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa990aaca8a4e2f497eea7d2b7016d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae389af84cf969e44183ed0965a2d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6617ce6e8cf8c59c3bea4d79821a31b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1578c943db39db7fbd441d5353268142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99dabfb7e225a4ca01f779488f2d54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59a97507aabcd51ea5c5ef60817c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b49932bc9c083975b809468f4391145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1627ae102284a7034b57b56fef11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a702a1fb9fa714c54e10b6eca9ffacb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02596dabfb39f1333c1c8068c219dfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3148c164fc00813d7e74cbb7a380149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c836604b61678baae9debea5c2056150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459cfbc1e01cafb8850932f3ed7e05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a08b81ea130482660de3d1f4c6f34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596f8fa5bc6547db80c80d62f27edfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391c5136e10b738afba3883ece6f016154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa923b316c413b1f97ea4ebc8e73c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655a3fd74d5d93554a5ce3415232081156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1d518651176e8ff4462d5240fd43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba692e494a6bf2397c830e64b33cd75d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc30012b4720fbdf28de3074dfe4720159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd115936ab3950ed76f0e9dfc83cac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc0c6a642188f4b94e04eb5547d1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d97479a3a4867246c0c60b7ee46ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea4c35642ab320b60a66273996e796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12a43a3e4b7a953801612d9f255441164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c509ed158ace75371912e0f80f17d0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa35df6c3c8c61efcdff910fb98111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cff8b53261349dd535e9341be4fd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15af65b44b19777b70da0f1d9d71aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30bd1ff4da0f7417a993c06f7a4fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075c9f874335978149bcf9c6cff50f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c940620e0b11e24e21a07f4a048a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436f34a1596db14c915679aef47e24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23556b1e7e6ca328642ed65284124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83087aef54c7015574e52611f6908d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fafffaaf17f68b9778a869a0eb23f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bf6c98a159e29abf6f311839f7805176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee74687476aa3e3e82366242bf2c42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28196d9c3ec8149525efd96622a12fdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd542fdd13aafc36ddb13fcc297f6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3b908378e7c410f1c02effea5696180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138984b3f09e56fc305a36ebf88ffa63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3250f865b1ff86a51c46fd2bdeca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0dc7652484489257dbf5a60d9da2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfe14b30314587a4c6190def027d18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87b06bf0b9d36daee1df7661cc62dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a549523e5df95bb83788c9cb1be5044186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dacd42bdb6798f874d21cfb7b227e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524146c618d81d48f5be92a7c6fc7e6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434cfa5856a17cdc71cb9da3d0e3fd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012e2233a3ae2b8cd128c9948e9ff1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa41606567a30988ab01d50efaf8c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0defd561562530d0a10586898eae5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1e1f480d723f470c30b99da623d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff4f697c98040c2a03f98c5c0c040194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ad0892e0c26deb5b04482c5f0b1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ecbe680a536992f81d3211ee7f1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de0d94026dff28a99748d93c6df642197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd3025a7e64b57625cc795960409a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9889f5b244a8a395788c205a0e97ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a11bb4fc4f62657d80e18a5a62d9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa499d3a5065bb01f51291f316e83e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72019d09515b3e9cd0ba0a0215b6f93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c73c42aea82043ae77bd6b856ac33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1934aeee456acbd420dfd2abac6ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9126b4c81616c8548fa068b8ab989205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084003935c535ddeb35c84310ccb69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde73b2bfef9849ca5ededb3c7c693c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f450a3a646fcd076bd65abc03b033208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049d683d96138002f41b054dcf2311209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623c086d1a1f0fa677f747d4dbbd1f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0f777947a3491b8857cca1c26e526211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a7de3b5863cb57cccf18d9ed0376212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb94e2dc842ac990d687b71ed1e981213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76359b9a9c134d59f570d9c606e4e9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015eb4c82020d14abdc68f8ead81bad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59112daece31dda86bdac60d7fa6a276216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adacbeed814ec32a4fcff4b3df6d32b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cdd69c315e97c459ae2ae5c3ad623218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0897ad202e314914620ce77913033219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc53cdb01dc3ed655980fcae97d5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f82f801e8da7c5f82ac7701f2c20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb7f4983372690dac88ed8cd752f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e31771baf96e4bdfc34ad101bffe22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472d810ef6d83daa2e3488fc939009e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ce716dc01dc16267dcdb709514d17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09b1a4012eb59a5557d03d0293ca2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f19fabf3ad6985f7edc086e7dd775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9dc7e41d19585c8f834ca0f1d62f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075cf20556476eb76f1e8d5e92297b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac932c1074c52d55cb102943aac9930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6569088b2d2d515008f1ff24924141231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6541db6876b5ef136aac47514bfc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8a3cf71a4e183e390bea8c003780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1967688e624209c4513700ef9eb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63d07cbf390776477208d6781f497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ecf4f67ac498adc76d9b5180b074e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2613574d00848c823852373607c54f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b92c32fcca3122127b6be19bea2a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06880c66a866f02c44006a051ebca22a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092d525675b36b638376e8397f48ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225388ce4f3d3112d54cfffd9e7a5b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c8f4b6d896480f904091b05a4f724242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fa096c6b7b4a57963477808e1b2fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072054ab52d84a01cabec83ade4979c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ed967557983c2bb0243c7fa2a304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbfa562f464073cec8dd2d4e4f5a18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c621d6d878ecc1fe1877033a95a3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685533d75c6f5199c3fa6984f8a78a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c986bf9862e0d13ae7a8998b8ccf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d6c5ec07a0b99615b3ab822b569b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a558b013aaaaccdf5ef355380ad343251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3dab23241d4d1264c31b5b02ca064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9babc8fea104e65f1c55cc9600d205253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78259a7bbc02211d7238ac21ce5e57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd9ef55124e71e0ff2b75e9ab969e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03e10da7cb1013a1b2136df1bff54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35e4ac4eb99fd3eeecb27ef6f3df58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c52ae8b20f19027e24830d2406b6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7c0aebc8efa57c51063bf284034d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d98295688f69864807571ee1796df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1037d751cf8fa5893bd7678f888d65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1818c2b3f72dde177d88ca32b8abd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4534984e060dc83d366f16fc718cf8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67c8021423e43f0726cec2deaee203264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87e4cded0ee42c27539518590c7594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11284967428b69f7ff2d21b297ef69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96c1221ece70561f9d9bcb3f3f8a5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e3bb10ffc2afb71657445073f414268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995ba32e62ce2ea84e29037275198eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67658fa29375a8ff97333002f39579e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3e327be50452ffc1a0454a439cd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a8b6538313cb7b5f05fc088b5098272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4731ae4319240c8d97e40484fe63010273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b2c131ffa754a1873bef378ab0099274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ae433bb0f9276534d7902258d600275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be1184767e8c41a717b4eb4447890276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceef6dfb7355069437cc6fbcc95673277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781642eb6f344e8abefcad1552d6fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469663046710820601af05478f7466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91434c7694be774e25e8fc6415633e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a7602791902d3b0009b014031cd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c746967ec9cb621a28dbfa4812db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1e59c51f8e48bc8ae60394e5e6c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958db8ac7f0dc52f75948501807995b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5869cc2a7b1d70ec0a89b127aa40551285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0f850ab5d20c2c1f178bc4d15ce3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220572081c5b41717ed86ada44dead60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8a5c6d0d2464cc82d6f03b2d268b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fa32840221281377b7ced1255aea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb18e534f9990446fa857634c36cca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca18bf95b608593d587110a75a0fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06486fb38c89468914ec7ab834a54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4260767b9a7857ef7e59e943a53cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a562fff7c956b9a9660f107dbfa38a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b025b2345ea168202a90cde79288b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2611efd9d7ed5e38fe09761c238ef6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf00ef2bb1dacfd8c30ebe989a39312297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1051b72671054b254142f94e924e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a247f7b1aaaca92b3a63ca0a1edf7a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54baec6e8a13913fa40a2aad142ff7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726b0f0e60e5a13f26e797c156b9eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b06711fc730fb5a67f6412a93695b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4309d5a8c5798bf45a7fea571cf26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5462848d4b0a14a289dcf09b64ee0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49048ae5cc3da6a2758f61935820b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c120ec5d9634ee4e5ac4daf1d1aec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369448db7f902d01d30fbddc12cb123307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16e4b7e7391d85f125a85f97826599308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2188883347e5920b4d8db1b9133b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143ab601ab789aac9b20c0d65d8d8c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ec956cd2f3088abc7d5d0bfe72f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ffae01f10ec683aaa231f2581973312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a278fd341e55a779d2d668eff459313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701eee7244ec1e0167bf717e4422dc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e040123b095383a5765390d787351315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c21fe5d5b0853247674a4079ab069b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebbd27f0066acf254a2f4ef8ffaa7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04aef1a8aaf48a91d9d3d3babb86f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa34dcce3f2ac2d96fce221dc4d9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6c952a02f7ed4b217fd796bcaeec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052ebbda3fe81f37eee226adc8c6add321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f16d78b260846d6c7282e27b6d220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fc95ca772122577cc366c20650e94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e39a0114dbb96d0ff32ef14925bc1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31875da24630c4240df1e45073c1321e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba1d80313deced1b47a5ab14758fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baecfbf2f916b5272e26fb603f02a01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9c9843ca4e97db4cab8f570fa4c71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72834853c9f5c333ea2c641182f7f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26faa0fa480e7174d21bc99c269a60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d70108c53db52eecce9ef357debca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd24108860398e663d87f91a50b01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0247cdf471f00f4352131293a4bb333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1c7963f4132e803053382f8f5c5b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf22cf221b8165d1d9005a5cb145012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256ac39db0c20d3ceb98899a03d1633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d75a7cf3eabcd09f9cc5b0aa516ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7714aff0c6358fa559deff33a454665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993916055b6eed58ac7f845a575dcb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb627b60bd5d0875fa32d7fb1b970f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded571aad4d011499d04fe04874ab908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f6f7f6ff358cef6a5e957be8a8629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a429fb02af774083c8621cee36e6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d7182a3666058d25f07f9149a109011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e6a849f9bcfc36d85317598897d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835636fd22f08a2b40762500f705b25c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de9504ba791b5a936467ce25306d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938e2d3f6ff99f71690c1bfbef259a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0411079bf4fc1570d4295101815a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56ed82c918580f29c1920bfeee08f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4263ae21a9c1aa6c6c2491bcebe1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988fdcee85c82d5c33cd9d2942f666b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d3580d39cf3e10b6fb4f26db28d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3189cfc58f60057a1d8748880a8c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebe75767675188c96616308d851ba922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9121dd0e76437409272c9ab2c54723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50873d60d58fd00b7f55955fead1e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c1996b46cdf0d7056c99356d6a13825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f20c3560fcde98e5cd8f6d0297d7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee3363d17204821faa563b9b6b19327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30963ff504c155845344876c79c164ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4874f9dd80878b13f9bce2e83e49229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f960cb2fb86ce71146ffc856539cb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6e638b85c2bc370a852e85a631fc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662b75ac9872d21178d17003d172f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311397ddbd51054fb0baa145f79c4ebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483af58f8853e02f1ca47684a3f379534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd21f9bceb3ed5ea4a529433091bf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac278e6a47d147da4cf4077763642936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd28db634906ca77447e8297b9851f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f96aab28146ac6d98c4d91b45ac9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38378589da2be348344b9a713936059f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5bdd1a46b5ad165d24137df3d00740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438616db6fc388be3c1f25c3d00237d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663c47634bb420fe7638c85c0d1e91d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ace07a807970d31b113baf41fc44a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054d855e555bee48d365bad4c80f6e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc3f095e4f2b698c95d6eb84dd19a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c8bce550c7bf4cbf0e53b480c25446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4315fec4d7fc62e527cda3373cc3c0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a8258d709ebfcb4659992f8b912be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70356bf8682858f48de671e2cdae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635138fd4633e281ee0ee410af534050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121611dae97a5d565967c5cd673f05051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ce5bbf3f10962bd0dec71deb7c94752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1418daa5d1fe30ec2d33dec1523853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf9884b966313b6e366ff3e3415edd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a4e51992abf0f3834473016b158fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293183c21ccc1918d22c4b901ae0399856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91edcc3d99b88e417287296d8f78ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6612251b02daa7ffac0b2648e678bd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39c3f140202b4e8afe7d0440869f0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34d2348a533cccee99accc45d614b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a9bc7125f5268f7bf01186ca1fe261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8321ca94ed6f42d03605b0421ea8e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95fd1be7d8b84a29d1f0d9cfe9a9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf114df273f726372a44f48f2007f1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2b4b8aff554aa135b011fe18fcbd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3040f8e40eab295eb10f65da29229b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5336ef46c8565573622082413916267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd98f8cf45bf0bd80818db735eb54a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce1cbf579eaa8282dd570c732676569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68bcae790cb8e9de5f0f580d6be37570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9480185e2a2fe3dbfc38ae9b4baa8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b11ceb12259f3842e34e8c99ed6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb89d3bdd9bbb34ab41f6e567a4673373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f3b2dd982cce56c07eff4bea957974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f3002d7f95bbc0b204e148bc8a7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e57f901759727f035b55295111a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943925325855d3b7bdc7fb216243f04c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb9566142c740af6d1ee83bb2b96678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb429f505844372533850c4d2968f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b096f184ab9048ad796b2c04b49afe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa28050e9cf43c7ae692f9af806b40f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fbd085717897598f9f2ca24b4c4c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea7c6ee835abd38599f315ff46920983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13646bfc95779d422bd50567391ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807429ba95ebf0d56a22b39d98f8183885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4c67ff5250af3e3eafd1c175b2a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd88f40e3046a6e90aa27d03af42b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee2ab133e9eed238b949605e1bb4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad484b0f19464d75366ff24428c6fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf933c6c159f64123c16e29ead99090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dfe86484959ae697aad051f3d7c7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebe5d5d1f8aef83bc5b92a382695c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135aebb4be9ca85f70d4be585c27ed093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf078976b50f940aa3f48b7c41524b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c298e261dbc7315fd728c17b1bf8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6a05409a2f7755e9ffe36deb153b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137483810a2a86771e28b935844083eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e19c7cb9e649eb5d35dffac21025d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a9ea40302f14d470cda064a16ea599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f874c6a8f1f45a10d19560be1516a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228afae24cd2d8893141243ad5cdb48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2bb2dd9bc3c097ead23bba99be4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1defa6994757d1cfc5a4664137ff114103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488e5ddc0f1de09147b375f535a31db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722587a949c1d3ee59191cd93b32f692105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74d8a9c9498045debe757fa5d5d5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edc6ff6dbf22bb2395611b22627ff5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa036009c9269f9fdef4e7b254eb801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b242531f4b4297f60d71590e84f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf424cf14ed6962714a0111596279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd4cbbc489dbace5bc4f75cceaa73a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34e21ec3db0aa147890d7a50a1c4eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565fcc4c324b6a9c2eaa7e7e2965cd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ae549ea640bf037ca61f82a64436e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989805361129ac7603ce1fd23782a30d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a17676ca5b9cdc844a0eb3db77b83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d95b7bf2dc3ff3ca6ba84eb9ed181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7188f2724fe4b24f8dd987bc764f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53518c62cc54bb83a197b03e9783bae1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bed58a475b8cae371aa4a56c6bb1ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb145d47eeac6068efca4937cab82ec0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395e99a9dd997daa24459f22aaa96d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad00b4a40928977ec7ac42d37360afb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875852bc26d707accc29bbaedb300a41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57913279b13666d21c7cd30d391dd9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bfdbff2927ba7db321094ab93a41f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412a456f015cff26160a27d9d2f8df0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9eca483a6ef7605c78cf7e961bd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea9dbe58dd4dc7ccbffb50646dbfc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e3a444138577b69d433882d596650130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6afa981b6ab800304681481d0f84e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bf0e81c010b2e6c1e3a3a9877598f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185c08ca7b5f00724e4829a6b80b8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b870f4362b843ed3ecc4daa0ea2d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da89e264c325f8aeab81a26881021135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c37a6d73f0328c2b2d5ddbffa06a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a555082456f3051c2667507a0e1af5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88410b95ffef0095c6f38bc8532d14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4254ccc11e43cfa28d6d0529f6ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ab2ee39b536ce47681238bed0e626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba8229d71281adb91a2554058c12e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4961862154b3fdfd7844968bd5df3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005a8da850783581eeb68f94b559bc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b57025e9336f9462115459d73f5a6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486987a3b04f4ba9502236ddbdf20a8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404524b40da93fbd9af34e4d669ab4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97cef47ed3ae387bbbd04744a715ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628840bce729ae93f9ba2366691e73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267bac8e1d65576580619778d26486d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf0649d93d89561575075225281198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbef32f77cfe3dd3b8257ff62a6057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748beecffd58b0f668a93b675f85f06a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4547f38fefa5a221199ca9a4dfa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a836d8f13629dfc7c732b7f34d8720154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b6412c26512653fa307fc79ddb598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc542f8c486f308eeb5852ac7c4a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c46f3fb81560e6287865206e846ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e83f9567c978bd710bf7fb4cf728158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae5af8bcdaf28c6cccdc2d36751870159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e50fd3a855443ac143334615ef3f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a62288be904ffae93cbe4ac3726a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df01d5027ace2443a6fa0e064dc7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1f9326d6de231fdfbddce364b7c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50757d60a496ac10dc929b7e06f10bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea21b73795ab39c2df349fd9a77b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a13a35d754e6aa2eefee00cce6e04d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78437c88c9a6bd7a30fb505744feab19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc75ff2e5e9807d0899a8abec2db3ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdad09298dcc4020ac192b8ee22883169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9b98a7bf7301cdc212da256f7517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d1c3580dfaa27c7290ef282417b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447cc7f8be33de2bdbc1eaaab4efeba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7c527c5a0e10db448ad8b0c3f3ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad368a5be148a33811198fd4cc2831174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a9a87ab528af8206c774fa2a01f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe889661a651e87419fe9e3698c53e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a634e03a022ec5bd3b33c4335236177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3462195658da29b966735c2ff5247178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b5800d80b161d52ae10f2a56a9372179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef2382e66f2d07a89142d7bb6aeb48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9899a965f7f4cf987b50d8deb01683a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b329c700a2f8fa0a58029263dc3f4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693ae61af4c25bed21b6533673d849f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d996e7981112b83a30d63736e4a3da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7728d3819f3789a45eb892218f3cfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea01b4623359b22a81c1c97d5c4db97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff7cc920ae5e7a364759d0025290b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8bacf764c113a8b834c188676e6d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1829c9b8e05d9c80d0c8a46fe60d46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f70380357495d28ba9d922db421e02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d870a336f2102590b158f48d3ad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394bd41f490f3cfc9733b6338fbf161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b75277a950a3e6f7f4de88d8dba801193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c1ce99c72c57d463ee700f672bbb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643e9eecd2b5d7bfc4eddb90bc38a99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ee3344e54df3f742c024feea68729196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7765d274fd296731adf340785360e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d96f70c020c5400dbdb743dadf717198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ab3a6733399d3214d16917af25041199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c97a22e700b628715f5d2ff4f8c865200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635dc268868ce97a116b7e1563500d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70cfa94f0013afabfaab8fc5a5f221202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60bc98bad7ff6f5464a7912e2fe77f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d256d184a7dbfa688f589528997c0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc8fdae6d3d6ba6956483e9584055205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769316da6f8f22a75ac3316f4b83f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90a99cc67b22c30a262a68e878bf0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f67ec56b14388282737b887bf2109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b278bcfc4fe02bb7744071ebcf2ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83d860b3b1c8fb3296591f307f8c18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff85999be7826d08cf0143004d5d8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d65748868a749d7bdab4bfbd8c76b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9249117e4daa584ebab0e5fba5f0af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64249fb2d0d2b5111b06ea8c6b7c105214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec620f4a9489fe9d87b83dfc42fd68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe23b82b4e201331fd7f1a7b0bda6c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba6fa2d69d4bddd6d9030950e65f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d384ac382719e653dcb1113a2250aad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa99e31de6500f53c6fd23a4eac785219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d99af61a3601900a411abd4d8853220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0dea167962e94eda7dca14529d2ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ac1fd3bc9502293bd3c377e7b7366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750cb96d356d59a3d1be840d01d43a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675aaf05a5d7183e2187f45f6f1bcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b6f01cbbca802255b93d80228563225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb742a1cf7bdb015b85888e21b084226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a00775c6e464fa9c972344677663b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157688dbd95b39be77e1ac4d67f2ba08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c492949fb949f2c748beb5075a87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1aa935da01429405b0e971b7fbf17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c89434e519e82c12389eb193b587231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd4f634baba5b225a2cd98fb3444f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c941c608ecb52e0b3a02996609d554e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b767bf858e462e8116c5682e31ecb83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cce01a4a40d591ffafe60cb30b765235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b28b63f8c549e34bbec841ebcd3d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd6a3c39d5acdde52453e460fad085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda16dfd60d56b45399adef25a2f35e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef14a0de9403ba5bca479f9da71786239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f06af8bec7b6a1af4837b62a79930240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1998f9a1334ddc08703d6c386d9ef8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199421766e9ef25ae36608123e300e45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8853a2fadac34255cc9c920f1a97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7fb3d8476fd46ce76d86e38fb815e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fb40c240e2b33e49ad8267f9f415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77aeaa50e4641320bb58a4b2992c4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d469cd2aafc98a7775175b2bfca4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793e098406a094962aab3a15fdff6d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65726c410017fbd7428a460c6046020c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b629601c2d00343be654d25987d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a16d53553a875b247061cc0158a71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466e13b7cd9ec7f06104cd3b45154fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868762dffd7c8635ee9746aacacf5a89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487612f8c3e64c8c2ec4f9720ab289a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760319fe0c08663ea27f43127677530255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65470265de40064d69e45d384b63995a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f6ccbcd52ce94903d47473639736257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45aa02cb80d6dfa2f1cc7b49b3f207258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14277a0a3a5f07bf52dd4cd3f09c2643259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae0db6a74a31a76b5a42c4eea298d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a41870f4cc710af55b549f385b10b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291568cd383fa48ff164c96efdd88e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582017731f3295f92ca62ef3b9ab048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bf072f03bf8f46e3fe4ae4d1dc2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ce7e1c101c0db652362b2f2697c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86613d9b550391962866b6d27a7fe859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9caea9bc5135870b71d953c93eb3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa286e32c1ebbb56e1610d2dab2e0086268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318fecb68b43ae76ebd102a701f452d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc8520936ad0184247414c0e55b2a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d575a7410420c862c505cbc45f93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e8d5ac1118400e778504399a19fe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d730a9d2771008518bb209214bbdf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc1181780683c58067eaa7ddfd269274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95521c52327167e6f12d4e1d066ee46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deb717e82f1d25e8d335ef02498ef6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a7169ae5a68082f02fc6cd644a846277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8bcc7e34787e855c81a0cf6741fd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130176c520502419a22fed0d4802d025279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a0246439ccd639b0d728793e58818280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e688903ab5612bc307d8339cf060d3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c9ac86c3c85801ba2f15ce722d6fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2855e2310986596306b12381ec6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0ca1f007d44e518abd0224e79352e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465a2741fdc179c5801bd539fcaf8d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49190a48330ca542e52ee88ca998db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f1ad19e5493faa394e489d8b2b31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713aced74fb3851e6e737bd8b80e5b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18b47a2d2ee6683e3c5bca970155c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113323719a69670eeea4b73da377d97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1a65a280ad576b180e99262d755c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8237cb1983e1873f88b1d0a2890973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5248ea7b434ba1b1df1c2d868bb95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dea3379cb5430817e6453ad622ee5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113ff2c431e856924dce438624a471295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8798eb53d148e23a73c02b71608b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd716bafa878bbc2e7e3352f4f95dd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3d4c29125111ca23c54297d78ebb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc197fea8f482af498518fd04c3ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5019bab1139c8357a90261cdd76403300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb53f478f4eef41d841da26798f079301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9059c39eb45758c4884cdfa75d4a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7c5d8b1ae3c1d84ad193b672838b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25980619bc4046ddd04dd7fd33c070304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f6c925821fa0a83b7a382c992a61d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8670a8817642ede6b51987127e353306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab40b9830b53d49a8f3ff5291f94d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fdcd03923a470f60f313008d8c965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862caaff3cfd64ea73c48c14d8c21c9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521a687da441a080357d44860740d6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb0e06f61ae463285477ad430027a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d655e2068f3954fe6e8bce8857e3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83a14f87c3ff38959f6ec3c87a85f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04d955a36bc5343ef4415b86e7f4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df2b02c499ee34f2f4e70b69817529315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a71f81feb81add0bd1da6d9c03f16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bb75884e92127b18d6e1ff2db822317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d250e22611ec743cc084bf50812e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d246a2bea75c992bf626ec6d1ecd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d30f3021e3f8497a2e2f5c54cac9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3628139725bf37bc0c5af17c56ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431ba40e6d2bd4609dd9d05f6a771c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee8c222dbb85041a871deb0b38b89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a842ff73f57dfad15b426c20f7ef69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f70ab82e24fd2b0749a1343094382325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>