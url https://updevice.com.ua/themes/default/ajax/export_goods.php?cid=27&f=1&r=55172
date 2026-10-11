--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e478e8a6757e6ee189b9e3794dba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b457dc2f747cdcc46de31ff79bd5f632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51548ec790f5b4daf67c7bd2c4995d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e9eb8f9df53088a875071f7fb6214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90852e80a8033eb813f214dfc4eb7b9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99e4f6a8c47c516ca0e1af2fcd40336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e05f4ae6ccc3928a7a0222203de427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a38c2870925329b3e4651886103ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722e0e756bd44cb4a4c27a18bb196e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9da9d650631c8adc515f8ca1205e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646593a7c2a835b648f225d827014e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7e43bfedb9c4a8ce7c7b12dc2faa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8bbfa0098cd422ca6f44481e8fab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3a96d79778d220770e8003f9a17c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5e78a63b59f09b2c0e781ee68d82715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a184181a387c4b7c2c559ca59415016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba818ce73035845c7b7d0cf408e46b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c20dbe946902f76b0beeb94bdc18a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57aa29969e8abff272b8c5880ffc3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d76bf723a00067d7e2e611bdfcad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8cdf0f0af94fe4516cff79b6e62421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504eb340a08b8f6098ea7e81d25e22222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226d90c776747934ee2e0aa5819615e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d85771c5d128afefe0060730c2973e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fed5ed2c0d69cb383fe42541ac2ff725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0c1068ab6c2889214f35bf94cd8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea37303f2aa11ede97451b9ad8785d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0b20ce3b0616267916d229f2e9ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9787f76594fc5f389d4f5383f9be1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc397d73e6946b6de7e260fd2f022e3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3aadeb5bef0b2b7cc57e84c11596f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d230ec4a4598aba24ec52efdd98400532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb0810e28a72ebd276338d67acbbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d46e846c9e493f7d1143c3335d0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248614a7ec5866f672f47e6fae6f7c5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16973f49bdbd88d5f7d83555bbdf5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833a43500a196ec1dfcc4087f6585a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283293cb85de1f75eb22119a049129c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7545573fd20cfff240ebc173a02cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef5b15edfd43e1f5a28c99ac2f33d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b6cc9575ef106424f46531f19e82141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615550250ba23b98483be097bf3b1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577fea79480e1a4d48e4d600e3dd3a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba7a9d31f2d831e7244e3345e45ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03217abfc0a8b284c92c73a6f9bd981145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744d15648a53b6236085137d899f4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104fabb08d6bf8d77865cd57f4b65c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115fada47ce520d71b950f9b2a5a8b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052dbe205648cde09b472978401791a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482993fa6b8f01e6560484569f70706250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1bf47a5e36d6b744a8b44caa3b45b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544f7170510e6b11a418dc4afdb5ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643737f9fb65881758763f518e1c398353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfca99ead5aa6324756c89d56b0be0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ba9a8e6da54a4803b23100568f71555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a43b13a6136dd6cad45c95c8ec19156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988b0e2addc27f4219525a97c74875557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137700719dae7c3c27888729be42ec5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c298d8288fadf8d17c20a114dd0d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f87d0ac9781293c80b24dd332c3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50688ac913f0c800b33e06dcdafe5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3925d8008871d007caec63e9fe0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d246596e8f8f79f568fc691b56806163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d986d36e0c453d600328515acac28764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62756929700444e368e0decf3c832ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727c2a9175e0bd4e9b8e36067b1a1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d375d09f3fdede49ab2466bae7caafe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1975c4da265861c0270cfad97227e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedba6b0a8f2814a8c4634dac727bc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa821f12f15d1aaf49a12d9df7cd69970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d5862f44eac7306eb3d695b7cabb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d75353b4648b621e58656e78c29e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d8797ed6ff2029ac394062d3496da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50f76bc23353fbce60697ba42d9e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26220d364c2e83cc92f536b8b532575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a58efa23114bc2bb43492b0e1aa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb2c4926d454fc4249982e9439bd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88d7d15dbab73bc84ac3727bff0cd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096624d94612636680a23ac2c793cb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4280ae4de9da4ec93812b3c51c6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36028889137dd19e892914f2d544581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c316989924b2bf8212c242adc680f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac361be7766d953231940d6b6629e5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6aa4d9421074e115a7bb17bde2e1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377836bd3ba487407985ada00b608e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9ffddbe69675eaeebfd5f03d8bce186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df72c7631de51031ad8ed6091e2872a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0219f91ee9faf2fe745740a5d0420d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4a819eda26c9d52a0a7a96c1b21089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04df109ffd3291c68eb21dd2c5e92590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb8afab93e86764070d7f59ea38c5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6581ddd3c3c48a4e7e6e232e171d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba873c03a17c5f1bab68a17d41457bb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2aafb9e1a30c2946a922f9b88d43194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e557997559958337a75088cbb5c53d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54476a8f31054d57e1ad2e2d964483796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c07aa6cc75fab7db23e4ffe11c8b8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70837568d82e34d0b7038559104294b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39033c3f30460d3957988f56dbd4df899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788c1d9dbef310d3c4b0d2a3b19c84d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6977e391afd96165d4838b66c1a21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7270c002ea06281a00fbc30d5332bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008234fa99170f2a29f578184e33519103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778793d2babb5d3726f86967609df16d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea34017788632a4d767436dfdf4780f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958547fca0e64030fdf67ac927fa037f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac7dfdf5cd18d7eb3200fc9402b6ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccaa8db151ef36d4271ac049721577108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4953a57d742927fe70c3c1448dd5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6ed5a526666f8a6db8b7355de910110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4199a76488b18ec6779995669f00c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a54856e12d3e7d5cb8f5ea40dd8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12673138e3a9e330a58f8efeb37e8aec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567277767d01126a17e72976c06e2618114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c4f2bc1f76458a8255c40d519b09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff22f2cfbff01dd8b46f83688ec984e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b049da5c6a72556c96eda14844e83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c324239c174207cec4e8fdcc6f6f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb58770a6512c208bac680b429bea79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da195a47283d83b9ff892b6fde761af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edb1fd2f37d4ae081cf66dab48458d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf75e0bd849bfd99a550ff40710d5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972386fc3c8e38b065caecabf4199b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926628e939a3be6d40a3fe127f31424124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b823a37473c4c476b906ca5ebbc0f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86f718fac3fe9e34760e73d6499ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efa6df9c21e844b3310dfae6bf994a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5f32c4bd82efa677dc19953c4885f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424d1fce81777c14ed746f636b564d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f0089d437c55d4b46dc161c02d22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e151fdb220d629f9e49ff7c0113c12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0976410caa0d39a56ab019e579fc6b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7481451e8d875ebd23caf3290b7bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed11c669f673043772901887107aee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204594f472103d1f5423ad2510cac7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe27443b48ae9f88acf64635bc1966136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068797bb1b9d5556d60954b400e1078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0889998ea78e91439d761fc283db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129cf3b5ef674a6fe07643b7be9da3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5324a38112bba9b415f25a7c8c63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000228c55cfd2ece81d57148f34f2978141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d10f471b7390c1b0a9ffd3e0677d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff98da87f769d69ea0a77fb88fc1767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec75dfab3b7260bc4adb1f85acae988144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c1f41e6409f0b49d1df1817e1bcea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f2ba16b3d420c896182c9f31f40f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe40b926c1d5cb450a2e697eef1d95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37072a32d3901b8ce2c56e6b4acb38cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef5c2090b5b2f23f4e83915602eee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa31cda0712f3f4fc257e489be171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1803cf17dfa8642a694b0ce413e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553dcd59f63e57a4f965525fc527a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58f340e20a03f9f003d968595ba76a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f84046abdfaa0af90669c3a08aa710154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfbe57ba007dcc6ec54ca77d26a14f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a9a81cabcc0d9c7a3806d5c38cb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4103134ce5ad3bd12d4e58ec21358157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620013c9d6f9cbeae1645b7e1d2becc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8bdf501ea2a6e3437b1e4486f2546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dfed82391e60261474e609209f024160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9ac8a100f4d1b4ece2a6c270a4c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e9e61fa6fbae98a589c77668a791162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2357d271eeb49b0c64a47fa685aedf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a99c49c36f22a6dfda837eecce085164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a1874f405d4b5a12d7d0ae36b828c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aaefa0cde2aa9708e2ced5a563fb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799e147403beb5702284026f3e8daf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023630501380945216901f450645ecb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ec63c502db356b0ae72cfa784539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585cb9744f6174e39c2b50372558d89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76008fe776b27d489b15d51d271d67b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2db5aea8212b667e75f7dd5b15de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af32f2e576480c02753e549ef9292c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07cfa4ee310121dad89e30972f55bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc94f64ff87de34d1f8915273e62d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e60fdb29cbdbbcb7a9200b5c8309e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a90e0409163f905c43a5e55c5f053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc159653ccea397782683901903136178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91413980afc6018a8f37344aef887179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4e9c456f13f96241b7e0870698052180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f6f328451782f72cdc80a1c81156181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cacbf3e6dcfa36872f2585c4d41db6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c489737c32f6edd5149b77938af0c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183d1959f28e135411d682f896b36cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03bed074a4ecffff71769366bb4f5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695d959b8bd30810fd4935235926d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079281d3e4c737908b1812c1f36c712187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62272c2e52ad0ef4082f1375e4ba2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049b4738042cf78b5e56a5062c56969189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378615e2ed57f86304ae5ff2ed7ef18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6bf5b9de2aa71ad1b9b21f078c74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3ce1864f8ad9acd3943f4901daf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b9ee82eddb167d55c46123522ebe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bea4d52cdd6de3aba089203ce8c1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065789b876f9d08750b36cf2dc09b2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad950392303c3e4031ebaf4f4ad7c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc01b0f026a3807be58f3fb25d5744d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be151f4ceaf9bc92c556b5439224f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb02f0b86ab5f1cd56b0fd53063519199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaf6812fb50f54e90404d17c3e268d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dda6a354f018857d946beb58325a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b848bedfabafab119fd62ccd762a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cdbc49e7bf291215cbda48696734f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeff37c9b908a72ae66633cfc473ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8226788b098831b5b0df1188479014205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac5a0d3884c756751301aa1530e8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6983fec86d61abccb120d587a5ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce52be5dc77da4fcaa5b30a8a0fc4ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe2c497a6c5a4375db3339ee5db78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382565fdafd700a0fe3f230475d7b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcef5d4fa2cf63a0bc005d7be1d66b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c450a4028cbb440ab28caacf34abc49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d3dfd41b07649c35f240353f76dfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d410479d7d164aaa6a96d90ad4bcbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a3bee6e1e72d26fd11310fd8ed05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece2a87a53ba623d369362c3cf4301216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135cc14128bdd3c1a5a10330620dc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fb13114c206bfc04f900feff00406218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6e7901950323e0be1b54df5ec899219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117adf58bf8927dffe7865e112b0615220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78485a47cbec32275aee4aa0ddffbac6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b50070ef63e9ff6907e166ff8a19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9823f762d1542005c66b1cda5e0c0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72a65d86667d8024ca51c41ec328ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ad5273e86f8965ab35d53256172a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86d1bf00feb5d7917cf9bfa8c1847226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d822c1bc4e82763c2f5151e389a8ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8474e20281cbbb6b07842c39b921d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9df2a6937f106cb6870624b46a1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33add3ca9c3a8522c5beb3dd61cd727230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce83c83c9b1712e589ecb64fb5103231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea66a4175a6992667a9a80d7f7ab82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295a9cddd972450cdcbfcc4e7d3a75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562a3ec04b61787b49e59667bdbc72a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7d786c059aaa384da1b9df0ae21c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd68ac79d5dc2c417d3a00d940414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8131bb84e6f57211def7fcef92699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca16a015a897ab742a88fb544a9e7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219224ebebc1256b870613640552f8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ee53ecfa4b29e30953e0a88e91b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd99339e32a883cc354078601b737db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e761b25d33ced5e33bc7f91efb047e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d47682ee73b269967b9b4e2a5adbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c3b969843a76b54df566dd079c786244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb3446f4538fbd9f918d3abbf4086245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010f1dcfb1f43536b02fa8d5b123b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e494054cc957ede03287116f53ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7d0dbc0b96b70de6853d87f65c61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417d94d55fa0bd003a0e9c1190368f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3803e3f851aa8e9f08f29762eea82c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b589489029f6dbc52e3d4fdfcfe8817251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392bd2cefc55a1e2943ae9633dc08c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a3379fd3bcb891946d1020bc3591253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe024c37f62dc1b315326dbf42a7067254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d9b7ee0bb1ad80d198358b5034b56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c447f6228dca4add9a223d08bedeaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4884f813d69c7553291c4717c54c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d426b2db0da0bf61c04e5e863375258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050760061cee42baa0edfd8a8bf5ad77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b038421f3cc6ce2642dadddd07896260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854a9fc3725aa6e2019a0c28ea57d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38236c9f3707f18cd18aa87977d46bdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d2692eae6d9e95241c9ff2c3aa29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de50e67c0f064c919310e58132a41fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a92988af3874bc6989dd9fb5f365c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe722ba79262860e0a0c5e0f0b1204266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f96d54ea4e76b662e584f832724456267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37ef2ec3994e4c1c29e4e35e822d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc855577c8adc8edc127b588c6a94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce7c58327fd1751fd866bcfdca964270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26441660fb7eeaf532dbe934ff30f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb844c21785c968ce53642e1dec84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872814fa5e66c943a6d8d3dc20e68ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2ecee1ed464f9163d5e2241d1051274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb087ae7a03dad9edd8912d7c13f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73527d501a97551cde9eed1a43f6db11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe41575d863eed1d987baa77722cc35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8415aeb8bdadce0bb125d9af0048278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9d8ee754fd5b6e542c499ea836d43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc762e8f80a27c7da0ec736731c632dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa96b26082a44e56cfd509ee84fa3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c074eb75b025a262ae0416b8cb2335282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b72ee7bdb6bf9f89e2f9b22988aab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d8b01e92a6265a491db1cb36fc0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a98722aafabc5485325d5392f4f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987164747b52d0c3f29235177dd017df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9118f3085319f6fd2708001ef996287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d5e59756f0e4ff94e9b09487bca9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70afa8d3fe511f0cfed9d81e9608230289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7aa4be14a4f70b48ea7beed675a7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8579159a8ab54174f02f5161ef4ef6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ed9c5cc5fe6a93b5eaf6fabc38aaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a355b687e93ab35c4390fb77c56bb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a6920b742850e47a1e5eeba0d986294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc52580f8ab061cab09c3223c67c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691c84858f4ab21442ee2cbb25f3b03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc15a63b38e123d6b8b25d00445f93b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb663fcf6a71bc0bee2d78b3a8306b8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77b33d83ddd938af4705f25f28ca8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e54cde21485d8af4169473c66654300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6baa6c41d2f79fd274f947f87a5c8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45eba1f8ea5faead917ce9c878ff8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66ec6b13d513c9d6732d3baea4fa7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c85a1e6f0e40b12d60f85ac936de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e6995e832fbf76f7b75bf9cc35e64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107734d02d0e50b804067e00046d4f90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276bb0f04bb34da0b40964a1cbfa381307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc950aa9bde1e42bd6a81b8aefb9b97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6da190f94db904a169a7526029d0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39026dc833ba874525e6cd8186186c21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e00f76ea0935e6ab7c36bf5082a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396444b3fd0e302f7cc258225e49dea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f5b73de6d64a7b352bee4424c9bd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318dea1af32c34897370eb9cf69caf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19757e6fb9d2610f3c14e6980dc0372315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5ec13419a6a96a504cfb9c323c192316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab3c7e120fa49b7aa0a8a74ab0a3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9db191ca7a87dcd8aa5cf921947427318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f445529f65d586e6a959856138384b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb36085be8a0f8e01161508ef2178320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3921ca8d0f1dff140528a539db761321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84bd6c9f6fbede8ef55f819037fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2df5db62c617ec69b6000399489d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f72c7a00870eb46d4255ac8dd7269324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c424fc6df5afe37da9d0b1edc51c4bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b8bddaa73ccf77e9d4b89bb1a176326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b35a760278841c6f297c4bb59a039327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29df47284c0658895ba6f4759a0620328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705f11d20d3f995147cd9ff2f5a4868329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74d2892015c47a03b520f3633cb8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b6b9bee8016b069a81d94307f0490331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4824cbe99b2c12d17620040b619dc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c429bd7b2ec0b7e316807904d44bd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59388f9119d1ad82d3e5f3145e03af3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf627f63a380b1a069e20b7c3003a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313f6f18236f74fc6dac2b3a292d3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da35476354a4fb40258f5582cf43b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e82bb3db0213852170d43191dfced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992fc5bd68acbbde5060c350f977609339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42749a32ca69b5dffe02dae92001c7b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabba7a5629363ed0c2aa4dc76c183a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b9ff3c676ed6132a6a93bd5b0e56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff87eb72d6682b57c6572f6aeed07e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbceda6275dfe0910aaaa2584cb20d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac07052df7cabca504e9f8a5b4d5ac9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a06118a97b442b99b11fe0fa7d34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451dac40e3bff6c0f5c778276acf3a5347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85a84ef7161740552f0c39f6053f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa10129422cf4447f748072ca66cf8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6e1d03dac2a0c37cbf258223477513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af569c453d7ee9b0d16f43499afe8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87d23191e7dea805fc8ea675f8269d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc44d9363f8e1b23db0550f107bf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3375c1dbc6c1c39fd1f0aa3c4fefe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8b32a86dc152e88a1bf6f40cb0f5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e8f0792c406b551c58fe4ffd8e649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0f3a40988daa8672eb494a3ef85710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8332f16ca7fd81ae38e36450b549b5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc7b3bd97ce5399a079d2a8cf9b1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2bef827e754925cd3ab44c2a6921813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdccbfa8634dd348a747ec86ec0202214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d4fd30f0fd6b815fc6d1d09c173ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646ab9436e9a644814586536d97388916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0899f18200f4a33b581874843a8d0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebdc6e2650660a73b641d386fbcb0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be927f5a1d23438ac6e0c05a1e32e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff3f0b2a1bf682d5fbd3ac60751db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a2c358e4f41f2ab144a06e155df0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f4b28b2da1805c211d21e2b52a7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb40c78547f3b86e61497b07e38c9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82289d950c82332d604ae682a919b6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7605c541ef3b510d3a0b1566129379425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe8c1792f060f50266d04637585f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3f2934262c6fc7ecc05c78ab1bdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105adbcb6310d1d22ab88d065ac0e0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56c25ffff36cc3e7c0540f7ae8caeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7798540b17a53337f16eb7643d20830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc23855f5757c9f35b5b6395bdfa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d53cd47829d612306c92556bbe5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2983512d54c9df8c495a5457d2874a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae249455e45f5957bf5f9e7e4750034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cae33a4fa462896669afc2544767135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4bc9a4c5d7d39aa5543ca39ae189636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c30673ba93783d33e72820d850c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a3668bb28ad118b1e0c557593ae338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d5fec2526808a5d8bb2054a602b0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc667ca298f66778eca05d3bc2956fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7b908397a6625982c1de8f8fc3ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa06dc24b034f85720b3158d4d27d3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1e3f2e3c33c82cd7702150586351843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e4452ca45a40e340cf9c6abf9c7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87df8ce7f9355a171eb4193db62c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969167d6997561e4942880514fc32fbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8521c254d41af43941dc58975ad247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11246731059bfebe2b0dfddc545fe8a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909849d686458a3790648603e37f1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157bd46ea6ca137c3aa5377d2750d8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0294e8ac21e9fa78b93b07731a8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf23b2450c1f6693eadfab73a294652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301968df8a04604df7c51d859fd7a89153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e23fbeaee45cea4c2f5cd03862f1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2f27423675c40068b1f289e7246855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd1f5b9c2109e9f97651e8ccd17f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffd881ad0b24476fdf6dac8c6cf4a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5562cce8d25ab641f76ca891a29d0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5512d2bc06fa65c66e007324cfbc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1fd43a8a75320109da442a1e7748c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ef2a926f0ae265b2f4ae747e905a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2189e7cf7c400b59423abba8fea85762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa777dedfa3945e526f1e2c83ef0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27f87c6981e8c00224b29b4dd873d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8bba795e6cce830999cce7e5c68e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6a06e68c5cad373de2d1a4902bbb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35a05e9862084ed29b2f018785af1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0965fc962428b4656ddc6c9e4d0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29254d51984cafc6d6724bba5e97c08c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecac65c55627dcd807b88e33066127070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca182fe334042aac825a1ec82b0d4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e022cffa6112c9f53d5e055c05147172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd13ccd8b3f36a10866150c3b307cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f814d39338fe81730d405460073d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b12203395777e7fdb750a6f5c3ad775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e028488886a54b7e182f091f5ae6fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4b2fdc6250c951545277295647fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5d5f7609893f6af88692048aec2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b6e643ce114c1fd38a7b8705a45f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472abfd8c43e66a7e5c4ea3dcf2d952680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cac8e8f3458e19dc724497157049a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4bf604fc7249d72d27c7eb6f1eca382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a183009807a9dd4d24cd2e47c19999083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ce4f96b6502279b92e1f0f59f7cba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa98057ff9e085d257e6f2bef4629485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb51ed0d56d2f95334f0b937ccfa8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9db9b96789dbf64eefbb500de26b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78671a34667860217e84bbd2811700a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903bcdadf26a1319dd9edb130cee4d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04fb9076506b9422b6f75ebd8e6bc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b08add19cea57bf85ae35aa55ba9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51a9b2036d251f167d40bf9aba901392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42413b407f4b227fa5ae81937426280693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc78009f84e58517b7a1931e4f158194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f5fcd6d2ea7e58d0064587261601b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef95ff1a941c4b531e0ae99f539e2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29284232519cb740bcc5c73d8ce3b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94317c9aa5839bcb42b9e64b322be598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9154ca31320dd20063e401c12bba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da231d504dbe48ad021e9fce472094100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe79f20ca23416243202f9939eb84e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169339fd749e5c6f4eda641dbd76643e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad500f03323a01720647c726f2c43e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ebdc3aa0b3cdeb13628a162a562d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e47a9292508f39001a947f988565ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594b3c5b59690a4818c146b6d44111e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a253f6e8c9a0af4a9509a6cc89028107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f44ff96257807a803f4d68bd2a2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a92cd2e4e711be524a710d539ec06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7245da36d6b3702b9eeb44ce651c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762021e4c5b05cdb39d67093d76df1c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be75fb833929303c5029b918cacf001112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831556e361c693c0fc9a9ac9eadfce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee671335965ec4d4eb8394ed7ab6add114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa969598baeb509f922172ea729bba8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97bb13799dbbb3f5b23672216be655116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40836b0b3a2fe6a7f123a442da56750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a982196666f49dbadd371136f71da6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c6a3f45bcebb49851574d1446a94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b913e3bd6e239c41292dda2f8e6c58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc857e92cf24d1abfe1fb8c8e8cd1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7ad991b23528d2676fb524b718cfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c889f5e1951ba66e1fbb0391ddc9cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ecbf5e6e4d0c5d05ddc5aa421fab6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e984f35a79d3b75ead7d284da13a6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e56135ecca44546b8ba457ffbfa1a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab76563096fd2478604aff553e35704127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f72f2884bf903f831db3e45946d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a5d455fcd536c8ccf8be344fce45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbdf5a270d4e257231c14ed8f7cbd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777a2f086a2707786941488acd4a85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e8d6e3bd06afc13c89a24cef7e4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324f4466a403f7aff684fe0050d990133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e638097b6d8f90f77243b81e76e6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816fefdba45d91c67474a726a4989f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cba95c2e5707b50e8cce77f67a740136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dee9b6eebb6406c0ac399995ec6f84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c37b04ed7be521122512f0d165bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222c66ce74ebc0f4e27a67795a3e4f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be962d8ebb9329c24a85a473cb1a8e1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da23062f29618ee54d189b134f85754141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bd454e6f267ff60a940fedef734fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b552778b2aca896f424831e6f39ec3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88cbe1714034f443c349a7361697ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd679dc1d8478a5f7c5af934d7f2c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7def6c37b8f2727e41c9c8eccbbf50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9289690d94a28f88df36fde344b103147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134aec50292d52edb19df32b8efb844148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7b126452fa7ae8b0df393b3846b8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aaa5000037214b143ce199f350d8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e298f3f06e2c092d12f2a21325eb66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafed64d39845d00b7d1adcba1c7287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e65e0d21d6e296c0cd49b69de71a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fab502cf024c7df70dd75c581dcc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff12ab3c90023a5b568a4f65b2ed54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875e1b861841def428b378a37324e5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c91656b41dd9acae10c82541a803c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a2ca2d5425fdb498c30a5efa88c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db758c5be2d958f1471ef1c2e16afd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a43b5ea84df947d6566a2b1afb01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad732a051593320528042bbea159a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d601c7d5a17a43faa2a7e29f07b947162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8012a23b12e99a9c2d773bff6ddc969163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28c6c333892409708e5e4662d93e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69bae4931e2776ca952f039802864165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2e9284be1ac91c8384c75eee92d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a246ffa6223e41c98efcd9c3875f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48728becf0b1a8c5ce2fcad457b2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba85cec33b8401a35ce2a1cd6d17a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e2dcee56e4dc92d296ead10cb2285170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e73649ff47fa2cf0c68232ac492c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b0863e95d2a6bb2b6853c9432afd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a160776428cff2c93b5a7099187c41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4705e12f1f6f91b59ae96273e5e8fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb2ba614e48c769f0c6a4ad0d6bebc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba12b5b1a7e0258418011b1f71b103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05075a48a3197c813a11a58286ceeb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bc17be7c3e0d19795c61b975ffd26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22609384c6dc46f515a5a776156e2ce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884a04a9fab38dcb39e26da7771e5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a1721aef9f35efe87cbf1f4fee2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2bde72e7ffb2808a8bf156afacfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae774714f829a6fafe20f5da602bf94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6a8c4658dc489b31d24572e1b03d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da971fa220f8fc6b0c5461672a70bc97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64af36b43478bfb3c4c1684fe7d6d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd15f7b2da8824ffac66597d34016187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e9bf3c63adc708fde4827aaefc22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0ea2063a901fdec72e12fb4e1434189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcef26f4e7ce38e47a810b30696896190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2358391d5510413b794fdda0b46f7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc1f145d68945477cf60f2ecfbcb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f72095fe78e56826c62cc129b1387193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b1ee6785ac62c4f9e166f1626a4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e7013931904a1f8856b8386b83a52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367db69441e57c3963592c10e4a5b302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e244ee722c8a2b88ad9f1a7aa5964197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964dc1c710ef0f2c27a8b40c5ce2733198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e505d9dc967e69119b6bece93f6da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17f99f30a3ad34f4e1d57f5d2b069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109f3664a8b43061063a98a5eeda87d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0637decc8c9b2f22b584ccf158db4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04b8c0820b1ea8a480e982b49486f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21323f3839ca9fefcbd66a849ce53cb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102606bb1a82b50098286506420e7285205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ad57912e1fa5c57dd04bde86ea9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc05d549276e1ed12fafea57e19ea6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d7b02aa64e1d78f33958cc282960f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240acc4d67be110361899c90d7752d1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322448e89f34ce6afed89e242eda9973210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29250cb00ee608363de424bf5fd65a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed71d8f6edd7fe6cbb53fc50cc138ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad4cd579e461d321baba46d74133e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee011cf399e1798ff99b1cbf4945a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32462fa480d743dbb4c2edf4a7f1c7a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91881063ba88d93c04c59689ca7315d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57779a4b4456a3a52965da19b524429217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8a894dc674de966dbd449b61f9a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ba34e5e805ea1439ec64633c1be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed31e79b08fe4bc77a3a8351d3a8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d38bcd302c84f3fc95dfc551efa78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c610c388db7bf408cd99103d8c79fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68dffd892bd0fab7215b7cda445e33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7bbc80e43896c3891a12c314282bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160146cc37d3db2ccf7e75c0473a02a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8692d8e7d356fdac2b57e161c32f68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54fcbe9f3e5de9ca865b76a810019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde466d9ad13d20ef5065a63ca9cc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadaf7474185bfaa7da8a56a4ac631d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f12006533736d0320797074fc421c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188e059cfc9da92dbc0108fe1b34154231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e589054885b66b84e4aaadd78efe49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5bcc0c4f4351865451aa2fe76e33e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c6ac97aebe774e8f11e41d98c079b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca274a82c3f38b0c39620dce916163235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0268572536806ec66f2dd071a0493236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943623ee5851a3a7862d073a6b1592d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db886321bb4e3be93192136e79e0707238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa78ef964d4a1d1fefc1a04abd1c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945aabb331847261a2f943d83d4acb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe36fffb160891705eed55a98d640241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb606fea93f7593f30268c09c942c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02989eeffde44869f32aab4c7d23fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b734e562860db28b369d349840018244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8125fb600ae231d114ced452c5366245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5209b7d9c03a6e8eda984bb10958e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae74d8173caaec014b46eb1e04d7d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92091ffe0e69ab71d9f3a4c53eec2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a4c76d646af09a66de233c0558f99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de64fa8eea24fecfde498564c6ff6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d5f9b13285ec76fea7c0f01cd6076251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04c4a8a9cea60b71c2af213ff2ffc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12270398dfb4b3a234c19b15472d5194253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc449143524a86e715f3cb4fb5c9a9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b648a6736ccc1a64221a79197b24c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247500bfe8a3d91f24342c7ba645f46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a769beabc428e9f7d9dd972184780257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab853b4b86291292a8b1f6bf9d9e00af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855c45c1a44f4254922425445c687c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f84ffe2cbf44b1d3d81ec117a8fdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd6d00e6ced06d2eeaedfc8f9bc634261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557054a48e97f8b9cfe36e078c1b60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e32c15d39b6fa9e1986cbf633638263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc5a51b83eb1f4e91a7f1583ffe24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797007fa32ecc931f41742968dcca4a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65116fba7f36f1ca8d65c5eab978c619266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064a1795f0463a7cf7b5c44fd5b029267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc20f0bb8b6dcf2978edc3472c301268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361380b3e0414a2381ee571cf355dd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc7adeb6d9f022a8604281630417c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07e9cf5fa9d3f823009372ca59e04f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8caf59e767aa56c024d04a7b8c6f98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e72240fbf438b35a48a2d001a3211d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49700e3ffff9d9a5fa596cfef3c75356274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c4635312c0b1264286012d6bc0e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e69316f6792f8ddcc43411b62f74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f6eafd56b7a26836b75e95a52a81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a718ac5bda1d9186caa767e3507d324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b163df526a4ff881c10fe87b12d485279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91422a57783fc3b6720f519c79c8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8d2f78537cd02647ea72fb0e6488281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c1ff3739dfeb9e08ef22ecacfab15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a9af29a66fdf67d7e0c3dbe7c145283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c92017a4e9fee0e7bdf7f7d7b1bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ce841ca7e33a374746f6c3ed60e7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258daeca237e0941b8a87ad89e29193286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12404e3a76184c38687a40b174385287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca15515d87a164f10f03781d563413288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154885538dd5aeeeb2a9044fc595c9bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0672bce79eeb3c08543e0f76f8d1203290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec119dde1d7a5c2ca21872ea194f7977291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175ebc6bcaebc15c218fc2d00de978b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710bf45915a5c3726b585539ee2452293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9829097e8f61e0919c26fa8bdf7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b627e1c997b78fb85adbb78581ec7bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cd3c494e1690f8cb07f5663dcb442296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac56dae9d36d099efd3ced98fc56a09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53c90eb190ea382bd3548e7e893df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ede5516511684970a3dd11753fde3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0bdefd4dd79d3a26befd55366a9aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a4283398f0563b16f66698d43671b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de53a0f5860601d0786efa7c41426e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45bfad62ffade15bc6997352b7cc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a14f9cd72340b33eb2769b7b3dfeab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caedac81351240cc228e80b288f1dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3ebe748a966b6807a989cf84fb7d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d69ebf678cae88ef871ccb02aa067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1926c3efd1698c27c6ad0573b83f96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850233db553dafe0969a4c16d5751ad2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c50353dd249f27caa13ec887f7e23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d537c728d083a2ef89d86654c677c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163c1a22fe6562d586d7f4a9a28957312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011964084cb3126b233b7a00acc4bba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fa3bf9a577a2e672f1257c412807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a87da11209628e20ae4e1156160ed4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c257e6a6d3830af78d24dc23d1e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1283e4891ad0adaedbc888614d3a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db646edc51964d30db4651b35158cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee06522c78f63028a81fcd36ea0cd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4daaaad0661ab3d392e5b9dae348e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b54b99270fad5887227cdbdb6eaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ebe3b76d82da98266b1d8a6e35017322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e14ce6f079cf8f614de5ba07b92c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfadd0714385850c0377968635fcac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ad803676fc28be9d90bc30e64ddd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>