--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde7f60b6c20e81ddeccf0e6af8aad01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb621134075383aaac1564883a33812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804556db762d5a623b4d7fa5fa354533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f7c2f3a5fbe9d668b71e8c23244b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5359c94add9b0952ab741748feb5dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47454bb4cf97eafba37df2326fdda31a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e40a40a7879f9dbfe7ae02112e1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8bdb06783be8a89fb116c9713a3ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6fd0f47600ba23bea629ff91551ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e37e07f402f86890ebbe9559ccb0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198422c940a62bcfddfb5a6ba9796c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990c853c2afb14c95be1496d726e0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887d40db99e6b2a6e2571d7bacb5a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba966d50d491510642aaf6d888c02a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60159b38909af0f863ec0a3e37b87c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e6795e404b94b6ac081d2d46407816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad72b2cde7f45530ece6796ea667d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459250a01ec18a8ee6642f021f0b98818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c308e88af485939427c667fcae2a5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb8e7a7bd34c557b33f572b04d93020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a4ab5c8218016de04213b4cb60d6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a9b17fd70ae52f7ddf63ce64e22ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4f01042c9ed0af45fa30eacd1e0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b646445f7901907d6899110fcedc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4267d22024683c51a2b3f6bc6c34c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba248e893ce216355e4f4abf753b57f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d1d37974d155631da98b02115cb6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440e64c3418350d1c4c0984c54bb2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b3d4c890eff9e2e217016f4a24de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7d79bd447326ef5d5a43f32f0039030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f773e33d8cbf54bbbb7ba847619608c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058665a1028618c2323835af543b92a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f275fd6343a9be91bfea62528a4a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6ec443d5e6d43a5de5bea5293f8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf88d80b81efe640911a8e50617062135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccfd71356b4d218d6cf223119553a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214838e30f04a3af15fbc5561c5f5a4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d7840d80ec3cda4832b994f7c9d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395039925034798143964a78e44f6fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1422ce452ddc8d13522f7ad66f227140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d306bdd82965dd3745289354c32c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1d5938ce4de7d48e91dada3f4db3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b70b0f1df05846ab5446f55467e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b9b0f6365f856a2975ad88b7873f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22ca9f62a381b46567d691ae1a374a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7921935464c9221acfad2f1232e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7c7fd6b5ea485170ab49696e38eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38850f34f9820c63818f68dcaff1e4af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8ecc11eb4cba817e14b0e6002b3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb50c9f7da92927363af8e9042b3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218959c608d2c7f15dfd5830ab742c5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968ee22f32cbb8ddeb1b919bb8f3f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ce501d00969962bd13066f03303053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b718998148f688b86d5e6fa52cb8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac850eb92f7696efbfd7768dce92ac9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f48f27bf973f8d6c77df1cd57bd7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d7c1f5463c89e39356f5bf47d59ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d739f8a8117d57897c7ce618d7202658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf36e99ab088857da4132dbb218c8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe3f3c020448ab3ca5cecf5a6bb73b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f8cb0b9187ddc021c0fb5111369661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb919da250761ef2d4a7c2c2b42acc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ebd42e968ac5fe8b61fad6aec54b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f74e6fd77149ef801188dd89a52a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fb39e2f9848b4f4552fb14aef449165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7cb4a3f93a77f64d010bbdd70abcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef99ae2ec5ea31e2dd05e0cb696d28667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5a62948cb81091352eaaddad2dfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f18547a305f9644e5719e996b699169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9aec03df1b23d1ff20fb9a2fcac9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1a43041cc58fa5e55b8d4bd1455c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970033f871f1304b4d0f07ec15fa4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e3649562708b22d444a66fc4332fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8010ae57385168616ec2f9b6d4c9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a5ea169b5cc0195756e381303b92375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f32c074db93cb588b47574266efaad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f4a10290ac9cdf2040855180678c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4126fa4eb0350310051b48a22b39f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4417138b3b7dbe5763faacd4c5808479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc6503cb19ef7c1546ee2e5ec4e0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e5e5ed4de8a9b2a747e5f34cb398d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be6fcc3ca511a86d225527f52db1fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a80457dff07959895f0a2e73246883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229362ff27b923cc4379e4953095b8e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981d469aa5f642150512b1a0f1d72585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b5bd96023b85ab27e0a89ab26564586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e260e58a260d6825052648506414b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e05c02b93df5a148951d19088c4d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee3b953c935fdb59d7475933b82fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d8237d41eae2f3c9fe6f628b83fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed541c6ce1169ea8bdf382e4c82c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836decbc2b01fd359c71e9700e6b5e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c94b5af7e4ee38d8e6d40fe6e32a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc942de56af42ff519b58193c77f81494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d509713b7888601f4f2d293a6c41f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976b320ea0ca61bc188f6c864c401f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cbf6eed203acca5bbbf14e57f2d9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd7385292457d3e381efe3f68b56b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9dbe037d8690c05130f37a33014899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8ab58aa06a4168b6ff0d10f5bf0fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af72b4098c0bdd50122bbea317fbeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb5b185133e8749c7938d16dd2986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98190859806144c8a1014ecc6ce9733b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4eccea97531233f395a841de9a1e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8f1a7f2feec467a2a6b036ff957c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2dcee802381ab9def43940e63bc82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c944c4d424808029cd106e2f520b43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c9110d6a611d8d2f6b7daf7dff9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4dccfdd07e0afa34205c672836281109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e3740bd7f1c080f44057351630739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abdee0ed636e68989e1f760d57ce0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c55eab3f0c119e8b79041df6ed00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f6ba962fea8b136ee0ace74400b7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5775df20e2cd11fcd5a52ccfac8133114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429ad62b337ce5601e13e7f7c5eacbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e50a1fc7c6ffc71a5624e123673f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1e6f5fcaefa4527228288baee622117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f7aa083bddf30af02eaee69f62b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72551baefcdf768d3c2565272e3c80b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79b3fc8e79822659c4a49530f2abf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f30a6b11400d3468457b35a363d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c252b880f7e8c700ec507bcf3b01a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65784052805f038e52d5b5f367e8c722123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880894f5347f351b7e5f268473632029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91fc5877b1351df6cf4d59d3d4da5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03c6cd697e8e84f23885c3af51e93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee8b99a0db1ad71ad1f44d9adb474127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70ecda7497b301b3765fc7e82750a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9dab1b437d5432571036a6a5bdac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5f4715fbea81b3ec53655caa8f8f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d33cc89039ef3633a49eacf82290131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def24daff450245ec0e745fec8921eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029be8a7571ed6253bf7d6021278939133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9836fbb7d144175fdf173feb91401d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b0405e95248ba07dda62b56324817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c06a4c313e53c0daa4e96eadcd74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9079765472c6f1b648f2ec0fb542975137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1df0c07da8fdddfce9f9ecff6c7b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f9b503391fba3235711e02bbcf57f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad475339f353d3dc581761af40d0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec882c024f959c7ea395ad2300fac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449f1ac9acb43fd74ff8ae5bacb324e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe5aa1ed86c8f7a0335c0939cf41fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd083d4c714a6dcb99253f9fc15fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be3567fe7e580e2bf21de1d18b0f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204340b80971c9e298b857840005fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b08e8df5abf5a25f0a889802222285147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72a0ae09e15d62bfe489f9cd7ce12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd9954053bbbcca37194a57948488149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d73bb40b6c49f70d9371ca232167c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ecbacf74bd18d06347947805ece6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76b9d53943fe3f4e002f9f58833eb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc1b91a6a977c5c1362fbfe234ec31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b8a678dd796e236d045ab26d37687154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f157627aa37bb929198c3e90759af6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6a8f4b1f7c6a27ab713aaeaa1be7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2498fc910c38205b150e22985b76535157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15b5feb907a6cdf8614489177fe34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11113c990f3780b4b0d522143163ae70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb38bf78caec28f824d90bd530c3380160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33cb22d616f6fd00b934d142a4274161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec6c42207ef47bb252455157fc374162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d56d7b71d190e199ee867e68d7e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854754ac728e1d4b050aed54ee9f783164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf61b439171f9d0d42e3d144571d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349d6c725217c9093111a6e82a099a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f50fefbb0dfeb7df53f7afdab173b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909926d138bae8ed5e145b280b8706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ae9d8a38c2d61d698252a929a240169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0169ea618580ab7a63985ea1ab963170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ef80c8786d14a3563e3435c9b57c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd291702389f760bb6ef2f1d5f6635172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309fd94be08b7f3d24137945e4b72cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be569430d70aadc4562593cf339e8be7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7762f740425deb436bb33bdf1640175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52af18ffffb15bbbfddccb7d7e3d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317793e315e64130aa8f69c51d5f86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b8f1ed2461942b0e702b583cbeafb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd045fc60a953183934e2cca31612f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1aa6da5ef405c58140537021af56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c1093c988235292b31e4cf2385534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773d6e15c050e1fb6f93fd86cfdbfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d22d7a54aadadd16e51373824c67c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48506debe7fac9b388f684a0eadbd2b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea493f9958da16b0e507f68b675cee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f72f994ae604cdd40bf0d876a95aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867f46ac43d312dd462518b45837ba4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf7b773242a978e52b69455e29ef6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eea9d5aaf41835d9d5fb141fc39b87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7031e138f0dc159527af28657119a2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462cb98454ace10fd99caebd6ca6c38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a6e9e79529bad03b506295c9d354a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f93a026cbaa4bb5a4929011ea24a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ddaae3d8b1474f8e4d363c648c003194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc93b395963305418f45871334dc148195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3297bdfd4a562f4698652c6706176f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af1aa6a5f20ad6bdf6997c8f58e04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52887ecbc2b0a7a22dc6d1cd3217652198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21460e4c7cfa0537f0719466a6140199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c91e3c44949c30b9c7c57c0bbeaba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4db3847dc8bac4dc4c7cf43f31acf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b38203af9cc51c8e0a0e6e70517cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9452b3ac8349e7ee693df1286dcf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed32c465e2524ff2889d5962b0376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfc19c8af8b692b33ba4fdfaa471ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6152d85bb9947e3dba1af3f239e7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb519e170320f930bf599c0280a9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c1332e8e52a55c4347393f9f97dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb008a4318e609f47740e27563f233d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed74eec6669257f3cca2c9fd45a76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35cd25c6d8e73346960209524c2748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44c1d1c8da02b888c3e5670ad46954212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4db5a92b4400b9d4faee38595bac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faef262110baab3e83e5c2c5df70ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06cc41057a85c5b8517ba5930c30b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913564aff0084d691ff9437dd03f2cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470063d5cf1851c7156eb4976d11d2c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb292656102e05abfb03fecb38a5e79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90384d066ab893227b6bdb0dbf3a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5649963df6f025da3a4999300328f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3af0ccf2faf7e86eb2be3bfe4aeb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f96409775a51c7f79b14428513f726222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709478fe937e3d0c8ff14691b8d1a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c86d57e4ec859e9d9eda5ddafabc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ae3d72b3ceddf96fbfc7c99531832225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8512e4624f95419e150a3c6ed262b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78ec9df0ffa0e0eee0a71b80b6390a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549b79336e13561ec67f3f239012d7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb6b2e2c1a7347583d742c003f72d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806cf0624c56a62485c26d51cbbe663230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164951af524ed4f278cdac012c474c58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46446a293f01d7f9aa0e26d4193ad294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019056ba933e40cf50a9a21e9ebbb39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ab18be3be657aaf64f97f08c55d80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4658519156010f237e2f56a0339757235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770594062c3ecde7761072fab10c9379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8c9b5b9f9ca7e8ccee31ca619295237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ecde32ea3f1fe28544d85526c162a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6751b586e7d8a5fb21ebe03f802d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05311f428ccdf6572d1fe67e661f5df4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec57a0b4c7a501160687ccc5af234e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf08cf507696693cf14a713878456242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08004cb4ce190e47cbf227c2461cab12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4027e62179005ce15d9fb5c1150be8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c51674c7cf96b97a3e7f959596aac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20251d240bc624009ee1c0e956dea3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf88ab3c743e89bd5aeb4f854a2aa08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70c99507564f4eeedbadbadce803f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf0b4d73ef811258ca0d509db51c3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a8c7278dd9dc459e9c6c1aad246ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6beb0fda7af3daa3320efbe361667251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee778c5aab30f178f3e697a3e4210d48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0eea3d9c9226884dabc119974579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee404511428162c9a84181daff5f3622254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf91bbc72675cc41a169edfe64a8294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e7f1339321e03b64790be144ff3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef262b8d6537649d189ff5b2002b1d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6492d2e8a5f40807aad6dbca610a51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f83403093e791ad34176979fbba7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c22afd91ae8e4ff94cca60815c5e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c0217385c4a4fd984ce82effff997261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158d02f7b0b2eda47602f042b2e784262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eacc63c05d3ac9fc614a03177d9371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02981ba8195afe2d088b1038da39790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf9a7fc555be6658eee5092ada272265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a45ea14761ea83ea0238a71e3071c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a5e54f5ef5687d2e5b95f667760e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de1e1977dbf033dd2e78a562f14d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47db109d23a419d3dae9f184b236e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b197e07728e4adb7a60cdc5a881e0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b927cbdbaf350c99b5d0c3e757af06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ffed932c2e5fb41d0340e534e41dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151411d1d0eca3eee5b5c04bc5cf206273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc37e0ff8c9236a98bcfbad729cac5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36048f9d80175f65ad13cd861557adf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65aca9cb9c2d4f711b9ba0a2fad189276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06165f2168124fce28d879dc607221d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db419ac57b3fa03970bdbd241fd9ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365690b4f30d60e282d785d5c6d140dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db34a45b9070201df0db487189f0f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c341d25a0f740025ae681827f2b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783355efbb49859ced1db38ed4bac786282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f1fef29dae8d4ee28e4a2fb94eb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f88c1a4f341e0dcd2d2b3cd3ccf5da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf71ad0030727ef89d563a852677967285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd9c63e1621a526e3b35d5fdd028af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6108b91faed40f19012c529cc268cee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c093d0585a5911dcf0c2580b6c7fc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd043f8f8af824d814fb99d2d180b94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49ca2d4e91a242af3c10647382049b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47591b302df87f491760ad76861539291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fe627e5cf2eff9ee39e140096e121292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79329a2eaf222dc8f20c9e46efede4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d9d3a5b6f8972da934920d8e766d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4c30f8dffd24ba7fd4d460aea501295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef546aefd14536dd0004d625e92993b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ff6ace5539f4de1bbaea3fb80143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b5c52069f680096cb7430b01e85a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b82a9f2ed8aa3fb0ae0dd7dab396299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5fc11c42dd54902282c5d18b4fe7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d57099894b0fcdf150c26a58c9464301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3773b4b514967f70b5b0546523dbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e7c606f6415c8994b3c37456a990e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283739080eb93585af9ddc71948f55a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1c9fecf101a68050790e18e896fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a2cad1ec4241d00c558bdd02ad87c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f100253b49ed1c5bae78e896e8653a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f0e5c94fefc4c79387b1d020c791308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da699885c4e699490c2b33473ff0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50152a9e97706aac213f39b0ac3d3688310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5c8bb99c2c4e43763198e7525145311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbafb331a0ea19314e2c83dd0b759312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6f0a9d9b1b3e5d656e0a785808181313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f348d8cadc46dfdf654f52a80a498314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab61bc9ca885823e2a89519f8613f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5e40d7408874fefc0fdef5ec5b3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e26d581b2510a5b00943b71889fed4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423701f93f0f6f6a138d2fae009188de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fdc40c09f059b0fafdd2b52c748c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7baca18237ebb9832065b895c71fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dfe5fa4b17a4c4e7b632d13a9a4aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7681db2972d3ae2cfd4057f5b5ffa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616732117a66fbf2fff8deeb2b6817323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542352077849040b38c84365532e479324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb988486257e93df0b3cabc811e4aeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a3049fe7606567b9a9e5db806ede326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60225186b3478d0928064240201c08a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7473b57afd761b5a8117a29f2134d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47848442361331379f5a4b0778543329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4999e3999f95d9bdd58226e5c87731330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec893f8f3c884294af4758eb6eaffd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad56c9da2688bfca027ce1215be598332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b51c59035abc0cc86ceaf2aaba2e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88231766507b523df28fce2047b749b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3a44c68262bea50275930f9e9d7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc85cf812527af373eb380a16e438a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b9c22bf78f3c558513401cf0cfde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3bc8f16d6e8df68db5d83084da6535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bca1bcc5aee27c9a60c0dc869d53546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418b6997f43782f89e0958ffdf0fa337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831baecf0e1b53ca82289b6343a6af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c42745ab416406f041e457c50c8ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d037bbb95218a71cf34f3d0c89bf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82ea32b46847ebe2b7dd4332d8ab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feed9b5981e622db5e6ebd67ec006e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567e01b7a7eb92d52834b34718ef07e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dff2f76519e55f98349dfe8e494a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7006c8e1d226688c54f221bab194d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd30657c7094804ce91a63ecc5b0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774d3e1040830a17014a604a24f96e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f5da8ef21bfa44a588a1e73bc86018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c5b537eff44ead07d02154b3b4d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4f22d3ff09cc038ce6346873b77820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b43965e2d70e5981b052c8e1cad9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d6751762d8f330b173d9766ca65a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b3960a4842a4f460dac3735b46ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7103de54b65d22e94ae194769b69e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a943045ef394dd1bf15751ed451f0c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ef94503e917dd1a0c70f19087e29626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfad40b85aa67e6ab31aab7160f81a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf38c03f1eb612acdae7a7546332028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fe230ee40cd75b049d09da2bb37b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c09e0dcd7bea2aafa0b632e9bfd1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5689128d1e44745b416e4a730ac7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f85d45f4108e187ba07796520536a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae718fd1f8dda256ef3d53412417094e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa7d5328499515d1b9bbd6b2b0d9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c9fa0edbfe52f8e4e5b9836f238835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa020fa9f75d9c9385fd68280fc53a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb45f73b66668911cc8db1708cb16737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1409306bd59bd8f74ea53b8acb2450f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c79203dec2f2f6cddc17ad7aa34039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7eeb5fe0404a5c922b2baa956a9d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433382e9296d76912c95bb84326a78a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc58be68a8c7fcdde4a8286563194e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b5072b0892fe4526f65f3515086043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e395f2dbb8940c8b614e49c2b22af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea089dc312fdf58bed8650a1bc13713a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc4b75aafc81e59e85e40a5c54a6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266904be2a1acf7ba2ffcd0a95566e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230c84870f261aa69cc6fa7042256e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea3483a0b4a424c7194614ce822fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400fa3ef28944018fa61b1907344bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46765558508b417127ce57bd4240d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab633002ef8e9521eacb23f368b5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ddb30874858668d39296b5f173cb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415f28366428d486decb2976eec49854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf861ba601648c156b11d140c0f58155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51648c3bca84e1c43d3f67caace56de456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96742643f1e5bf514444fa2e0962f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1419bd8ad4fcefd6682f3ccec742a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad4c2c57eeb0639fa8321d9645ec859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab25910a4dbef0af2e223506fbefb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a5eef060c6db1ad28ab1677bb48961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b927bc2f8e6dbe6edeb16b85427e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273588eb1c9ff2f8c88a343c5b54ab6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d65bdb434c92d899dcd6e34e9edc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1bed427cc1923597428c7a72ecda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd4134ee997ee53fe66a2dbc9e28e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d25079df64f90dd99cadf1b14dd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dceb1e89bb0f946806c53fe67f9e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ed6980ea34017327c7acc1e2abc6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911ddc135f9f0b930b85307c7e448b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1e05983bdda309fc965f7b4ea945c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1774ea17407fb4ca1c6c51535f81172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372111583d47100d62eb89c0a20f1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f225fee57b0e9144461986df8793bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec843571db4afb107eec2b15c301bf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8821d50d509198db6bc5418b133e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf0924a648a7d18c86746b5be412e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be52048c3dc2c6d12eed2bfffe793378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4da8f513d6d067813a820199b54879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc091f95175dbff1fb74e2745c17480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd51f9fad2d92da73d778b1bbc80c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd67e33ea346179216306b5c0c008e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83c14eff147fa01d80d35aae52c2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec8e576f2da7248cb891a4616cd6f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f69389a1f5a9f2f80c853fe18ebc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a1d561768eae5e2deefa1e66d211d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700475e258f79bfb6615930a362ea8f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2efd22671d4e6bb6de6ee04295f1e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dabe9d4ba0be781ff41b5159ce0d1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba562caffa0519227c95cd2c6ad390590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2adeb15c6fb58890863ee1be4466d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe5008c496204c9dea368c0d1a9de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da989b7ac5f29c112c428b98b7c0e10593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca1116421b75583d4866f1e9f568d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1a4a60f45602b9ee88e6327524a5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bceb68e200b0c74511f1c5fe02fa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443c8842840ff47fea01aa228ab22dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c09fad5db4cfda5ca6ac77e66cf3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80120690900e59e34bdfcd1c70ba9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e68b3c6014ed0f9b15b31490523cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ecc646eefefdfbc05fb7fb97514ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43011679f4c94efb7ab6693964519102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb839e9c0f6abacbc0b46b830bf108f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ef744e5bcf4d92e67c09b05dca576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befe12d8c8efff12f55ebf9890e08d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad90271c721a23a3958fe0da3c2587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60daa973b2251b73dabd8a965aa9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647da52d7303d94b0bafd15e1954b23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d0658212d68c4c45a7c4d77cd0642109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7fab19b29d58af11299f14593b2d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd0b26ea542099cd0ce1004158164111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf1976194cd44e39ce29c8b2a2b5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4cbc9d5d142b09fc61e35e618584113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6de9db7b816d77041b3be42cba9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4ea90f197d869a60c7abc43b63ac4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5562d711bdeb1f99655f1141c00bc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76fe1a2ec5f2c70d5e2f39a11d9ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b654a1e2212c554b4553c0ec15828fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6a2a89db0cbf133aa8ffafd49e528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b6495e120207660bed62671fae95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c65dca623ae036fe305985a3527be5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bf41cf26e072a47319718a1b5a6ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a8b5d15526b0a45784738a3d99da8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6967b58f55c423fa1b44d8ec0aa2fa1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdb506c206303daa21ffa6646d8c76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43188a6f2259616ee05ce41d95d402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39122a601c6f4dbdcc5239ae5547b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2becfb83e00cbc06b8c1c69a384e75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1db377f54199e1c92dc25e031ce04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39709418db31aed550aa84135be242d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce5a05df6b8f5dbeb3749136d38e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c28a030a1747826ffc2235aa9bba1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad702b940e9df2d1a919103a489d029133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f18ccb9d87a67ce8c3fd3ac153be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e1eac5388eb8b7fa928e4ea40045a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf958bc92ec2ff5e08356e54e60305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec368d3f310ff73b099afa68114f0fa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1f7e6bc68601374870db21f1ec55c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404574f670d64f004e7c208e805b538139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d262ab0db7f9fe3dae549a66a7ccd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5f309a1328ba6ed32fa4a7fd8637c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cee50f9f22caa580324636a34a4bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038ab1973e4000fdec3add58314652143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205936a3918cd0311395f508f8f37930144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e63908e3e6ce28aa2ad862501e3db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb68971a0d92b4af528f90bde90e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ddb180edb594387db817f287dc39f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128553b17982aff8df7cc0d39a17a449148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb241e7223f77720ede2a3d6bfcf8f39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc073dc77860fbfdc3571962896543f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ceef7fd60125357f9934e4c43427151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341ea47c6b5b1aa50d36bae9fcc55b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5b2e94b2dc79b708e2ceabf686d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed603a1e5ab34158cbdd8a40c666a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa4c77afbf6c095a386176d2c7c8b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff338b0fc1e933665188340b390e498156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602f85e54d860d82101c4b05697a64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b63ff4346c71d9d0f0666fcff38b5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c20f071c072218af0ed75818f754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904c6f7dc911ce231be15c1a9ee232160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1155de240787d3839353dc7aa48d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f58e63aa6de99c6e60e08a5504b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd6477a85e74dce7fccd4a472322b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56f953df2279ca2c8fa4624c471d6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee45c2b792fd3002b0fab63fbb1cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a345d4a48f96c8eab74f0bb10f51592166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5808336ee3358ab403487f89f75f79e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d430d562117e07f6dadb1e55f66fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd72bafd3510e0268834203b8bbc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75b69e4351e0d2b2075493142111c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f8d482ecc79b70538761d248a3b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955a082a790d3f128f43a5e4faed77d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7c2f1f5fb4a0d5a1e27ab6941e50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51661f4d178ad2e8acf1e91e15e2e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08857e7b6b0609508e5f992a4a788cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a063224d701972f46403f7494299d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7a942c43dc2d3c1fbc2295b650ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df582ceb87f751f2f0cdee12d2879b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02424a9b31cdff7afc4e7a0e35adb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97774da40c8b2d57ac74daeb1428a5dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e094c8e2d48d04fe0a017d186a12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831755f34643f7399e1891c469c105e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98488e491d0349fcd3d6f60530208cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e5586de234be32ae3552bf43fceb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659941bde489a6740fc0ac7a3af266185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc058355dcdb9d0818f8b42e9da7f6bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23216cfd8d27f9531b84e91dd3b2dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8f283ef66dd0ac4185c070176749188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c0df39ac35cc95493f2c249013e1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b52b69341aa65d2f43f6ce858a52b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2d6d68d65823e6442f8387653a31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151d152b22ff23fa670a0b75cf33e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b21fb316d6ca53d8e4f5abb231d0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fea5ed2efa53e6796dae7b8a181b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66987cb34d8427617f7366d447e78a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcbba7e21aac02375d72b79450f65d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86246676688272ec7dee3eb2d48f99a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d6438d84b1a242c060b656103a90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898416852e26cb50e5a8e4364d088f12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a5bbeebbb3ea26ae857be9f3c445200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656a89833d3b2fd46d254f0e1fedc72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaedd4c0e311ad7bba756e89acf4c48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a072fab2dd53af81e30c443b322a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d447cddf043a6161dfc0a31ff24eda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3600bb249b96c42f7db3d84e4d9c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd829f0f7a1f03399251e35a4e20f9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7c3e48882156d0b83db8b776a0dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39db1f636cba48c873255d45f772f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69e47e2a448004411e9b85ade3397209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f6531ead9dae7797c5438b437123210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89a40406158623d05ca48702da373211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbd9e420f32619b66c2e5aee89b6a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc236fb27f0c8b8941de4d74c3667b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539dcf52f4de3966d36c88e9a1f746c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53d6dfce3b824f5d9f3bd6ca05d39d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb477c1d291d008efd41561f0b568216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251b4f75ce9589a0c86289541ed60c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d21b14b0e6e674a738828b7efaa73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3752ab047815cbf7b30c44252393e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dfe7e36002e2e39667f958651009b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df09b8aeb64bed8f10099fb5bd86ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d1e013e230621c0406520242d2df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8de34744f169740d578f48763da73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1af898b4355e3014dd67bf91e340b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f5ea2f03652e1f2783693e59b120225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea7302819dd182d8171f806d44c34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b4baaa385259ce603d386bd29b2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa99bb87f85637d90ecbb875424f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37eaa64825db81ab1747d8b4cb0000229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dc75194739939262d899b9fee4de6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad1750839ac33ac90197fb34f9e48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e0d4fb279868a6c6236d71520d86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f9442a65e14523647593f92587bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af334b6891d270ea7bcbc5f3ee0a714234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb0d500b333b4d258fb15a6562a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd52ece0fab51cc5ab9504a78af2428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0368a87457103f002cfc91e18911fc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607412593311ed42711b522004c99371238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc43fd3ed9ab25f9e469ff8421d0802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9139150fd2e33506bfb54b7014873b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adade6c8c34de2ef11ac1637ad1f918241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df3d32ce4d6d51d6eddbe7d432494242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93cdc9e84a50b7248b8afc635b3dae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef3698c2e4bf5c3d213d0f859b1cff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bc89b9c4367c6421a84ec6647afec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae26d84278d3a346ccc15c1ebcd17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a79ba60c8e8eeef291b0452ac99f79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ad049b14bf70295021f439b6bf467248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac492ed9bc9cd6bf15bac0fc60b74ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117f0720324ab96eddd1d315a96073b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb66eac284330f757c82df7b628d496251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce634a91e1d7ad0441108c3e0b2bd89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ed03c7d5e78fe3174bea57558756253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359022c31c2ebe3cbf2ebbae8547f56a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f08ff8bc2d4bcf0d4ece825dfe40ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e647351b40dcd2312bf94de9f4940b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f6b0e0380486eed130f944fc4261257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bb5abe8deb8cfac20d1161807ece258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22382c970322390aa5b725ba05e8258c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aede04bccce062241921b8f5f120c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763747c8d1f03b73650a69aba468faae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77fd99cd4cbdc76888407af7bcf0f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e6dda2332efb8fd0d2bd280fe841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4784798c4e92918f8a0beba493d229264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd7a5a4e16b3a3d61031168772762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80f97a035c68231048c9997efc39af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb5fb1b53de490b7481d38aacc5246267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb28bf94a6962f2687c673dc45397bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da768fba5fb838b77be4657fcf7d02ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92958c86117f39c9c33a3c5056eddc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2041836afc876c4c4134ddb20328b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0a57657f4b7979b616964ef53451272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac605ddd029f6b19f545f0beb6839c4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413222cef68ce51f41a766a7fd1f038274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c3ff4ac9544ad4c13ff9c18eb920275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aca93ef72400acf3dddcca1c84d2f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08950ef2032327abdaf76d29b0554e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a88f51cd7eb3861881eef5304ee8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be485ca6264cea763412790d68c991279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fda28ff700093e66f92e00ac138837280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90bf36ecec726b4031472c0e277b0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5f5efe093840301513efe4b4b5f56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917e6c2321d526aeb55842f0765e800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c9cae50f21beef2b56e8c0fb48cf7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66bf796f75df48d6794e46ffbad55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eb2a44ab33610e45420853581c764286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184a7ef49c89d465c35abd5315b16d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d83cb20a72618f9a51a4ba197ba5c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0497b5d5ca5fbca03208070eee916289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d9d8f65b11ca9a1047341cc77156f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf34132c0f7648fdac004f1fdbc4c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d6649250f4cc5495a3a960682b1af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848601201df59ff278ad61dd389a18a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d1171560d11eccf07a578b1f55aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69959ba3bc8ae4d764a709bffc1adaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799080b1ab06287922e4e503a6047d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a21f069fe138fd48991ccbd3494b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff68d8c1c14d57284a3531c3b7af8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591677ff9406e06f77fcf0f5b1d1406d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb234a94adc59785d2bfdf05d671403300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041bef9d84fb8110f9b12313b5cd15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace716e12856ef962363821384bc410302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f619aecaab02022ca2fe569de87e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a628fd43247d656df726662299d45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e382aff86f5829262822c077fd42a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005e818a464df1f134305b22b160e23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176ce5426457c08e37aa9a4cd23c63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d28923ca31eabc17d4ed2ca77ed54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651dac62bfa9bee6ae40f610b6d320e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7237ac8e6886f204fc25dfbee4cee5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf362bf3c2c9d869ea2c9d1f09cda2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0153a3c152207e8c4ade0bfd192b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad5c3e4da42ccafb8353406d1c463b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58703f1a6c25f82665deadc2ceaf7395314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3526889de34e81a765da56040d30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb5b3de130e7a9e1a90d6370a1e3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642f97c5416d34b44e4048798871fec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8965602c10eb88733055891cf228e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400e295adc4209afca3fd8c5a34075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececf174aa24e15d0e1a9c5b93367978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249504f2a4096e5fce0759513162a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42d4468cfd6c205a3b3404b16b4dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0c9351211e1d45404802e2eb74ed0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995552ef875398d94aea0ca87c83ea2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb0a241a6de5babea66392f1e31091325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1120fa83600efb29c4afba1d2ecd428326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b4f66fada3809d401faf3c63fe36c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c3ded26befb1d74f38fc6b87588cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea45f9943a8ef1cfd6b642b576cd13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf42e9d89837ff564199064e5ac84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe069fe35c5186da52e2c732e65f58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedbf7c7776878b17b8e8a7a7e0d3a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ab34ac57efd61c048d66055c06b2a333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>