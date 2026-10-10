--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c24990500a3e349410ba2590104701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b30ca2d087de8a0c6976a9a4ef2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd0865fa131e417ef6673580118bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663b4c643221119e86617f55a03cd534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd62614fe46645fbd36ee69394f595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a7a58f6398a6a75d9e564669534f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb501fde54caa8354f908e363c80e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3390407d69f5e405fbfd2deecee428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d717194c1b3012f6ab56633d005b119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b79f99f822fa77614dc668571956c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55de0a32b9afafd628978509c626e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233166cb1bdd26350d9153cd6ebd22bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e3c66d3c3eec0d54aa0f2e51d1f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dd314e0e8b55f2149eb1495e2c98314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff13393920ff7a9acf37da044eff9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd2490d1d8b007243561d07fba106a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c11b836120682a6dfddc4179716d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe0e113a8e418660bda6276d097f2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8542688c050948a2499cf2cde2ce9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5933946f1d9efc25af1b52d5368a07020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13400985cc8e56e0731b125c31fdf0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afffd22cb8fb64d48404851e7bd7f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713154417296586c46b5a102aa9e99b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3b8faded417ca91f3beca1a91734a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be52954ca453c2ebbc41aa6ed1b100b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1565d5372871567a14cd67b03e6fec726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf76a209d8b349f71d7db468862e2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c11db49c13e458f85c688fd56b1da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2229700209c0f7e84a3a9dbaaad27b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a28d29a6c6423e676a8a06b64d3c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae39346934894b6722c94f43b56d2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50618bfe99d2784a67f91f2b1f4452c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31460a3b57dea45271f45274447cfed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b9abdcd619d1f015f0bae9801f9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15be8affd71d4748acf810f7396b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa53facec0899d9d82a29a40c5d67336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e2762fcb9e135eb5f04394204f7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec55814838e0ab14af5e2130a3cdea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d8ec494ff4daecd00ed2629c543739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a5b5de2e6ec043a88581685e7d0f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce685c4504c7d3510e1d10d7b03133441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d8a0374d2a186a87b5dc8c65587642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f34a6987d959f07f96e16a6856a6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d2be97c4efaebe520b2d7f45b07444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d06513633092c9d20ea3997aa471345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa1d9fba12e3f02f6f470fb1258d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450edd3e6415997e2b93eb39bbc11047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63290f4d0143a534c2ceeb52d9c362ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33135e1fd449752a223e57198ec5d5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e2f2db8eac9e4ab6614aab7e8da6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac36b6635a9a93a610a6b390c7f0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e2480a87bba3c6605c2bfd5cae3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2a0ae0d8b04285966c1481e2bfe5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7628dac13952b8160e20527ee3240a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d557e75883f000ab02352384edb5c1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f156f9a11d3453935b4a9bcbfc586d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0592b32e70a3dfcfa92047ff0297f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89e3f7b9101f797daf01674ea9e0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507136e48fb5b23a87aff35cfbd2e9b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e91e15dbc5e5677caccffd2b95a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb07e3843a65af837d4a44bf03772b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d695f8bc606610a869303412dca6ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a47f30c6c065903e1dfcfb7dbf0d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752379901db4f8039b65beb1dac084b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab187aeeee131b9512525ef3f29e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf32ab0e73828fe59ab85860495dde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cdbf1db55240b07ed3e7e4a87644667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22721354bbd627f15637eba5a2d8d47468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a64f5c1f19c6caa61d02f83f434869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0e7dfb35c91d205c72cd410ff993470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff55a63c1ec6a3f9185bc9c7494d8aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e40d59f40993f13774dea473cbea772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cfa136a1223b5b8d32aa7f5d0cb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c62ec76443a79e8c0b7f502556b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0a4e93443b19e37262bc0c7a2d0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31487ac0579640fd8ff7e961ef27159376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e4389ea9c1502c7f3204915a9e76477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595ee6520a37ddf6e635b696392fcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc99fa4b04bba437e0c399baa84da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8040fecdc71836e6ca13160c46dd7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830463258ef297fb399bebf181e3fa1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4e1007715fbd4a9d2511820ae974782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf055d9475d68afd6521eacc75b3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20afd9770a9e7aca6b59c920f6d9f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e523863f49ae9be5d2cf02831f94fd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac612213e50ef0806953d0e24dc591786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425fd8c7e59d240f18edefcbe842c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca11706bd3bef94ea9b8bd75bc3d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee0e08e5fbd6515e43414d7e2e5ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c12d0f98e162bc6ea9e9439d5876190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d746fd235822e5be32e0016a610d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb821cf3ba928361d0cc38fa3679492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff88760127ce3ad5874785a43c101f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46ef6af085d399ac340d5ead25299c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d40e0f7a2c55a38fc2795eaab0bb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad2c1366156095383a9332336964e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe98067d0bf936bc9dc9c5188ab152d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc3c4e7115fbb64869dfeb6cb505c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f05a5bb052eb7f3d13d4ebe1ee6b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2255605c7139d18e2719ebc53e012100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560a6fb5e09eee2611cad75e8504f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31fe9fa622506c9aefbcb1b1c42fb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05315436f8ae9d31001bc946ab681a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f801d43cc82db1fd33dc499242d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d37f42581d759487ec8a36c4b4e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b5ffff90d8ab54f926632b5471871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303abda47fb02c9164cecf32eef5e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b37b0f8ef6de59f32640a63297d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e3679666e7baa72c490696645de9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c436d788dc33b2a521210a525ad2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ca8b20adc116b1063556ec4dde291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd16f11e9f9ef5085c3f77d17c4473112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cc945a049e066b3da85ab95457f7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cedb88991eba3991de4f0001a3f6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f101b96ee2aa64304a9d498ac23a49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567e9733898d21ce48d97f8c0b09bc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40837a1635609da907a9665fc17974d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5514c8d797145db0000c24dd58111c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f32845d8d2e9214d19deaba9e5c424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f378bd4f4e479479af9be308a9129120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21838b340a13a263b02961466fa09a4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d030adae0670af5d7440e616f0d7fe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16b0fbf3576d67f1fbcd8d1925f52e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c0303c347ca4fc535a57f6daa276124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e172a8049fbf7143f471f9d7f2dcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb8bcd47cf9664438ef6b3eaa32c73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fce3f141ec4f16d4cba685082ddca7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93c46ed86881e3acbd9e1d2cc4d94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078203138a46ee7b5f280e8a9884acf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3c69ce1bac2c4bb7e3a92b906d005130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbae00b14f377c0fa477655794253131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b6f7cd9d448d6978684837d7d102132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b871bf72a0592ff5f9b5ab55d78cf08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece4c28da4fd58a66605dee2e3c105134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb9c8e86ea443462f9b90c0036589135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79a61ccdd743374c83c7de5de65ce5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9befb7dea83d0954f0a49d64d19a85e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1633e65c1f8f669bb1b80cf447a0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6322441c462486d324d098414756595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32503b156d0a2a87f46b6c63b71bfd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de48081fcecb3370971d9103016417141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c19d45ae33d28916ab82b21d4bffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5fbb93affdbb9707dfdaf117ef37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23c606926486ebad75da761a1b1e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc8a25d1f6c696cbc6d8cfc949f4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb62738e6f69a67f3b1107b78d2aa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270858c58d55aa2d1b64e7fcf379d66b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7972774d90c943ddbc7ceed809c3a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49058353f1e9a188e2ece619ba1bc6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efad93e5aa31539cbbb2fc16bae8d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8a6aa9089307008ceccb3c541461151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7162f5d1ed71ab0ea7b4b1423e16ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf092c67822383068c16762686cd6c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e50fbd6bfe75d52184cdad6965564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa1d7b6b819efa0b161f8aaa55023e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb201f962fdbf4f8b3b3b8e23c48c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2718121f49a4d6202218f6afb642d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d1419268f499a6df3bb59fc667f65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d408b3c05a2df9ccaf30648f0fb4a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49188a24625c473211a5c4b0e17b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82556a0e096d5668f78fcc5af415e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb79ede7949db9eb37f71203efa4db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2f84204ca2e9b0f85704859992b55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2482c420113da8d342bd3f141810a55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c534c9ee11b627b04efbb16c67042165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab23d69403c53140fa4bc22509166c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a41f02327addbc34c04611a580634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd85408db3f235f7f3bdb0570b230f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f26ea22ed55da56ec9dcae944e80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7c4d4faad3dd097c17df9a5d35a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce04c22592c8bdc01bb7941a34995d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25433452b46aebcbecb7060cc9bbaa50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafcb484e92d309bcfe8f4f0c0a4636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d429301fc4de7cde9654c71629aac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430397f2b29109b15628c4568ed87d3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0464550a606f6ec7c67d91df29d721c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7828e755b65ef2ad0b8b9024fc435177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924535ad881c593265ebec99ddf5281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c14e04a3c42fc17721d5217ed5e4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec226270d008d2b8a57a862fa20f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a26cad71e4780fe0e20b73151a3b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e07cb42cb670d805181a4d109578e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea39b27e34966a2d6c6ff03d4de2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33c15ebfe1e0b7bef54a3eb073866184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b7892b317d8be5249f7e63dbfbadf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd69c754b1bed7eee8080e3b1cc01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f74346442231dacc18e561bd05b4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66589f4291a3d464958a25eb433f51a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf233b85cc2cfaeb9b86df54b4c0d2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c286655c0b113eeefb14bacc150a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcea161a1adefe745c77fba9027766191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8628e6f0be602fb2493a78cabb72a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fd77a8dd3044c8f4756194f568fd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6749b98771b021d5e0fb6ce8f370194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5b3d1c32b220031c32147773a751195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdbc6ba5f3b101d61a58ec5669c3c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db081bba436eb00ba8c5d6f32bac96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f789bcf183e83c13663effadc0856198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0aa97ad6d508cd26bd7153dd4b780199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eedab71a96ecb1f9529a2f7632c59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761cab08e4e0c4c730c015a4552557201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a93c4aedd314a008200f188063c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef81b83d92c6ae6a56698c24232a71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd306d00d6729eedcf11deee109bf948204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ebeb864591e7039f6aafff441dac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d682a150b3c4298a55ed5f511773b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71efc6d30cc759c621032058fe68c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d44601e270b85a0e64099ca2faa000208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021ebb58ac69901a4b915352a4132a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba65192f141f9d943216ae121b2a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e01f73f00527c175f14540c185187211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c39f23bdc67888eddc9c6d9ab66833212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9fc3d02e7971521f886f1ff7a68e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8573e8547de5580180e995d480500214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa7d87487c4e96470597d6cf50131215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6916cadbcb1dbc06b63e350d04dbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d9ba0ba9f50ba6f31d637a9c89152217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a384cd27fd35f339b132eba86cfca4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c7383dc9f3f7aa3feef9779da2751219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd920df63b9ad3a5741863c50512ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f50af31d5967ed8138c3f4552f86a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996edf193609bb73a23996a13f54fed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8016862aaa2b6b7edc1a2767281fd0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bae507307eca50fa109df9edbffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae349c2e3496671cc02bf41efc34e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f485308c07b03d0dad5f9bd5e10fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43219e17344cbe842ac6e621ae776124227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5b575f2fda759e19f1292ce12c54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357cd5f0ecfaa0538ad9740f12b481a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16f0cbb1c4d5b0fc1a65c1bfd6f6a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e361b69c62f6f2dba87e4fac370b7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5f9587212754a7916f86552a30fdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe16b0c570a99689cde9cf55cb70e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc423ca63216d90aeeca30b14009b6ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dac298a9866df3ff43498c561f443e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939f3cf038823facb1b291d63b99219236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9843fa0eb0ee1ada7934bd6a93f8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba150e8af2553185188aa84477119bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b15fc900a6ba7ba747a1735a9acbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c95ce1d343686e0aed62a7ee7709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfce02c57ec82c5637c0ed84be636a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf666450a41bdb73c009ac7d3ede7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d8d86ac9570f098c09ce921bcb66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384962b936efa17e8804387159aac42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6335955ff56ee8440d317511b1acd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b86cb707b1d0a35ddadc22f2f1d5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48a0befda89ffcd8b58bddff44e66a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1de8d3e049b210208225d8361d88b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030dad53befb5124becd4e1c20b8306249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523514ae46ad173cfd271f300d8c9f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799a5b32bc380061c100875bb282d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5ccf808ed1fa1e44964c9d476405252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a25adb774190c5974de4a7525abae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99adb900169f965d745b60855917716254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99312cee44c31750714e8837c6a16e21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e471a6e08b6af246812d3d6799a7e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544537ceb118ded311b2f22332bb1697257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fc7bf5544e355cc094b12c29135d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa39151ee213f386fc6019513a2bb30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f25a47d27fc180b481289bef63873260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a231a96aea9cd00192e4e52373409261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129d9d87a9ae286c57c866350867fed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b683afaeb7be1a69b99fe3cae3d98b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5e6474a4029f305a4cf4e1b2bf75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d37b530663f5c2c6968d25e87cca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658f3488edbf2fb7f95658c9b2b883266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987c2a09eeb9b852ccc6dc5367dd046267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150564a71ee9a9564ae3fb544bd0e1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b605633b27de8dbecbbfaf4eae88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114612d2661441c3622593a5ade437270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526f3d24e2c65f892a3ea11f1d38af6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cecdb199edd45daa1497cc70720e2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818059d95c7b9b2962f074b73ec52d50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca765cdf8876a039419749c0fdf1ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f417fda4905633283e3a7c3223481275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17f6ad90eb81e22e0b26312089fc53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9ff536dea2a1264f2f9e9b541d9cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c91d8c72913071ada6ee815b08d74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dea80b22ed555327634572876ee50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed413ea6011e0ff0c1d3c90a5d0663280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0eac5f739745ac20dac1317ec2ec5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b50cbf2759bd10db8ac0e0faeb7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b893675077891418218d8faffe94e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72376f786a1a57d0d59285a3ecfc32e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c56df0b5d9b67b9780ded4790741f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fbcf28f9d53b0b86c8fe46f6d6790286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098c9c6e7396bfac92fde53afd63e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4a1b1edea2b1ffdc1ca07c2bcbf2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916f13d21320e9591ae3e8bfeb7877289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fee86a25e44d6a6accd1e9a8e359d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65edb9ce5c426c5153f5a03d59eb58f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef5a882e223badc51eabfdbdc2054292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1d84c8ab13686ad8a6bb656638403293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d94ec8e3ecfe8e8a4ffddd79a32e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6557b7b8761e6fd8a85706469ac756295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05521e58ea6ed5416582018ad0102ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171f26b48c15d6046772671f87ff44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc863cb95d22cba49d0fea3ac24996298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca76552069e56c00d036528c0a434299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263d6d9bbcc4f6ae4306be857c0d5c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31527e3c34c78843ff524e6eab069135301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71985435f3f2e996dbc8c1113b052302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8504a90c29cbd86d6cf0107463385303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c56690aefcb945b29ef7acd4e671d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4dd2735c08e00e990043ff691be74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84364b8d1a3fedea826c6d684407e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2116b4afc83ee0cf8755155966185307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60075a29ccb2f8e04281caa18f9ea9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3eac968035bce7b00037abf84960309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6f28ca7a3658dc8dfcafaf5b16cbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f42696e7ff3d87703d98580e9af27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c8079813902203d109da35a33fb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a65d0cfc5e043f4afb13911b1d50f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c073ca29c1d567f8d1a8ef7fa10c72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c3e78bad7298cd757fbbdfbeaaa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274297bdaab295f19ad1396b8ff2ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bb5839e9a43c6caba29830843326e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c80891acd0af487c76b8c441a1484318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91700145ae27c64278ee9abbde97d25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff64093fa63cbb651e8783fa266ed53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232bb36ab740249c40cd37d7acac3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c44c33683bc2e3cb151a46be422b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fe91aac2bde05d08c52cf8e4e00f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a38c65d2fa1197f1fcfab14fd9c6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4e879bc26a13d10e481ebb43ce489325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256641acf0ae0017c5fe1f4d4eea755326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd2d18311f4ce8cc1eb78f43f4d054327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eedefb17c13e79a1f80013a1e226aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f5ab62c6979657fc59b43df6fc9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb25475b3e54d1fb42c95500648efcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0716be6bc2a4f91a55115b414759331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22048b309c682e79445c8f8a1a1967332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c31fd2f42e2de0fb769c72f2093f06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1c886e3f95f749d23115974f8600f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3888188314e89eb78aa4ceeaacef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84f858e775c886b2b2fd76eb1ecc16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076e66da935918d973e338ae869fc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dac5638c4b8a6750e436b73990278338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11574f0ac82069946a85a8ad274960c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d50e037c2a934c849ee9036ff562f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442f1fe076d6c3a98d5b780288de2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e2335a70b5337131fa2ccbee9b1a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951bc0a81c59b413c35ff0095a2dee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a0336dcda3f3c0a26e846ea25538344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c85d10b482bc69edd454c51d184b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f70e603bfdc30239e0b90fc5188bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3b50d852091a1a86594feb76c0f0347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76fac0a8569103a15e4826f37d61c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b14d94f6591f1261f33df6805abaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f13752bc94ae781db151bbef70a2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e058fbe7f5eed664f778d9222419ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703474cc8b3d147c15f9ef11a0bdf8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0268cfe82637bc3cfc1003bb79bca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62845a67b6fae39bc2ed7033d4c318b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12bc30dfbb2818f73ae8838a23b2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ea15f3e0ea257a8edb41447918e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5026d1e5dc3d74e3d6a7efac5d758610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79872f13f6e61feb8508f920b6b0379c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674f8bff26a3a8ed8de7307270832312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036be3decc640d378afb9658c0c24a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3fa8184104c6411fe620ac53e69714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b1d45bfe1bf30924eeaa11407b2e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fd8010d750f1c6d1beccda5d3a3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a941d7eccde2067d65a0f3f262d24017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee654af3544b5c8dc29aceb40bc20818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885096a02081f0d4f954648f350b64719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105b32410e29bc429fdb84213e7b8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0e3aeda802ad9e95661bebbbe4f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcddcd7e57b6c830f06ed08478254a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5c325420c2ded2b09a026725e67a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acbc4a1499f4e903126475a809a2dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0048c8f67948e25927387ad59290525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5024898bc32902bbf11683a21cd3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff402d49e3b0ee2739faeaad7da60b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0a52fae9d219c52c6c62fd5cf1f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd0ab47492e6cdb744e18625d2ac129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb21ca9e8af17087822e844908560330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b903b15370f281af06add46652e7ac731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587255762927858153995eeefca78032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f8dbf4f5517ded7990d942234b9df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26195c3ce03395749b5f04c34352a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a554db3b5e48a612a91fdb5f14b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01ed70a2660b834e51eb0d578f36536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3cedd266204134bbfa007adc7cb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b2073c27f745574bbf94fcf6b6eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a34aa830afa92945aab732270ca2db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3fa3f497ce9269c88bd7ce91a3f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7314eb011f8815bee8335d85dcc819841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea22e2ed1b9ddc2bcb2d81e58f88742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6b71a05a347e48cfc35a62869798743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ba4570d67fa9400e1e4961126627244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4af13c7cda5b664f985cda7f1694945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2c569ab3dc5fbd44fa2633c49711546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff80c4b83dc968e924de243d2359b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d8c29ec39615f245422f37bb4bfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eae9f029411e47acfedf5dcb55bd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf318335b4f0685958fb9218762f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f194a359f0a15b1120bbcfe5678802551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded4d058fce9406cc8b30c61a2ddb1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd8c227b71ac69c39028372f7043953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1a6364b741b072d9968ad665fe3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d8f0bbc2297160c11849e895ba68455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc9c4b36e594fca963ee4669d58daf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb93cb2049c1cca79507f1ff8024cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb82b9c1f586aba7d03e4479e90244858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f1de2c7290314f6fc5e2adb2347c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ac10b279df5dbbaf9b625d914fb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ea91e98d74b2b711dd9babc5fe2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baf810239730ace46f9dcb0df7b90c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf33c23ef47cee22231966ee00243e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2f63c6cdd50faa15d909b08cd3b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211ee4d957dca2f18a99bf25a88c1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea300cb144272617adbfe76cfab648666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955387f8717d4f810c6d2b758c3adbad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c175bcd28bbae3ac78d3acd0f901268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f476b3e1ccb89c1d975a1f9459f4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d28e1b63242999284b9327b6885fcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2ce768f13dc37b4bb078611b539971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1b35ecd1e0e411b9b4bf353ad07ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595c61a5bf1a7a6630133ddeaef11173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade4aebfb4b84b152a062f1be1721b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58453346f0d199b900798e22d0f8bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f79d7d797a2538d9933a037c652c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da8d91912ae2da27fa0869cefb4f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0908f859d118066df880c79aa7bcce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee2c28b4dd54442ca5cb5defd7cb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27d13af73bb52f90e9f1afeb129c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b877bbb9e015b9723c434520912e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743531b58d9a41886a9dde437097d39f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d37ef43696ad18c1809d3bb478bbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d146080e74afaa7aef2ea7143e7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03055143a873f9b3f8b6d4f475e37c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f4b3468adb775316d9b2ac54f3cab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703788113eb23e7a28411900f2dcf0e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f6cffc9145459dc4f47d430dfcb5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08699b561dddd19d5e2b8dbc892b946089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9a464c17d3dacaea023f080d5c4ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803973e998500d07babce386f063e99791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca532e012f718db8e923ebbd5adb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d16cb8110039449276ac6a595c324693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41505abbd819235079175d6798bb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2f5733ed9de78822cdaced30e4e2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a7a3eb270d3920d321530d8e7cbbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed7e808e37f0ec687493dbf28f61d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1512cae761726c11761d08e975ada98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295aba6742c125e3f9cd3d9326d5db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636be51157bbbf7c10b9ebdcd617f49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399c6bb74b447c38eb3a967d4cf645101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f963f15359a78be8e61fc2199878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171523c47662101cb887c49f9662e2d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16275a5d07f5466a80e87865007a50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179ab1d50098ae31f66a9936b832d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f8acae33e00e2a21709b64597bcdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3dc2893a80700c1cea0b4738dfa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3e60682be56f9aa159c6e015b0359108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4406106fe139ee53ab416143edc32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41401a622bf166660623bec02d30a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd2f32d678ac6003caaf506c387a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec67a8b4bee74e83124c4169c458549112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a7d398a50bbe679ad86a12c645b73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b5517f1703728c082e9b25249760114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8cc55238ec018da74bcd707690082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0c59d406d7311eec7a12ea9c8f92e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9add0c5a4ea6c363a8d1f2fd87d00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac6c0e8c8c8297cf6d664f5d8a54bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eacc5bd32847a1ea6190b4953222b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c121f0a0e5a47b16b28aa3e71b80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d6c41f63b98d082064b368ea008a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc688cde66a79921af32b18bd5f70825122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e37af1b766d93d182b9515a667f2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6679cce8bda5dfb1557df606c853b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f62aa587c744bac091f20da390500125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9ef7ac97efe7f4420db4362d83096126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f92e456b7ccb8599df9dbbf07a158127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c71875efa85a505bfc5e4f7adaa998128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a8ebb67682c541b0a836a20e48f00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba171ea9a0f5d10f1d62cc9ebeb1cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0aba7a2e1a59725f19b33225a1ccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29694e1ae23261cfda7cd189303225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b82fa57f6d18c17db5f55c819500f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608dbf0e415ee1b04ece3b61cfdbe58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436eb4ac8c2b0b36d050458dcd978af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dac43ef2943cf5d039ab5d85f1f792136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc1f52a9bfeda8a40cc2e16de6e673137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc8cd8926f4085237ef7746c64b6d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab60c02dcfb92db1bdae78d9c493e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d2a6a9cc0f7972c1beda3299381b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964fffa1706212cbba0e0a1abf3c9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339b4c343939ee316d2cb6374eecdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7e8ff9c34d618866f157e4f33ffa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea90f85826e8b7f5fafd62b6b1c4277144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb4a8598cb4689a61da8882447d8b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4a732b463afe281c5a3698f60d45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4eb0641553cc24f52a8aa84a4545147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1940a808546aa7aaa9cd8318dd720148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde7ee81adfdac49b32baac2297bdf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef84366cb5c82c54cbcc138fbfd1f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a7325b2d3fe9b92f714ae17685d8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255e3445ef624130ead3cedc9195cb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20800484b5f7f9b1605f21ae6df16f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292007299a8051601bc0f369c8b544cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3feb96113019fac945e258afc3669b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d1c116c246368f7e05148f67c52d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27656d138e80552d7248731f7d09e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd4fb481cf1d1a3f21d7755c60c40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bcf81526d5f5f03c11b26bcc2e02d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6149a040664caad09f303d04ea026160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f88d9832af2e1c481629751da27f1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52382e96bb43ec7c206aef21e87ac109162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aacf719260648776d8bf0986b5661163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8953dbfc6f5983dcb692cf3ce8921164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155947da7af2339fdded804817495cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2811967c6fde3dc19dbd715b4ff97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e56b08cc26c0434617d60dea6091dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a2a99a6a675a05ca2e8ce2e01f44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f273d4be0480cfcb4118a95d52e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef078748fe4e5eac3dd15334c5fbf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868653b4ac342185992a127bad5084171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08babd348914805e080875b67ee0a0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45dd7486295955d1e507f311ae6e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae65234bf778f9c8e3f540ac974087174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1d0a03dc967f5da4e57e43b21a7ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247c25df568c47a9c192df4201c60e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691206f21c954a69d2fd3771eb46f5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a22053c252b7cb105099f63bfc4e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58c62713c2dc9dc9472e3b18f1464179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dde7fa7687d8edf8bd0660dfbd72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63159f59dfd41234be6e1611fbc64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd4b845536fa4dd920197a507e70b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea806d79c56f6dc62e8099d20e967183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524a41eceee02a13b451b884c1f6a52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a7df6e9f496effddbffa612ca6273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c03013fa5315dcc794e854f09b5301186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fd327848f325abf78db9a95235c53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a7310f659d6d1e5ad9a75b285b1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fca4215659d0ed24b0f94e78e7f78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada75f11ffa50cca2d8316b4462054a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac11676cc85cadc5dfaa99f5d47329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee1e031c47058d73eb56940caaba2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271717266ef25b299738ae278d0bb923193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73854daf0804668128e5407fa0aa2dea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa729310acdeb4259a2dc3e5a5cd7c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab49d2198d44ebf359d620161ef6e84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d35a8fe9a8bcb78ab91fb0337bda55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6997c3d08021c7a368ff5bffc8a7b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97564b4f5e1b93f8ecf1a136edc6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c38c5192908f4a5158d2eb7ad51b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cfebf8f5a43d1492d78927932572a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01d42991a5c6e982e4b72598f6ea6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492a04c4d48c9320b19ac4d6ac1e84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cebfba32f5c47f33391611a2776c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9461a76ad338564090829fcf44cf59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2478a9b90075054aa2de6647f437d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f650b89d7f5514fa4ec2a71171cbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c553359ef409ff1a6dd1150335636208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ae5d4142fe6e752e62c9039d95346209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1388ea15f5417d2d374799b0e7ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aa6e7bb7dccfb0fa128ba993ddf2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502786cefd4a7e9bb06bc55fb54d5c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859205b571c2e8b651d9c3d2dde3ba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d2fc631cd07d318bc6193201722c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9d56713b3d2bc5af9584eb0f2a4d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27e26c07b626f07aa587bbcb1fb483216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3e745ce6becdb7300bf235fa2640f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ae1db16b0200252900769eec6a47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91f337f9be3f573e84f82656c89181219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5219eb776e74df94686ea8a78e987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebe14f01c4dacdbc5fea2349214a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe1fd5f11f8c4b84a1b201e55ce43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144d73b06a07ef1b224be088502ed4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c02ac2dfdea99ef7a9f6c91705c1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398cc63608f8290821aeb28cb8b282d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585b7acc7501de5affbfd736a8e7472226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803663ba16730367f536a9fdcfe97bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e38f187ad6daf799d1467f9998577228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3080714e14cf994cd64a85fa5a8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b850c87b33addd434f71d718ee701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3062c99100e5b5e347d5b9abc9474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314e582a99f0652ddcd7f72ba5880aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f7eba7e507e7737c857c31e9dc6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692f316b469c70bcc7cbc8d09aad24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfafeb006332cb369a91e57f305a6bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59175818bdd983bb682976457838e9e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cee65deeb668f45f898604e8c6841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b2565e68a7e1edf9c45a3c3fe2fef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b58d7782844748e6cea27d5b47a2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a465aa84ee9ea461d01228ca8225b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b28d34761b9e7d101771b77514d5bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf69f7aedf3d5aa1027d880b551cb59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd358f47fc8ea59ff6963c9468be6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a5e46e24f302f566341831cada5ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bfcea85ffc4f355b01f3d51ef020245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8968edbc0215511e68f73fa693ac2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ae939541389606cfb82c1bbc42402247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca9eaf26e5cee7178bfa2dac8a4129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4587affbbef7e4852f88b117b11ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d20d7d550cb9702c1ed26e1287f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57c0ad9c565224e2b85d1ccbf0b87f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daaae1f24af6bed353ea91a565b6f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b316ce526a78b9af9675e84b6303253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12d07173a714dafcd54bf8db0e5db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb342893b2af859a1acf7053304eaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c12958602e19961db629778bc0e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5459ed583519f6963023c9fad32ba7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c40aeb29fa15317a3029ca175e366f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed2b8bb37188b59a5105a92d4d52e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb266bce0c3c9823267862b3c75c9fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541742af7f0f1b32d60ea5bf5584d74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615e34b6d709cf60784195a62edc2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d39b2b100a3d1a5c186275fef6e27c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc475fd011db14a14fb23c4724b2c2d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0f8e8859017a563aa80a661b9cbc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee9cb1d63c1f008e9d5457be2a767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851a7471362f0ca3c7d9853d6a2107267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f04f6138a886d3b478cca65de10d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de126e7aae2897a0875e1d15e040b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc25ce128c0a1bb6ccb2bb4376f38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7a796ba812a5ec29e2de30656b4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cfc598b6a38157fd6ca34069563bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bffc85c35d05f829d32c0d78471aa9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce9f251a376a113755aa0f0a0a8955274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d28659e11c79f7140873a3358d702275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d0b0dbdcc2145a3eb464751eabc9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76309ec2a35a9f4e2ec72d4603f1c44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af314acffe0324b0311de1a1e093a40a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccfe22e8fddfc67f337388610d1dfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe7c945b114e9118aed8075782c67f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bba43df3d55daac2e3d682627c5a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8003d8199c52c71a1c6cc8d195f6cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657b70a979df2d71c67544e3032f57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ea10411cc8f6090e4df18155cb82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337e07e38adca3077170801d9332f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88af14c0bf9693175ff4eb2f8701203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8e89a8f9db622912caadab570cb86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cea885b6b4fb0aa89502b7e554c27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11990c2a1dc3e4c6ab5cdeb293ef1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9727f23dbb928fc946c46eae2959cb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd26e3243539e6a5cfe4eb304e57cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf117d332a65fc3bad6b12200ffeee7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7b139af49b57638bb79001c326f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e6c0f7c6aeb6d9868dd0e433de4ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ca8bed4ec077b117830a1005636f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53587292245302c4e187cf76deced8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69f3834cb7aaa6ccc2f51ec9da690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32fbd89f9920cbb724ca7ec12860c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176de01684da51a4d604d1f22f9c4b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec86b0d4c639d3a41931d257b596112300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb2554f27ce352626d2d03dbe6d21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef2389e0b792012674f4cae249012302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d84cdb8d46caf8fc0ac4e6af5db79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46527d8afcc76b7efbab3ed92f5c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c054004e3242e5717097b0d5e16fed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744cc4f45a025057ffdf76d7c84c3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6667b602b410450081d412e630c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c7b9b8be37898dc798c83b206cca6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c453c66786abfa7623f328f87a569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25748bd96f86566d7993f91ce032107310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36618191dfd78f43b488667694fc3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72084e2b27efa6bebe2854a70a3f4c65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267056393f7fb3e043db407822aada62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5496b74bd9a3a031f476af39795de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a408e85c49a850c184612f6199557315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5564889503c5109a18f0c4017f3130316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea81104d0ed5c173439455f6ca407317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5d39acaa87d1da2e7932c86162a38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdf8325f32d2712e8023f4190cf0ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa6e2b1ad8e2035b3b6eea65e95d28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcba5e0fe3bee1178d2cc5786e4bab1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d10a89142f46b0b2f134d1f7f9b9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a411814606c7b20a1ba69a1441317f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afbbc38770633cea5f0bf2f302e63d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c62e07e2beb2ccda68d7b1edcdbd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>