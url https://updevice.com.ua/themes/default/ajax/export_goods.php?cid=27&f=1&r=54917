--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7761623323b17ace1a572393a9a461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ca76802648ace28546042501629c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffa57cce015e5c7302b3eeba358163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b453eeb2672b01a2201b6de960e284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b550d86b54b40d9090d7fcab870145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ef85d242bcdb100374adf9e2f3dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab2038aa05ad92d1880e67220dc8fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e487e15bc5fff486238527708cd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae646395c4e14f7417fbfc00577910e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a8e94771bb1a526198c5805e56f7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662287fb884047bc736dc5af417da0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff63496ade1806ba7216ed34cc2f7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6420d3fe14a0279f9a6462891f69be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cfe629a31a19ca8b137ffc7d04c6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088cc0c37ca4b17c9753f496b16346515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42caec7287e668d5753fd3d6e8f67316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6b56d5bf8a4c71d24fc7cc7fd08c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d929dd0377894aac27494549826ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0395da7c5177de6591a408ccbeb70e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a6b66a5fa502d83c801cedeb831820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6555209b9d2328c5f4f435e222bff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b62384c84750dd144b8756ddfeec1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71d8d76826493949fa527c51a5c0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14363e2e69ecdaeb16eb941dd626bad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a9cce6da567a2cf4c4f86dc2dce725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b947be98b56f2a7d44bb04cbd01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4be286eeed1dc82abebd9b168f7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e895853d0061f381974515ee5aae29528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc1a4a00a55dfad05a7673ffc061729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7029a296c8e0919f19d2e58071e2c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b4b149fdca27ff6fcfaf65346424931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4b456c05291b54cf2508e946406732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc6eebf308ac256b66e6c525e72da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b3d4697f654442ca25fa4bd6efd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a1e268a4c074623906a4edce154d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d8f1bc9546d091613b978ca78fa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992fa0f87ac7013e6545fcb555b4aa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf8f56fc6b2172d25c2d609d471ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e301ba2ab51ae8ddce7f1848fabc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294547ff1d5e9dfebd01a52566c7d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf14633294bb01b37a5f0d02a465541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ff5417678f5b04430ed38e67fd25042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce831ff7d4e6f70d8d488ebcc0aa5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc2ea4050901c5fda1d4e5c11c987944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0dd6b678124004be56f8c16dfee2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0cc6bac010b40994972619dd83df146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f719f529185b8a7d898f8eff50dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e41958643fd85756594b9bfa5382348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436cfa42270895775ec9f5285fb2ea849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ac93446336ef6a6e1a4860c3ceda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2724d7706df23afdeed961ed6cecb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595010e24e0b95cd8b57fbcd96efaa952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168d19ddf614a2e8ce4c51dce38ee7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ac7a94bab84730db9e00dbed8f3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25e1062df35cc2e75764a2e27e8e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a127e78b94639b20d94ee72d892c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760be98136d47355f3e1d473fa2e3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97d0134c4680344ab29d595f3b622258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ebd05316d1d56a9d0ea0e40741a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b29b13153eeef650d870a6b0ccc0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9efbf344978de9ca6f26c6064f849d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988e007c21b595a3a8825d07116b0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620511e058716d3bbefefb255ecbccd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648718b4e0e460ad02b7cf20cd3aee864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b212fd5be94fd2e429bcc769b3cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29b76146ef093680f02c08b274f3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922898958b38df25a76b42d4adc6aa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7cbf4db4494722b7e9842d7dd24d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74170515bc87eb30fa12ff6af59d771e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1343f0645fcfd80ec3ff1c91f28d0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53473477ce3713749cde0c615b09542c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a04abd6749fddfd7e1860a0eefe8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b3842c66bcce0d2e4c6b817b91b0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4574cda8a4b456b0e20138773e21c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4fff450b5579e0af77a7385084cc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c5067c840bf7955a7ce7656ca135476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f314f5b7db369c70a21fe117e1f00c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f5426cd36ecf149b959b8a655138378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885dbd5f087171bd44eda1a323fd7b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78317205e1c6936d96a684f5066353380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7afbc5cd9ca92e4756a3e6b722bf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca45bfa1edc00e377ed03482f398d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4430d7e2bca4035368956364cb1b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fad51b3f4ae739352486af0d2173f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a64f5a3cdbbecd4515a2a83d6568e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c2e588c20c85211167fdf00cb91686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54234f6accb0dee59248d531d51b436d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf9117921c070018ec994d2cf6c54f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1082e9da0f647ea29cdb825b96bf73a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f16fad3ea8f36a095fa824f25389490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeff3585baeb7d00c65fda6cf7673891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb70bb85a4b79fffbcc409e829b42792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791dbc02a2ae75e907bbc3b0f1cf75b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e28fb363297bc63badd5920c3a53f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2374a7af66524bbbc92a90567630e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2fd3cc694f897ea8d6bcf5c1e67a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f899eb3697c5e1d9346439f30b567e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a17f9c521d71c0c58bedef0a963d6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03734defd89dcfdef1562a1972fb141c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc3b4aee238ccbff67e43ff95792e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9400cf24a74d0a52c6ca1f66bd781e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410710c903141ff50b815a64b724eba6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9029bad7bc803a97c45fa74491c86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47f530edd070238fc1a582b0e7b7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7d29916bf00a97ec515ad7271f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001b8830e69551b62ef804995b32b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab849acc227f374e2ea7e551f450962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c757af63222604ec9c6a7aec9a40d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e271935aa96820af2be5dfefbec95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39df1dbb14a157543b92e9bd4866f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be6c5c2e42a129018ec9d4a7343b13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4194a408866ad43fbc86678adcc539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b75d8990f872b8198a79f24cd6244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4614b2d238c1ec78c23385c1c19cb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d0218992d85d589351f2af7f70ceb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3f2af35be58b5d1c7c66dc858b82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595e58a6e724fa6d61df8595e398d8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948054cecdad02f5f4ed03848529085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f232f1f284eaccb71597ccfdb4a15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b037d5bf490a8b108045e3b92869a97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335bcc005925fc9694ac642517c2cf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea5aaecae2d5c57c305377e0b3ffc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8ff060f93b3262323907cc91e9495123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3cd2f0dffaab2f9fc117aa31fceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c778e10372b1230259e6873de14d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d5fb0c76841d9deb681dd091d8d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb483745fd23d4f8d4db4c4f500679127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f186dca040c8c7c39bf92124c7c0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085d5e78e684acdf6343b3654420db6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784cec2a920ec38464241f869ca41ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf152a9b115725c7aaffab027f54a88c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6015fa7ef4a2203c37e7c671cdfbbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ac1fcd0ba450df04e320d090a60a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81467bdb7c858af4706441e8dcb121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4cf03e0d9314fa7f4ca20a722a798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3458fb983da0970e471555665a25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e527e306d47f7bf13157ccdcf2da16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b6941bd1c9bc38ac97e9996f0463138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363bc0f9dbd615b9baa7d01ba63241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383eec3d3ae3c02e78da05a6eecf3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad8ccf6f5de1382734f63ddd91ea2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76de99fb80799563c8f9596c375f8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1bad8137acf580170b8aec5bcbf43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd2b1e343e2921a69315667734ee5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37cdfae5e7a35fe90d6453cc5ef53a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3a3002cdaf21efc393edc6ff14dbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842c3f4dc27a345e2930ac5d1947e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba41272a128b3054dd3030d8f6473e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36bf8e835e8d467ebf960d972bb2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f527cb2cf1369c6fc05d6f5d6daa21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89367fbf3cfa88811b4a8efe6190d5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878eadcb320c977de39d4651277e39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea6d44b471e15b632e4e2b92f0b9db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ca3d6728dbbffac20152faa476a41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ccb38c44194a0af8ac9b26154c68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99446c398abc3e414df96c3357c54dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05818b30fe0c3d7cb153cfff5a082a4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeea322ea88015d7e4d039bf84c227158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb9963c7c23fd5a7ba19f7839ecba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0376e3b17a3352e2dde7fe678c01ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a69b1e021de14d72c90b86d4f1d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc93c55642fef6ccbba06d3a5cacd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289f6bf57469529e021b41392c0407a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57e23b20f56e77a7e3576d144da9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e58708967929af822bcfac897713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab41f03b382dc9bb1df8a7c8d92d99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549a5cd62d32f753995927d2c58835b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c9133b33371c549246208f1597f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7c69d20d79e25b18ec1c9aed0b6d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d9be1643286f6de5aa8740d984f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc496dfb5da7a54c9b031b34188c006171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ada3c362863f08337ea13ca675bb97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb99decfc647daa0dc26e7ced41e4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd32bfd29ecd74a07ffca28e9a67b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf32454ad8d045ab0e0118667d3535175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a3738a3144ce44ece8c9d8249a18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ff72ddcee156a6a4b1dca34c9d80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52d020003cdab3c89b93a1a259675178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641475a2e876206145b048c5df26b024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1a5d96558321710e5a05fadb9ed1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4fa6a2bd28d1e84669564f47be5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175054f25406f45fe1a8b911b6703cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb1d731ab7d1b3e60da934deb1d9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda987eb68b131b245f755f51e5554184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7ce4320e4bd62f3b88b8988abb9f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f987df5963ec6da765b8b661984177e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7931cd1710885f543f395c09464fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e4a1c670d35c625ce8c943b183a03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b8d32657ab7d92fb02aaebc20299c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1472540b1a7bc383e73715b3e5fe623190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79417fab92e2fddb7d08ecc016e14bd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d3d905687bd93f0be0ec21eea7a6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a037df0e38b7660a03e68b4d9a5c96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f511d43ce90e667f2abbcb218a7c49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd9800287782ba688456cfd65198d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f09043ead3cfe3a59e208ca485bd38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d93c9a943f207a3e095ccf14f9a58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff3af2dbf7b56b05dae51d138d0b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c895cbd0bc52631b0283cfab126a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e632a6b7c9cdcc9b5a1d715094685200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea49de69c7225bed5720f45227db6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1dd9b8b8dad21468ba1af9796237e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1c77c0897333c1d445fd7547fded9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a6c9bbd439e3f43be02ee42a2f51f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ad7dafdec2018cb715183f8a7791205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669ae3815c6ce98710b3816eef03aec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b5b945e1ac362064a1358e673fe33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7605b178a8be3015c5032f8c1369b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8cd0066fe411d17236fbdc0f711a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab479aa19742783a7201761237e2cabd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f745995f8f9568e2f592e7448ed422b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca5eac1e41986acb601a33b8ae6d76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0626892a91635bb31b239819d8ac4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bfd078e56062244d4601dd56c387c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbb3b0848bcf237e9a51a709808720215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a16b630bc72c4475d6f89a57551f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962391b3bc97ea8b63a09601f1cabb38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8a2a08184c83df2370404e3f469b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bd92cd55cf6915b955468cf706e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff5b4ba228dbeac0e11f02c7c74d98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938041a3a9e4a6a67d3bfb0e847dfee8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928e3d313786448d9ae468e369777b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb156432fe2da130f4f3d48b3efdfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfffae5f3aad1f9755fab491eca760224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a94adb54f4d5f2676b23f929b87aa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a5143bd571535560214291f7455a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698648de9b49b7b8437eabaf9597a1ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316559b161da50f2215f7d958697f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0406b70860ad38d5e4a72c657ad06d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac73ccebeaec36da3759cd088d07f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521491d49720f6a117dc4543d253177231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7571e34ff3b3ca07eab7a249133963232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9424446ed79768a1e5049b87bbb6d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cfcfd7ba232881a5398448ac8d5be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d8f5e69ad4287d0c3e5202d12838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687731ebe97f21cf99fc83170844824236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99c55edfc703af7b291b58646beaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245342e1e24c470c3c2b26b8bb0167c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b244be9a5d1804edd3ed8102b8361d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020f0b978f03afcff7b22ef7860865240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb834cd651996e7314eed216b53165241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b60b924a24afb42619d699717f718d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c796d9392c21ba5a47b78ccb85f296243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52aa45c24b2ed81e503a8f352ca07f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866c86c7d6492cad65ed4ed311f20d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d4ad6cff16ce2360ee8c9bc308e0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977797780269fc5b4f0f50f82a96bfeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931a69e8ff0f402649f317f03a52d92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3f3fa4fcdbef7b558f008aa884c67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d915e6d1cb0e0f1925dd97c9c699b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d196f73fb1bf40d686aeb231f1c3ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9a7d68355428fc6849c42951070c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361469ce575a86916eb64620ac49bf38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d9fe906bf06dc588254dd97b9f9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa791830dffdea4955b9ada396ca88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c610cbe2bd1e5e0c7a1558f4d3fb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ef44277d324582d35368e1f2e511257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51360919ebfa2301bb379c7eac1094c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1338cbf4be2f8c41ce3e14993a23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b78500d981c44fc420cd03ba81891260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b902dae819dc586df3c4243aed96ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302755ee3c00dd41615da2a0aa82642b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c1b74ce8e445fdb1451203fec6401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb88f4085ab026258b4e3418f3e7c24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f017808aa9e25514b18fd370e24681265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c2c644483e44290edfc4769dc4bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c3b21362fcf9ff7ce099e70a6f11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1361e0f3f77e3d621e880619e4c426268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb98307423f60ba07ef5942250e07c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f0d8566d4e3d97d3969e64d7b66c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f80c9bb30a1241e290febd259164271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac545b1d24f0ba6e475f7db8261f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfef17d0ca4555ea8aecf5a28c98af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d5aeb8cf3878f35a21f4d3b0b44ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3be149760de7720932d29bbfe5167275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab94f2f1163cc0d38a8782946b52aac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6de6e212eb84c44dec1e29753189d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472827f30e345141642282f520a5804278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a6e265bb5fdf828ce84f5f24c5d56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ffdb7f68ddb2777a653d9a135808c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381e912d132655f2bb730c828d19b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9666c3495598150eea674144a4157b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ee7473caa55cb601ef6860f67fc05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5411d022a56a3db90780371b5fc08cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0e72898500e6cb6ed2ff39ee3a157285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725c835457e27e9e2580a739980f577286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2443d75096132b89a48728d0699a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8296f9f61ec0b52e533e3d663d441288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6337e7e077c9f7baa41015e0f65730d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb8dfd17b71cafb809564c9b37bc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c570a27eb07707d9555c97c074f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d9e3cf069fffe368dbb3100e83f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcf71b8976bf78d4ed76b73c35eaa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e151ee8e99a0be1a13d0ad08ccee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406b1d754465458cf37ee651e58cfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ab4e8f8229ec01e7cb4ff828af606296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d74fd09f2a464794301690aeb968297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1257402974d0c15e432d4f16b3ec6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c08ec607de436fb0e9d17d8c6809299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e347da4e9e1551453227b2d67a4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2299fd61036c13cd917d65fdfd4f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af543d374fab30cf1de731c0018e2c73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8a650a64b439ffef02289e7b1d6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c093f746b23931eb0df31b17691aba8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4a8b1b0b83119807fc0a6c3ef98c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa4d6d67d6294e2d5255bd1eed059306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925025c3c0ec782e5008ea3fa09d3635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a33bd48fa803a2d3b245fa24bc9dc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4f412d53dfbc8c96d798c3be271f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6951fe9a6952ff870ba41429e15268310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a45674daaf09e8839e96a26602c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb769a608814fa8e534aa7b04c90d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063803b6e0ff4120c9229dc6827813d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f53af81fd9da1078d733d969df1db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da22d4879b8aae36c41132527bdfbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330390cd0a2eb9d143dd18fbea5d884316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49728667e6a9393b9e4d18ef01dc8d83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57fbb0a01a54018dc509dc14827a1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eb12ee2f058d88cc159fda886e46d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecd0d9d44e9b8a7849e501074376a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd096456aa3cad2413f778972371fa82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c4bfb95105665d9be4e23c7ca647322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697bbec0615a12e309162937f0f2e7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd78a157f87f070fcc87d1e89409d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965638d37f84f371a145f72d209a849325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fcb0cf4b60f384621572ca11e4dd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b9ca932478affd4fa53bb1e5152fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb077638fb8ae8ceff0a97163c2da51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648682f5755e12f0ad76c80b5b1326f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10204c8d643a899cc0596e8cc467e67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c01db3df8c018f9fbe794dc464e81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec8ab852214983126f7e4341554df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c45ba18d4c806e46cee33a1ba12db333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d94bc9c45bdedfc490a85b16090811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a898ea89d39a5bb4fc8f1d7d6c2222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eaf59cbc97c517fc48885a37255ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da014f1aa1ce64933c4d960fa6218c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bc2f33b304a2b0810cc5244e064065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1cec63624cda4c915049af2499f9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fad9e4866084f927000ef8d39b4b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffb345818288dd555e111819bb96e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57bc5179fbf651fc09b5b2ef9cee0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ecad23376ba45ec26b4d54d04f9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b0b9d530fffc5f7ba7c430caa25dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ee9953ca1e5d4c82ad6d7b45d05a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd272a612cabc0b093d74396e97e2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c291b362a5591c0696ac0a25623c8ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda91c5f06a3f45d7ed8aefcf79e8d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ce13530db2c883cf060053bf7aa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7317b2f8bf0653ce97548ab028f4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322800ddce6c0ae4cefce0bdbd8a1cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a57fec9ecb40b8e60ba2aec1c5e63719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8e77c261adc85e28bb46f4362c6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd05034ba966d90eba0af33b826c88f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb31d56bc8ab157b99ef808d38dc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc778c80b8864addfabac8cbdd962623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753093acc4fd84752352c7feb69889924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb29281b2e993a0f736c7d41bd16de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f84c61563e75c9976eaf569278743826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073440a66033adb241e2d7f4009eb5ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af402684ac67e1b427580eb803692328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23a01bbd0249998f66557e4a2716a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522471dead0e52f9b4022c6161a0c7bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d49b1389b17872b137c6c7f2ca6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944af7824f45e9b50843e41df75e6d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570cb17469feb0553fe75040a76cbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b7aed5ba3d1fb99a121ff8eafbe1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0cc269f63a9fd4780e833c45508035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1604f8d3cdd473bc1e0d02f4b62ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f55611801c6ece81ed5989d2729e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46564226815e198db893228e02679f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6940da491c529a10e2f20e6725e0cf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657d6cd12c569a458b8d75dd7b443b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e02e2ab1d82a4fb692f4a22c5fbea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d64d73c8fb6f3def8b578bb643bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874614d04fd5d08392bd0d345882b1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c1e8fb48097be51d08a19ca96efe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514eb443441a973249523c0e916441545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3b677855dc3df1813540e45bac8df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6952235af58f1568928c866624d7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a65f7c28e90dd4761f50874ee54ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47836dc9d449b55ac7d28794fd57ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b7f349ba9db71b07b96ae4b05eb5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe773cc0b53891a0e00acf3728524651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1866ff04150df1e6839d23a8e8017f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c504d6f0d84574794a92cf9ffdbdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42472b147312f56796671ce304006b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c5b0cb6080da16d46462d5d0545bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fa78135826fddec66c2cee39777f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8064f557d71c9a31decf48efe2eedb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245841522d63bcaf29f7c3f20fe9ea358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab7e3155cc7316563816e2297ab7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b4bc5f11eec697131b9dd013a050d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123df104892c619162f8136161c5d8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0605d9322dda4cfb19e05daed9dc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af581c47a15778cdd2b03afe4b767d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e308b233aad88aa6a9b0e61c95e44464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0f4823509a20c7e2c5570fe6f1aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913317a597ecc03fa2b945494bb2be966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f3011aed298c5ea1afe3373c929c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af640870142a2aa807fc3e2539e9a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10dd6fbb377119906978ca6000d99669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c5a0e2a22ada0cc82f0fff51791170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d9ef63956fb387d86461d343525371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206fd190821d5f30b8adf26e99b238372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586c2944d3da773be5c630b93c317173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782247d29b06a35c9f7e5e5b1f814a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2639e1497df85a2b57d8bcce6989a5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b60e79fe0921995049adce4dd619d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b0c61e1f9493552bcdb26c718367a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00da6a15c124773a755320a722263b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65e8df30e8c6269b30218e290f1a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940b73dbd42401f267848056719935c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737641ba8c232897b4f7a8c911ef7f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b23020e1548046d6fdea26fd45f2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5bf52270a1d7a1cefb75aa9d12e2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1271e49fb9120e14fab22cbf62d36684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73167b41534818ca294bac24f581cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338724238535eaba2e4ffdba29deaa9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbeb8919771501f6633fb2a2a4ae2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec047b64d5fdc3c978d87d0e2490fd4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a21467070cbf896d96767f179311d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40586517179b14fcf27b7544abaf038290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b6f096b7994f4f69efb66b24ee18b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848bb80e9f823affccfad881a5a5cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab2bf110a0108bbe066311a2df1ac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190c61478eec7afd27d5fa4e47c398194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb878090efdc4d09ce514d5b55a9633695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb8071be2282935d4379ac377e1a6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd732d3053b0b927a6c36844fb258c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea068ce15dc57c5693274b482c950e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5b0f3930e2f6590aceaf68a226d3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a17f8341eee565290d082997306ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8156bccc3c648870d669fc8a01918ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96262be0c1af25a69b6b53b0572c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8b0dd118dde75960ee298f78e0304103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f826cd8be313a74a1fe42f43a53ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309660457aaa3f3320ca3647778fdc0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fe82322f4cdbf510edfa531aa5a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8eb3453293aea9c08325622ef6e04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678dd5cb92e0b5088a8cd1fccdf6f44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a4e38fc0f09c3d15c447aa9d93e81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8807ee4ab982664de6c99cfb2a15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afe9bbc3b6af71a274f7e4e85b6207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e2a8357073ae9ce4c963e300194d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff993cca185eb5ec34e0bf63ac0a6bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97727c8265d57a2cd37a1e5010d8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca47951883f224d1e6c013f1048ce52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cb9895070bec0b054c564a660a3c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802d13c896c1f342d0c60ee11ec749c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cade6c6912cefde717f02aae3058888118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062d99f204f6f99907f0b4f5b20afd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e6c6c9f1eed810560803b38082d0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87ac3be56e2bba3450dbd2ae14935121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929cd074af7504c041854cf71d00710122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5edf58631475ccb5ed159f7d561e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36127ec03565ef86d687b8ac86a186be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca53a774083a3534a48b5d4d1e10c87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e1f6db5a1d49fc66c83a189f65981126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157b1a32bf90355871827dba8b84492127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5061bbd8e925abb533df4c4dfd8bbe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b36ce640ef34bb43ee900a5d9185e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f4f08f5c7e655318aeda2229edc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e9c489692bdf34d0707c43b7bb91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde518121bf83f3bcf496dec952819c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f0786b227e5a24ca7b9bf7ea5ad9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7585e1875a9b7b051e3624903a3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf8ee959977dd2b456c76a4dda22e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4e56e631b90754b8a0aa62d9fd59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2933294554d38a5a45922d8426a923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c4cfbeaa2a3e59df49779c6b5237d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65764fb867e2ce491bb3a4452d1df54a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87729b7d0d24d0531026630107b91ab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a17ea2d0bb2e5a724fc639a73182d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6f73b98cb2ee97766d6274ea58cf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9253f46ce0ad6f2e373f1adf47f7ecf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f89643dd0dca219e8f3afcefa6d93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12db899e0f1e4abb199b43a5fab8ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd869830add16199fd3253936427fd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f485b7a69d5c84f46dfcc257b3654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef6e43888c4a6dead6e3b91c3f8b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadc93b13fecb254fa86ad57944a0a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e88554716ce5fb146084df4d3c08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e2abbffee3a65da607727400f9aee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160edc21eecd1efb29dab0e033345371152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397c742363903ba53c0820570c9c16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac0e281532b0038223ceb954b18af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d719f1ed5a2f0ee49364c653c613fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b840a35713cfa9f93d2978e8ae2d3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cfa1082f13a3c489a2a47dab35498157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf0fd0cf99c1dae3cc2f2b641b2276158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e87dcb7057d923c13cf23bfd2658159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d2dc347eee3a13056ef740e204d06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512c2d0afa5d420f364404a4bb5f83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290f29de4c1081c360371bfaacc323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbabfe8e197a73aa46f43a6338efc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd9b4a892d116f6a81d4d19a1e5af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e19bfcc96f2b26c7f3cb151814c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd31d465f62a6851e981f69bb5c8bff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313e1b55f0d298856429d3b4696f8e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d30f116a99ca8863573f83c255c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19303c2e0b90ee22dc37a7674039d653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827312ca742354129002b84bdb26845170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a911f5ae93e5e3dd885b14d86153ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782214df4ab7bab114a19f3c6683a9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e70100f18f628a34c6d5b06ce6b0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54095e2b42dcc6435b01083012ea35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b048206a530fb06954032f7ea7a9c9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094572809dae5f4babbe71771a71d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a3412e88f61c1a2e7b191c4f58ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf019c1607fe64a33f1bf1d9b9db3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40dc99887c310561b949dfbc1205af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ab9dea14907683c7cbd74d5d0721180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc75e6106e2915e0f8e774ea57eb392181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b5de8870abd7b79494ae3b01ae7b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef1a5db0b61b36b81758f20cca9159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b743bb7dad037de190c25db644973184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82fd097ecec3be2db6f80b98d4668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370c3a03085c5708144a5857c37613186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc2bdb214f2e358688c00ef213af73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74c8b19f7ee56839fa9813a0bd3616188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5541d3dbe9a18c5d81b79efd5fb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d0f47117c9ce055fa5e02af8f53b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ef3dde5aeeb74af0954d1e0fd61e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab47bb590788e8913af107246b710d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259775f95d54bb1655a41c688d0747193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363bd48fd7a3d09d8eac7db1ac6d190194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ac3711ed8ce0f83b414926bd9ac5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f571f2acc336fe71ff554b902ecbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc118c3cbca1ae71dff0e7f4d3d2a81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc697497e4847148a97ceb8c82e4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bbbc249bf7b2afaacabc9ff1ef84d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d6d73078f74c0d1499478bc1165ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c646f1190f3fdfb820014df7c72b746201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed251530a773ebecefc82639df45e5c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6c7471fc89482d4f8369c7ccbcac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2090b580aaefbedd8c0c60fe3e2ff5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520198128d82537a8e79843c6be16d37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b9c97f0d5b4d932793835da7d041206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c009005744e5a769cfe2670b25c7ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa6814e08d8253b703a30bc3517d0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941b48ad35d2e6656e4f5310a046d6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbffa38e38a14309c9f85a6623bcdf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dab27289ac66a5ad3bd66c3d5b6a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3119307ce1562606d0a0dfef9af3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8db606657c0aac93deec6b8bce6416213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26855db77e433ffad037c180c21bad9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260db65cc0f05dbf11f105b31d4a7420215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513118c21ae1d7089322f791d04c232216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e96e84a12253c86361824c7598a158217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075a9d5d81a3b54f7364fafe3e9d5f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86d525909ac849d5da7e739096b0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b350094283bce1fc8191ecdab83ca7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505400274c14272a4a46d9f2a841c69d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11745458b65705ec7cf38d81acee1348222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893c48ba181415d125f1029c1c574c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee766ca6a12181a59b5b912c0b1b22e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c63d62b01b183cbc7983aa55f00d0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83438625843f898971e1d82b74d7993226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e89d4ba71b2319c34765b1d6e9a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762b734f7c6d256884af63e2ef57d3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c3491cb02ac36938b40326d0ca91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464393162555328f3a312a362f65c69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e309632e4d452fe7bb4820ab0629313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e310c53c79bd404a49bb684a7c329b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572be3d11de28bfc0b1c9fe46b09a917233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37ca3ddc8731b37d48516db892abfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7adb44bb1799b6a0e6ff5332a545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7017a0840c89aeda948f05f60fddf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140dfd345bf093a0e5c097a69bb2eca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ebcfac0b8dab9cdfaa1758e560965238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae87193de42430d86d8d42a4bf9cee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea6cafb8faa3a4258818524b1c06c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538774e25ec8167df4a538779d7718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1a8e4ff7dae51734c3be31b85c8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c5cc3bfdd2da9202e0983f4afb2ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c5ab37c57167314695697a4ecbe34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65db78d06790dcb6ab827b7b41ffa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4396a4cae47c23e492085901359035246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373312ad2fb4ad9a3ed81d3e07ca5d92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799346bdb699706d1af1171fec50446f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb0351ef8464923865d697bd611a28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0a4027c626ab93e50e715609b348b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cad62cc8606e15762b3a2e9875aac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dafd3ea98e1d3538293ebd834965b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1377ab355eee90f893cd7f41e5c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e44a921749149868b59b9ebd42078254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093700bb7286775d7481e20e334a6616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293412014b6366557bb637bb3dad11a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d75fba43cd80baa3f2466f629bc31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187e7d02c234f8b4c96bd9e7cb14c89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f82c15d2205adf57ecfd025eacbdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea180095ebd115789a7ed4fd28f9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0b73e54d67c7bda59a54ff66b0b6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521251d87fe6192e04d80e5ce76f94d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb64cda96c6a298e86788c3ee6cebc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125bc624a9b64db38925b9e420c6eb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44153f502a2e7c47f7c53a3bc42f9719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963dab8f0c8a8beb4c7aa8cde368563266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfd175c84856da94c446ddb1cdc10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fece7a79b6d0ade85ac2c04765b24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83d87dbe67b69615a95554a591f764269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc981b11e8bba4807f1caec42a573637270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888e629fe223733a15f562316a1fd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a93d51c76a8c436ebeb8770c2aa0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246edfa7b86ae9a807132dfba9fc9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63d0bc7c1de5e49772926588db473f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e78710c4034f5f76dae265578d6dff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa932351ae60cb1e6856886d5ecbeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba1375d1338f68dcbe895e684a1b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c26e2580374c0081f4e151da1c3f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc236ddde7320e07b0b04e2dc8586279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bce2260ec910f125c9abf7341b6165280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6c06a8229745d6a6b2fa366649dae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0bc0aade69b0243e9088eb00f852282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ec50414a26a133dde8cd5ed4100b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef4c0e79f975221134199877a8a73c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9453894cfe136ac10c34a617890c229285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e21512d3f916c012b08f2d760021e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5af428b235bb027f1d051bbbcdfd6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751aec19a59bf5884f6fdee5323558c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be319f23b952e9d78af74ddfe0fb386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea5ded0ffac4f3d43c984680fd906290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86095c85bc30ca22840ff19cc420ed8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f0cd9661e7cde959b562f369c71d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd95b3733dd62d857bf3cdaf238e41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4520c91f43c7a5ff6ffa4f4476a36a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db498bf91cfb3236596486e2d6de9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d0a2854467dd6d166754cf78e033c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad0ecfeadd23c8dbfa1e083a34751297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9c482826df66df158350897f22785298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b25b181db1f399024b16fbf60d4f9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884960ffa67cd4b9b1623b6a4a482d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5affcd69c283dce11cc0a28204dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0ccd1e7ea065015faf5469bffabd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f51bc843b709c0447ea97d9ca6c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1669cfc655b1c3c76c0b270fd8a59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e87859ce0c58c874e66ab730c3974305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df171e749048405bc40f9d778991ea6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdad6b0a495d925b683569ab13afe02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eca1220782c77d226ca10f8c9d1e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc1f12df45745f973cbdbe4558d2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c28409db62f2842527fe329976ba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6f3e86e0a539522b51e48e47a97b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24c826910aba6786013f32ee368a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd165a81236d41b4b87fdf01cd636313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d9fbf98633b8fc6c733130acf7f95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d11e57bc26b6dbe9d7301ef8b7596315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d378a9d70da2c149c9f9e335f15e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d69c7348e1e9d0c45fc8971f796b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f3e86a89434647556377ebdce151d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a2d6950159ddf2a6bd0ce8f4132a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dedd8b87c3db54f4bf65879547681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7f79aed504809a9d89937d16a5ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99503703109bf937b137a23a43451c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109675ea2f000b27ffcbc69951b50d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f191a698c495599f701aca7a3600324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689650da7264650af55301d050ffec57325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>