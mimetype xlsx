--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1444,51 +1444,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19949d9df78689decdf8293fa2c1261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a2049a89ebe917f54281213e29932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788cf1801334f5a01384fb7d197d2043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523fe143b3f65af33c1d6b9016f7b354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbde9d720445664cd0c29e5f32b1805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c7d7447b21d79628e5cdd14b04826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40ec707afeb6563262cc7f39e00677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c9649b663444d02646a627914883b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b45bc99c0a7afa60d6594e7563be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb27d343cf9099a2ddda9fc8e9682c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513df0a78ae562141e7ea8c926c986711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7005d8f1a916a1bb9d596e289fc8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2117b73967d372d21c16e5a8dfbb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d85fad6845139e645e002c87dc10214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b1295e888f54663f86c5fb5b97fa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918fd601fcb1c5d3660be74cbbc8b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d9f9e8b704368ac6f50d517fa2d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b69c4c95a991f0286cd9df7bff83118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4281c3a40c7cf5bffda2fe6166a24b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264b2df2294609f7ecaf188d90557220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866b47ac169d0724ae428b586f9cbde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd286b3f2c46ef8c07a93d7c8d4b9d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065669b3d27b49e9d1b9c68c392a59123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc2a7fb32afd9445086837647e67a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4303c161738ab20a76e76733a48c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db6cb11344bc147c793f421cd7213826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b64b1fbc6394368ee93918b8387227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd3112c5ddbe69b590ded2552c1b6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146e2b6cc8c91f8515ccdec215464b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70810b283edfcb786142897e2f6f312530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be1b33963e294e5f8590967c90370b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c10efde73f674a7d35d6c2731fe5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa72d21ec0b342a9c5fc3130df56c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e916b2170afc1430cb82df2dde5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61823416697aaea542382fc2a2579835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dffcdf83f832d2a23134b415fdf9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8131575b235fa9a6cabebe9a49e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4dd8228530d60372b47292412268238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf3641f0859b7313965035c8eda8e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6cd21c2da5bb154e3d185e198d4a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ba01547305bf9bf7a96da50f414341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd7c3961bc7f679693a2918e6be0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04ef55a3d31dc08baa511e407e8e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34f591869275b220986efa3c8130544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba10e8d187248e9f4b4ba3343e8bb3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066744177b748b51db251fa81dc5e09146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db57cab4cf123530bdc014766e81c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8036433357f18f7cebe49662ac577d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b0598c704be1842c49f7cb3d9683949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de88678d88bbb961b16a8b32d50228250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96219040bec5822e7d0fe8a4a420efc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d991e2171389fd4c8b1f18c6d470b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccc961fd16d29aeff66eaddf651e7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6758ca1b3bc93947c5e6dcb41c3316954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663812066fa1d54ad61d95abceefd3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726c3936ef5d64a38caf7dafd4c4eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614e0c2e34c22fef69858992887d8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2020bea68a95462a8802c11d67e29e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d520e9bd3ade4126cff75ccf203e05459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee684b61d3d67e933fcd92185f5c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf45ab8abe7491af547a88ec378476a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e730b1b198e803275bf76c0e78319962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c1c73a4748643186d5ce2a8120bc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb80bd2b51dd27f31046204baea96364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13746063e271a82c411998449c72f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621212914dbed17c2bba2bd55b1da4ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6e5d6a3ade34653b70c5467b036ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e45be91de3e93ce60e5867574e5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364437065544a0e998382115bc107e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa0f398666d8b3e3325c49d641dca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d102cdc74c88992c5382c7700b28a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96768c5675b43f882ec6193556ab13a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1b8b462ae8ba011c738257cb3334d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097500b0609b518a685db0cd2a3c4cf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096fe0b588d740062b40668b5dfa24b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ad7c05232fa4d47e660fa7a37d3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c231e2436a3b195b743d61f2aeb4e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f20cb75d52a62ec06fc02481d6da6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f3ebbbec3db4d2bd31f1c86b4e1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407725ebe236d238434b2cfbebf2c3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde65cce12f5008fe759bbaf96e30db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef193d7c3ff7622b54d7ead52e5ae582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cdb8efa811b3c3335d54f17d71f8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0390b197f885b175daca6a7ac209184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ae80d102f5656a160d91984bdd7de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ebc0cd9c44b0daa6e0a1516586dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b469134178160e6bea6f53123af0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51bc56e892fa95daf88cc24e07e04988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ee2076ea905586d7813f4302cc0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26c37485477d905278b1844c8404a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe106598fcf94b1f45d43d46b340d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455b674daa8ee603589f5d7184726c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a149a53ec62ea44e958198b033b4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3175cc329a73b8d334dc7d03cc089494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa38965c024af93e2d0577a0a6d4a5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577bc3a43383c6c3bf8369f60c51d3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e201d0a82ecab1e833b42afb3f9b30b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb5221595d5992f7b494cd48c899e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd75cb2988b896c0129a7d1fdea9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a7913ec4d6385b7e83b5f585d6ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d86afc8c582d1c40bfa0dfa519f6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22b333b90405c01a8bff2b6cbd947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a72fb9e66bdc9a121b47bc5d314a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812775e124c39ff278a68ef064c20a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a1012dbc8627b911cdf9b38e756f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025beb819fe6b8d3c1df277f3f6e5186106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f4415fc8763edb42650d9e91c0591107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d16c82a27f07859db3af6a0fb0e77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf2741bc9f48d7de1f9fc8dbb1a4f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6bf5d2b8364951cfc11586bbe99d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925186eed0a6b0171f884fbe640d38a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152daa8f319a0105dd03fb0765d9842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27164359a152aa282905eff37eb7a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e6247d48aecb5bc2a050fda4c1e75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83d5c69df4a2df4a0ac297330f0b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c161fd1cca5bf24469de771e695b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872e606e7d1220ccf9d1d01ee1bfb5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813edc50b1f9dbe80e27dd5d27a01291118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005b7b82e83f9754ece5aa8b7e0481119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488ffc77f57d4d4c5bd3a9d8ba1573d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7532ef312cc79f5b906744aac7934121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5630f8f1663e9ce9b1e5d8c011b2537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb756b2578c381ce0b5b464924972a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8238079b8af3b0b5a60c7537af71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282b3d12eceee575f61136e9f30b1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df88c39852f31476406e2086a7e2a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077029b9ad4eb2e3cf1678a7e55c942b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a376c2513bf8ae6ba55e611b2274ca5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b080b0c7b0254b5f28f34fdc74f7b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813ab8facff0dba74ad71f8456d583130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd793c92d022a3a2eabf27d25eff3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c29403d383eb2a54f34194427ab2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc1c2ae607e67868dd6c8d85bbf3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a727a7c614c9d21fa2177fe083ae03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859ee1a3b5abcba19d8c929cbfd7cff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55415ca0752990cb7ad77437120a669136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b52cf4a7c8f15defce90d029454e04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c89194d6e75628a1ba5cdf960b048138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b0453048aaf1e11425bdc0d55310f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd4b3fad8a5d4d5d89f4421b2f88e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94f58886c27783ab54d61f4120b86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b2362e0f4b1a36d89ce232bab7f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1400073de7b4c6306e93110c0726ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794948e91874ce3ac59bbaa277b3abb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d2dd341303b041c76e74cf1d9adb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f233032ea104fa75d6dad90ee38fb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce39f6ef5213da8da06c4d4f199480c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf473772785403f8eed279dd53a46ebf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b84322fb5e0bf7f8b8cabe124e59f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb102103880aff470fc26c5a11ed71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a484ab52956b1dda6a183d117ea7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa664adc764c1c6d96d0c272b2cc7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e257ddc9dee743e6d592cc1ac8086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb8af19da0c53481c2fe264d72f332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddde8126f5936e90ad821c87b85b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852100a4a75e3e5c399070cb1db11b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27773760f94acb3ca10b94080fdc8756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92726e80febd876c0fdf4f5a3358fa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa03a2ad5be93d2111d1ccdc4cfe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94477d21d7d64c1a08ffc8f6139fbd3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a127d2d75c8f8995d2b6bef319f97b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0e86e1bfffbf8cdd3d025bc95ed6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08386ccc56811c32412229d7b5d98762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3939ed65269a248935f93f58cda056164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69da89013b7ce12cedfb7c493cd033165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd894f526e39acab368cd7d97ea74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c76e50e5623606d76f5458d51cac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cad7da98a8e476228717b44e8d840168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d6042db13195ad0ffb223cc1faa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba11e169ef4a74f30d6a26c32da22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd445b2b0d56c20050d86f6e301097171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a72eef822b715b31743199ffebdc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c0ffd0b327f51961c61556f1d2f69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c76e67807d931ed6b3097bb4b55d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69b7432f889742fd6e2b0f93e9ece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73190e8fd45275dd8d8c6d7841f0b29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f2a01f18aa3830899a064f4948f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9799c803812e78c3b7d2c9353aff8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10653fe42b197ebce4ee83eb2b1c7a76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbcfd85e027947b5b1e1464610f13a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e33540099f901b1917e3c181757cdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f46cbd3ad0389ffbb6b32fcd4000d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef97d728a8ac7f6c44b1b2d5fbeeb2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203618e7d0841746110f88fe3c004b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86826b6514bae43405b35bd77350bb5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb54f2b09987c4588a255ad228f45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a324bea3e09ba71cc9083c03f1b28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f9b074eec954f1040616fc7bb7d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c54d78829b2529211dc2eecf50fb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cce27fd22ff7d8028bba077fe80b5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1356a18d686424bca4588f2c3c1707c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7fea3a4ead15fe26a420704cead24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998e1124cb444b4bb5f9f1a5453db6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56462a9b5f611d1b1483b5a5bcf42a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af35b6f7105a999f089c74dfd85e38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867480af82d87ef131b81f37a93abe79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428318a74d88eac36559609c49e66e9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e840421f243bfba09d6187e2dda7df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2206714106d2ea1cd83d55cf0ec051199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27d58fb8009694e57731399bc43c91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb960bd022d7d98b34e17c409f08b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f517ef54702ec26ccf167f130849202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367dc08cb40c9ce59c963a4e97f8f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff980f16450979516d25c8d4814ef2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6ff71177dcf2a43a484de7ddc2ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c79d5536b845ad5c8717c23b6f67e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719421a6110d2a72383992bc38387ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6651280e9ef85e8665fa9f507de97d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b922e6259f230d1448018837738bd37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdea4f5d653baf39b4efb4e6e0c3fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da76e849a470f29b553f9de57b5f30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5547e4e240111b83c3591f82ec786a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f392a1f289cef98a01305c3a4a727213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a4429822417728b318e269baf61c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe05f0872ea72addda4cd31195db2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1110ec9c9716cb73a728863f8672216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7430bb52961eec21af11537f94c17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872dbf1ab694e8f094402da94e036dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830488044db86b0aefaa16c155e08a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7403c1dcb7ecac9c31fef165899b9ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c199a397b51e31a0dc46649155a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b31afc4a7f5c8af6d91ff576846ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77fd6db454e9c4fe590e3f8fa94f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db17fb3e14594c0e5bdca20b732093d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6350d8ed7c6363fc6c2357e2ca0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb8d7bda8ac425d5d3dde4cc967755226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bafb1dbd4d2b48354daa4c87309ff3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb34172fcbb676a7aa90373dbd8574228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60091a8564209fc4bd78b953d98cafab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec779fc843b1bf7a5be2363c92e86f90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852fc814c28121e709939d41425543231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867fe3f427b106915052ccca554379232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a3610a637af9894060f498c871781233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33a27bc8541568eda6d43a97f11b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48419b56ee75a005fae6c049585035235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bfe1ab03e413dcba321cab904d310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf665da1d50631431972b0c4d746a9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31986d61d5fba295262de08a2ab7e3d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c305c2bf6cbf9051051695e4ed0091d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b66b72b470cc12c951c452fa35864240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d6ec612bd72a9ee492b6699630ee2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc64cce72e34b6785083c8d9132e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b126af8537f7082faf3d4b401da89d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970eea62bcc02d4500b9596e7339d79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8761798ac3f0dc947dba81d39d96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ceaf7adfc95ace7d28996da9d2e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a1bf5c05a3f0eb64cb4944def14c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3d1dac4a2fc105a6185f5137d30ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b843b7762d9f8dbdfc3dd24ebd53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7798ad91f667accaf3100b6f6f495250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888625e28aa0ce2de221d8c34176bf87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b1c6102993cda851420d0532cb0ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4f4b9e8d00bb6fb5782f290b5869253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038613125c19e7be085589946fb719f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0fc4b365b7e054257d6a5fca260f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9238087d90a5eb72ba29c0971075256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22017153390240bf6cad75935b4038257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07c824b4bb3b74aceb8e2c1d9f0e95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a6406dccb8f69e27304cf17a018d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607c14512674633797d418e4720c4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4fc3136fc816940070b5eefdfd43e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a84968bc888a5653e6c2b0d7e7fcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf1d540618a6bf655e77117e85baf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f12e8d61515a159ab40615175697d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cd9e060bbc9d993db6fce98d48012265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f33a01950906a0fefd348a7c8ebe9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52389611a7bbfdeb339887e6a59d20b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b39442dd47e915269e60ef8bc30b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f5d44c850b341a2728890461e9f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f66923dea46268691dbd51fffd88c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb76ebbac4a9f4363c522ace1751db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd962f5fa3a34d97bdfac794c9947e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f1c46e4ada67e4a59a7d488a555e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9640056b792888e0e34306b35759f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a722c1620c1e63802dbc00a6904f9f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd481fe9a5a0b6bf28fcbfe5354c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764479af0fb3be060fc40da66f80748e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a6dc70ff64fcf735a77bf2de9ea0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd044c0f68fc92375319b173aaf16af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2614d7033e889930dee886e301f871280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c119d7713eddd73e9b41ca99335ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cfc89c52894507e9afd3b69014c73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e7d8eefd70e99d09d8221ff0d4541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5762fa7533eaafd5906d80fe036b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a24d220b45a48ae660822714e36d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e316773b471262c608ecc1b928265286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d908213cac295f5c29ac28f57e28b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddbb99a459ccdf189684df15e84be7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ecf67c102078188268f3e6adb0157289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68197478aea1d14686b24e182c8f4ea7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0be99b0ee8bfe98516609c79afe84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71577a975e4c1ddba1f13821398c7640292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf953658273eb9a5a12f9aa5d8865a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa902ea86a5a484961310ddc0742c367294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b5b9f6d16ce24c3f6ebd1111659c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee8bccf9b757bf0b75918ea69c93ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65614fb5764bb85d186e721f59efc7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d6dd8803c801a9465e46b16610b5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a22aceda8a8daab6049df9caeb4ce6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e074eaada0fadc04b0b8855dbf756300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42b05834469e1b4b0e41b16b782246301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fdc34df97af8a4733198ed105a536302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd71066d136323b02598669861007e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686a7c01ced009b851da2e6a033464304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f6f68f7c6897ea5601ccf462f095305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd1177d5695e353cd4a78bdc8b42fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0ae965176d4d0c7d3bfd01ea80f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e151d0e3f991e910cf8eeb192a002308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f1063461608a23312600138703d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4afd73c6e2ce3abfe502e3aea75a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc647cb63fdfe35debffcded5d1ecaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182793c1e3e6b1a5dde4e73ff549559312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c18d8186c1ffcb4d9c5228118d61c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154740371f09e6f4b3415cf60cb25c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae318429f69b1a820e27e4fe08bfbe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6041fb30161ec0abbc041e73b372762316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe831302e458ada0fbf5af5e3e705b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe75df771640e88458dd13622fffed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d4c8f69dd7027d6b7a64cf7e6ea0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503217f568126b5b03a4d7b930efbb21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc079d5a03838b23415bf4e1c9e59b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5290cb065c191eb68f00f73e88c832322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364e73c24e13f3950e44d3e5c40050323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08595111cf28abef45b85968430d4f95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fef63c5997d6936b6e1945b20c727325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c1990eee519edb76e8217ce68733c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409d176dda47a646fcfa906ed49111c327.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c060c66fd49cd16b51f16ddd6341291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50baceae6e441749795a8e50c383e052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0590f22955282d9566baa1ba64943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e24233eaf940a64c3190d0119cf794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60f5af264a5152af4b2ba3a5798b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982811ea8aaed8349c7b143ec246b286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555126e9bdf50e7dd3a61cb80cfc477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6339fc52e2be57e1a6a1d0c4ea8a718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3436a25297e538dbc4f4e76e5a31ac29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ad76e93e8aedccabea7376b5457110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf5566006b3b9e2f1cccbcbe2a0ecb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de2122656314f796f231837a20aa2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ceecb31a8b4e425eba8dc66b2ed4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ef3053febc317523e3714bbead16814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af090276527b8b8cac618498375865415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c9bd98f9032f7cb52ce736a3dc24816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce390f6ebdc48563954439ae0691fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b0ee18ff1a6f788e30a005baa0c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9c9c4491a1a928fbcec5f2f40cb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599f7484bfb6264901a3dcdfb6e55a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef8bd8d02afac0bd4a11c1eb0695f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc30623077011ffc6b7a39cf8dfa6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b281e08a5d9d70917dd225871e11fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f09c61b25affd1e010c9acc48ee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a10403756caa4daf8cd6f252feb25025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668c10f2a0eb66bbfa289440e8e389d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80be00cf8b4e3a9bc91dc6b58c7f2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346602fa84b08ce2a14fbb45e8b6c0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dab199d4325f437b77ec92c4dca1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b871a40542619d90ae830347606c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267150a3204b4ae9b6503bb95aa404731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a1bb754d2761ed4dd8f7d826f0fde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aefe095845a1d3d459792156c745c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d3868eb0c0a1785b9b56c2eaa6c0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676171999e8821046e39aa3e219d0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9a073109c9dc5259268531d9d6d8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b4787241851c88da43e45fcebcb7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc5bd09acd80a870042fad6824d71a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50db2f752146fe8031f215ee30fede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f84a053125f84b919c61f25931f9bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76756dcaea94c727f621732739cc6d3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b31e89c76f477e0ed85f7f589433da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ee6449c7ecad60faa5dc4325bd8df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66895960e4c5e972dca7e05620ddf53c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdd5d17915db6f75cfda0c32cf181a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2c0024a81686427523b87d4aae8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6e71a0dae247a23d97b2b8bf15b0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ddd9e09bfcf15066dabca9e0444d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80326bddf68e7dec8c35b8f02d449349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace74e16071ee9cd382a78866691676a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef75b5a63f2e9e3bc51043a3dd7ca6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70cb1fd882dc909e0ae4b0780cf3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f0a49d5ebd3083d28f957eb2752853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c82d74b7b7a53fddaaf6905f69e07d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4014095913a905e057eaba74d5cd4b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dfc7ed6bf13809aa13d2eff69b1d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ee10db01ed4414c4bb9802fd5a5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96add5b25f19677f17f3607249860c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cd2a7a0bd3018399bdccbabf8ad0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac64c8b2ffd3568b3ed4c2e482cee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79b0dc970c18433bc8beb1657061c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b93f2ca60e9b24aad593cc5af13aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1c2dac7b147e5abcf6e5dbdf063163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74248a3909643d82d911e0d1d865e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a68646b2767fa831b242cc41409cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f34a45f65f9585ccc60d785b00090966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf56eac3ec19c8923df0244fd312c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd52bddc1118a10ffd3e72199abe4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfd45e7c22190d5308e1e3c4ef5e0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3f0c7e94d1fdc4fd91e0f3e64a3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6099bdc8685996c1e126204f5d1122371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c117389c6d9c6c9d672b9cb45c1d1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca44c29878560ca5f3b7b6668c82c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cf1fcc58a3506150a60c460e511e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313a3492ee4e9fec65773fd84524b5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d2555e239e179545b073a8b30a1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f1a7f797fd95d0c44d4b20044abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e940f27832a105a9a767ba1c6440678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e8b370039272fcf84a1b113c906279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23532024657f5cb9993d073ae5e23080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b0fe5134844d744402d5bdc728b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595689f8fab3b45fc11b6a9f9777370582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1facf11550f65a7005112e8f882222483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cd06ce7806a59c461d0b7736cfdf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aca61eeb641839a212fb422cf691885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74dca245718c933a2489025c6b186086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f86eb56b54415fe501bb34ac3fe7c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f777999251ce195fa5474583f2d8b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cac415539a25a9f45b5625bac0ee989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97730de2c76315272290704dd1818feb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129453be50d1d6117b7e010471381891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b99b2b7b06e30ac8eda49e68e0afb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c757aca8173d9515d389d020395f3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b8d09f9c83de404de7015b3d7704394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112799b7125bc3f084ae8818af9f9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861ed28f2b69987c210d0e1cd24fd5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8b340ac8a099d0f57e0ce3528d6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fda876e3318d1a6ad901d401b204698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd5b1653c8b14ca67a9d0e6b0641399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4fae7e6be710cc943ae91fc4323a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ef0d9e20c56b030745ff0a9ad51b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a31c576db37c17270d9cac6ea762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2e07c43cb02ae869c7622c92f4ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e6249b59a0acaf8b5430c8d6531ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa524bf818a6db33d65399ab8b76b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69d9de2dd63bfe6b9994bda794b677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141f011b6292f845d77c997c5c7593107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a8f42ac830b2712eee83efd77c18a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ff9e5c126e8067f51bf5b78050c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f64c654591a1e84ba0c615326563ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5ea1c811e599830b315147bb48f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c6e5de2d1ecd0f5787a89209763d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96832dcb8daf1aa5b244abccb6064a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34648c985bcb674dc23a1db8942db30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23671ca1388154a7c30888d8d82bd67b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b005a467040a16cfd4b0e86890b8198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644bb8284ccf4968367a574c7acdba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ab245bdfdbde4b49b4757fc15e35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a309e90569dc11fefea92446f093a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db313f1606af90b98599b33d06b7f51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34458fa059d1bdc5a8bd5cc29de60e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd831a72a839e9da194fdff8c7a2716d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab0fc21e0316a3216c9db96d103e85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585533bf6a17d62a06ed3dc74e6c3d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb144f7034d5e11acdce0f7cb003751125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f9bec93e7b214f3a92519f79c2ecd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9b4608f3276cb0dc8b60dcf0b133127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d56955d06faed516aee0a2b13117128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194ab78a370b69d28c32926ef5b7e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b25042b4533f409c80aa0ff1e4eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ca3d01a5624b9ffd6099e4d919c01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50dcc8d81023dd743df5944d40036132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02c476d1f1a19b8c7a6d1c9cf415b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367670d15728fbdee3cf009b666f015134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc59e8b0b2980da76faab8c62292640135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34953dbef22e7df33c9892e083a7a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a1d4f59fba3075f76f13d5f8c0bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b558cf2b680a70170dbfb9f1eba9153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667411cc22fd00a6c24acec395c476b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95245a3838dff450b54203874d41a7db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8c303a9da7682bea9a80cdcda0108141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761d7ca419b1a04904f03f94bdccf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c407ba136252c6adfea05de7fc709dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b8f6aadc990f6700061f88c03398144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650635cbc7c295b16cb4ce6a68f20b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e587ab6e677a6bfae70447892ec79e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b5f52309b0fa91dd646b7a85d143147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50462b4d334c605d8dfd4cf119e625148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21b6ebbdf69f8e70218ed65529913b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e77398ab2ba97a897e37adbf6059150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59336710af85d91970b0850a9373d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df1fa1bee9d6e5affc25fe4b33581152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82228ed80c41d908e6b991ad069e3828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f8a676835036ceb6f581d102cdad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019445f98ec90dd1c0cb2f8486ddd554155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474830889dc57403aeb2aac7637b516156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a431cbdc62302be04aa40b194701860157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4676eda7abe688848b5b42335d4ece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80eaa2e361b583988d5bc35917e27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d297b54099fb6d3701c900131eb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679bcbe8afbb86c67447733edaaf1e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0265e8475b140c861902b1e0cb6305162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483696313125868860d83c78862d4b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a7aa0b3bd181b849fa340e5c98eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c81a6dfe89800f4e5bda3f552a973165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e808d51e07322156dbfd0f6f2cf790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6783ff8c77217109ca6ff7f70043167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6ab29c5b868bbaa1bc47aff84498c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc6c681cf14260f62edcd2f2a341a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015e403a914d68a3fc3145f76594ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a71592556427df3c267f79f5d8141c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0025b974c9b270ef83e4d85486a2fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5412641eec53533592a6c0a79b3209173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32e0ea12142a08458b65fdd748ef1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d696bc8e951f07f4f2e315268e714d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429caac39de7ad45092612b10426cd4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a97d17afa35bb0a62eb0263a40a2fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2541c50ce18217b0c427da9a227d742178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c88e92497535f36cde5ca1c841229179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023333e46a02815993d48197881da6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4376c6a3759ffe059008fbf97643181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f8e501bd81a27c01bed331c49342182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e330aaebdb89c2acdb30b1873e5eb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7072c0907480c395e8c2a072f12041184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb0b003a6b09755d0d2de8a30ba6c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f23be6f3bea865ad3f0d446b20b9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ade744fefeca519ba656d668adbb20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcac484a770fbd4b910d828db4ee82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4abc9370cc26b1d1ba99eb7abbf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faab2b10a2565258ff648b2eeb759f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825541b1f2bf261e0b6cdf74a7a70607191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4d28637b8bb858db3e4104ce7a85a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe84c0f555ad2ac5c119845e8e5eb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072705230f5640c8de50a85afe4111a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd5d594dbe113a1d701b0b0e446b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35f1f17a48b002fcf345e13dc9ee5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e2eda7b79f632307d32a229ae17b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d5f27841f96d3ba9545575f7086e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe1c4655b2aac1db11971d1da457bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766baf63f854c7c5a3d17e9e47f0b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8f230c303960466658416d57d6172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a48490e314016d44e0d67845b9e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548792a4d68684ce215d513f9b35b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8de9969751f835fa066b5dcd55b851204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bac7635c9308066353647e9b5f858205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e48b5f00b85162e39197c97774a1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283e750bce2482b58b625a9d857c7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c7fb3ca1a46caa57da4e8ce79b426208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b408d924addd9afca88325a391d12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01ad293d4e0fc03eab5732b780b35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb29a1d138385f97509b6acae47f811211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2ce0390a1c4758f2ce5b35708564212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637408eb30e42e92c5e39bdb1de48949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b449b34c0804b68ffc3ce155ec44f9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c2db6357c1358cf82674d458e4d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff16819b2db4c0080faa37d915673216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403337d5d3dcfc266d711dd65c4b9b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75a229fef5a58fa7b2bbf1ada03367218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3c506e3c1fd3a2abbe05186778e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f405e331d596a1bbe22d9d6645661c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2255ee94eda45efe5c100f5ecca3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6645c4c0820ef122f82d50a3f30f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd10f836d3c10bab04e5185381793223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a84c8744659a67b123d2e582b48bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22fa569116f13a31fa597f9a9714dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720441d68e86a017a7e8cc350c7028226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f030d5967720254d6e04654ea2f2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eec82e3f9bcdb8ded0f7c527e95fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba8e248142d2c4d1350ad8531ceafe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c67b631a5d0a6a0fd88484de80d32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1afb36c31d272d0df73c0128df7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29daf2830308ec60f2daec31ab605ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e7d108e4735221e988e19f773af84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d3598ab34d8401c7e9894d365279f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd7a7a3aab5d516e1640f1fe61865235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b5840510f91bbe02137f606356e86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6c1f32b3befbe1ba3e91c21912050237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01add27bb885f61d1341c3dd3bd89c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb366d33095f7e82b71c6b43dea51fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b848b9b432dcd4895ce1f57fc814a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe376d7c2aee726b46bc84d71e7f09c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360485cd9f6f14e4ca86ef85facdd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05296e67137956cfe2600e17060a2d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d35dee4b3096814ab832b4b2359f4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd3ffe4cc6eb919c10210fde84ce83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542ff95dcb1cb5236857b62dc974a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d675e0d41a984c4240056dabb3f7de3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd294250b78b65ad8372da12868f5b07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa27c7775f2b23177cfe8c9fbf1e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb10576dab170385edfc18b4956be3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db4b7f2f52301ed1a3911f2a3b426b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f125ed3e73798f3a76c4e7e10501252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cae0efc8e61b74669d636cab55613253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702095233f9a01df1a0fb5c3f912fdee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31adcf54f59493a17134df93a9625255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ffe49a4cdcd8162a8f2e6064ba95c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506976d7d28a333aa5dd760d49f45ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4e9cc9948de598a9aeaf5ba771c5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ced6b538b99c996afd51611a3e38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eaa0c243f6db70f3d81cf63f5ed3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a55a892871e1c043e8d6ca1b5c782261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c6f6588a5f48a765414a3db91443262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb6b11930303d6e7342c3870dfc796263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557ddbd9a7b63757fb54bed0af29af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a0419ad127e55ad9dcc16fffe566e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7b322c6fa79e822779883285be79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176f26e6077cd779787e6a9469e531b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a6166cbe800ef3f3876bf131c0a18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4bbf3772379e9b8380ae59278ba9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7af47bc4e838c413bad0d6d8357a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92667147cabbd015c9a88fc444a67c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98504ebcf1a4e1ca78b8f8f98d6f123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c6a9402aaaef8dfe9c2bbfae9dda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98c7ff93c2886e6c951c870b16bb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0966cce295e187554315dd7ff8c9b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054173421be4e98f0084a50e8a3540bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7773f612e1a50b46f1702a06b9ad0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7318870f608b533124faf35b1b1e2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9238784e483902f0628574fd51a217279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aa3350662f18de93f209b0b0889f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231079d2eca4e98be7910ef485707d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5153e530107d1afc6f7e2421151565282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9461b341838221fc885314bb9e4ecb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113ba37810b39950cc6ee52f9fbd5d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b922ebcde402df8ffd7a011275804285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9dd6b54781affc6a06e7461a68d5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102ba3a54ce36ac4a9a9645783c1aec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d2c2d007569e0ced9a06da425c930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc4c478b070925462ec119e4349a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a62f9c6438fc53299d1b8d1d5c865290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd77b8fc7af3b87d85ccc4794ba9307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4855b43dc8cea1a641bf0a484f8f5e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ec44598f8057648114bb4cb536e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c864b4250874e450e8d2ceb73ab2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f48f577db5a392c03f9dc50c1758a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5835319d2d75cecfb6a6124c37275296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16fcb03d0433dd5e2623fcfe1c6cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863767cb341d2a2c64a8ed600051275a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35647e56dbeb96e3279690e380f3fdb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b97523eebf7b54bcd07e0ec88c881300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218f37767bda5137417b9950f412cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a3445fa0602a150e71b1bee01b7f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f61a4c66aaac4e924ae598620c35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c38e8b9ba659e75f61064750bf32b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed2e979e3502d5b61f9db1616fc73f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a80801a55d5de1e37acb0ce67c35ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613d2b1a82b76887972c832f868f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff7af6b4145dd4d04ae393c54ad567308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60635b28c3cde25ff8d0c01cad49413309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cf0189745343a3e1a9ae282341406310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97ae5f3161d9b597f79f45fc2d9a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb9df1688d73daee0732e2c1320ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f9fe1672aee67cf0466089a32c281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac911b80a57ae2f5f4d9101047b7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced022523099a1f67a19e74e41156380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db178c690af66770372dacebf2f3120316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972367edbd57a084adaa464b6ccbd3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc35cbf8995b297749829a2868a7f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c95ee241d1c79205c91b51b4e4733319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45a7a3f083d9964d4b16b578f4476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f405868aac63981abae9471467f70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbb8b38a7366a0b167cac78e0d75c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833faf6c1e215b436930a33ef3ce0e97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575177517d2cd6d3bde54206de0c9cf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eba5c0bb819e982bc0b3b0cb978e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90dbecc7e71798812cf697bafb6e0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3cfaae0e6862677057b56d521437327.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>