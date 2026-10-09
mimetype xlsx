--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc4c1d1f0ec63d56f3f64f146f1081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9187ccdf74f1083ee056898946bdf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7017580e122f6e886047d0c74c71c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a9a3f2db0cd97dc394d60ffdbe7304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d0873fd5e08f999ca144dbed861be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde51d36d8a2b43ab24c27170ea13666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527819a16b83be3bedc7d56a74b4817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a74245080e716492bd2028756c95c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e6b866a7ae63227e60fa626188c2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2be0c1b841e79365c99f5091dd46610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ea004ae59b8c54bcce744b3588c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb832cb723a2f66302f1bc4bf5616c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333ca02cd48670ef7aaeead779992a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20148ad274673c3d0299644eaee63bf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244a8e48813f8eef3aed941c560932215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d855e656bc46cae7f282c57c181c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc332bec361a0bece92cac7897128ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ca606073d0bed298ea8d9fca582118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e807443aec713b83d3d7d504ec40c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073356d8c1f3fc209d1e079db8ec473e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda66c2328259449cc01295d438e5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc20cf2bad562a817be9eedb04e67522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85b1f0cc0fb1f2a54568921f36451f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408921b715155391819ceda12c18ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d5ff615675be804474f833557791725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119d770a2f221858e64660487daffa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82160694aab820bba9f83526b979627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07427f24d119fcdb5771b3599ab594bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b245dc7ab36b02e5ce46d90df713829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96a20724c78c10a7edee6713cf67430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44185b2345e7c527ed244e073af4fbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a39634dee4ba995b97b536e748d5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea08d03dc427e985002e1b9ccc4f5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773583916584283302c1b373ea925734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406ef207c851c2e5a22cfc45853e9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd983bc1cb35489a6f56388617ba4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf5805452245c5255b73d01388303437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104a05085f1c9747e6303d75b2fd89638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51962c36a4557a91dc84fd9a26e83e9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622400a0507d3e46048dbe14d32b98940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac614cfe4e4ce4997a76e213ed6af9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce67acc3806a9a9e5054aa749d9bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aebd1a4fda1bdd3a3c9dee44fdc6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce946cb6049f91cd0492b306f315a4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01929f58e54f296c4d65f96f467059f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb45fbbe4c2283ea779e2a2f2884f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652e5a0968d17427316446eb2cc904047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e50ba2002a1cc9a15c32f747432cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460373c268108a02f399ba8251092a5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604fd0d5f124cd5c87fe3f91b7addf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f7302ffc8ca98c9a0554bd58694851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8162afeef1c98668fb75f22ae2e105352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1bb58d7dd6fc9d36a4e47a605105353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a9224385ae66160ab74bda8d898154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e80ddc1bc1dcf1a0548fa30955a2ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbbcc58e0c30d271727e1d464b04b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce94d1a6434df40990718c249f6b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c89f8d51158e4f02436060b358cb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99492043fdb7b0b3348e970b96c6552859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801bcaf254225bc8430afc6cbce530060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96086d37961c3c3bc3613f299e0bf8c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07378678e0db869316c0acc10ac049c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057d95e455bc55fb8252ad3ac87fb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86ce00f9d245375d927c510483bcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6541fe456b781d426ccc66bf2c64f6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ed7019c6e05bd04c6e07674993e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4befde5481e4b7173d95730080df0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c463185a7a1537ab6b99e6bfcacad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f1645be6a126c1bd77702da322f2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488011e61eb33196d689b5b2f921549a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad9bfb3ccb8bfc189dc8be00e7a5eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab7c285f9f561a80b76918a6232fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d0290f064f87031f06d98491d26e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b987f64eeae1afc7a264a7dd722a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd3811b157fb1d3598bb2bc956a62f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ee4ca07ea3bfdf377800e3bf14c2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbb4f08edba0881bd25c9eddd187f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00d450293459737d5869a0e080f4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c0d436af5d6b6df64f19db9669bcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0300927097e4b7479c56f6742446880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d53b8ca24510442dcfc1dc3208afb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde585ca3a011ef9cdf1befa9aff51782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee61b3596505eba5135fcb4397d21483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee80036422a028a705071f8cb4a301384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d95b56d5473b6cbfdad541f5b2d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb42957e2aaf15610e18a6c05a825f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ea610bf4d733084414d2b60e55f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883b3a7884d8375a03e656d95ea139088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b4668199f8f468c284f40e91dfbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a96103afe062427610987b6a750690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970ad8df802f3c6638b37925627b5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad2278b4298ed9b43f667b2193347d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b272ba9d5a9ce63bb30327f718fd1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6850d61d1326ece01eac96f420c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a67c694b70b61d54c02eb0f2b2388295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f1e1e51d85ddbc56fefe79194bf196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa697027718f19e958e12362b1bf00897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef55156e9a1be88cf257877812c8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef2cc04017c9f574fbbfa2f85cb78399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de883fd042cb7a194c94fb7211186169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a922f4b11c49a01d1f774ffedc19b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5bcc2a5253f2f8dfd768355acaf08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcbda4307fc66cd6a3c4b048537ef5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb4efb883a10075b3c52f6979c31a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4afa2c8ea14792bd7b0d28ddc9ecec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b9f2cff21abfd335ead056b10ac07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe74ba8dd75699849eb5884f4f9fdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c4a826d736df8a19f541d6e6f81f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05cd26b5c23da1419203177f07224a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78139c3577b8093a541d640207da3044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c30f34db700f00134b74e2dddd56f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15ec488ea8c2195c31fdd46dd76ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4bfb7d6fee35f0818dfe3f711065113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c571746f5332a903a388e365e812657114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f931ebf031d992a49730046761c90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393292c7adec9a04377a4e6cafaa1714116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8790594688a3dafc8f0e66a2bba301117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417862f4d0ae018048e343c2e91fde7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a369c4ce0753903cf8b74f36785cd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c051a5119c682466b87acb99142a63c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683113fe78e6be6ba34363c027e85816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7b387eb093ecc359ade05dfc6112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b6a735fcced5d93118826cb2e4c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c08a522d2d379f76e3357b490778124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f9b6c51c387fa260360cc549776cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e6bf65131901c852a3e5944a38ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4bfd33dad42c68614217b0b3d14b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee59fb95362e330cd1aecd2e64dd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec6112d7fb7370c872893196086c4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f55e61c7be168769ad75171bee771f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b3b92addcf5064f913d7451b5799131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857a694ff7183f3e3e877cd809fc12d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535553d39a35ef280362f3577036498d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962806d7145dbb9a21541abde78793b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66635f0b97fbe79c0a2ac84e5dceeca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505ec7f6212ff8e5e5f3dc9c79a3dcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8290bed9b94551132ac9efc0305619137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e17cccf8fd814d761280168a5d44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede804bfd648446fd1b03c146a8f3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237add5b40f2e617b0249edb32f58b7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96d88cc8e81e082ce6adb7e74858ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b22589a4c4f30b27153069bc31a2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a53e9921bb01852070d39bfc581e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7d4abadfb6739474c73777b579b22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ffe3bcb909893f1435a07db16300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08fdea85c7192a4a5d4ece82a13774146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2b364bd6f391b76fa57c19741738c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523ee6f1696d41abbbb0d468ebf0c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374353e6fcd36fb7abd5329dda6e7b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf012ba316120a75fb0c1e30f9cabe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab569853304a59460351707ded9094ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c73c2a589dc97bc3318d024601395152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997054962631df65a674935c1eb57f83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aae0ac28474e245c6dc7acf32a422154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb2252447dd164cc0e04e14234eb66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a8e4b4cfcc7be15f7b4a58abba964156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435686a1c37800ec31c023427745f496157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30494b27ebb41bf2bf559adb4e44d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b863b9a9704fdf88ae61348250bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef699564ae92d7e950eab9967a81b25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad103b802bb9d5842bc16a5bece971161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b93cb3c177600ad0cda5fe850a65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc21db7210db8ce929e6586c541140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f827e5be4f87ea30b30aad6eacf4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c21a364ea9b3a2117969f126de43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e462cda1069c92d7af5462032f26f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d8f80396d08280ce6834333fd7c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c416c28947e5cc2d309c2e40b628168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973d8e5ac91dcfe1812351c33f25216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377733af619433206d6fe6f37fd262a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721ef30877a84b0311637498703b67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f693da315f259e0169c5d92593ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e9f36eb5c451391683fc5de7a5fec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86964f968e17d32c0cd71bec10067d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9520f3b388bd9777e2d7f5ebbb443d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f19b31eb87e5083fc4c9a6087e25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a0af6bfbe4d60e6fc7e0d63bf7d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ee54c6ebbe2fdba14c56a0b697bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71b0c075cc9fac8a042fa20ec6099d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e598db9289ea5b73c79b2546c74a22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c69725f67d724e910218230e9f1bb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe011961735fdec7c2b79b7d8645b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1400fe1f95bf313919e4b6d0b1f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60634114f7b6af5fafd9ec4d059529d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f801abcc9959c103a54c27a112dbd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc503e3b7f63e2e9750eadd3bdaa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacfc7bf1029a672a45832a6e5f3175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d531dd86f4746792f0bd6e1ff9ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0cdc25094a394cd15cd9eaa2e370189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cf9715afe76c93a66eba137dd64b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856d053a8d93e2289fc3f4dba5976f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b7863e97db1f80c789217c419e9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf42e16ddd7d188d3c39503a1dfd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574ec912ea9f697233594ece4b0265194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e367f2cde61c8d03a101100f98dbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392954d0ef79bfa9afb58cffdf59103196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c925b6116b31ef092739621e4c9d7a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd3c8bc9262a7a67407997fac14d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29683771cb47dea7bdba473b113ac195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637efc2ef088729917bd5ed89001a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe262b063a630d6fa2d4a40e743d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a7b429fe6e9e6d32bfed1c4fea31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c63bf2d2a994574b56f705bb7d5c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef4cf4bafb7566c7712e5a5168ce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9641c90d7a699534ddf3cf40a16a354205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11d6343bdeac2ccb4a3b4769ae961206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065658598648ecbe5f7f21bb307bd81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad71ba4e9f2ea1b80e0f91f2e830e40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74257a7ed613fcaccd0135e7dd363271209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cbb7654e46139cee600eba6d7c370210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012771716f8564286a8c3e6787f9924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89c92c22bc75e6074663f7c4ba810212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9374a6da5d00d1f646778c80b54a83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b561a4b3a472680c50ac8583a4b670214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d32025c2ec03aa19b4788abd99a53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa21ed7e72daa433414d4e8262c656216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e953059b63756278870cacc9987ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728b983de0c06789d7fa56e9cc1917218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084555278c457b8b17fae85671c50f03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634f529b45a0b4607f3998c3fb06742220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b871ff6efc4142c54d1f5119b203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280115a9394872ae0a0f9abbfcf18e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b6158821fa51989782c9a3e6264e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44664f84383fac0cf83d152b4e8b549b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d173beaefaeaf29e6df7f1af95da8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ab9cd27ccf86345f9914ea2895c22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281986323212272c185e2e918e273f36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228934aa25c6b72060048ab715871d69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da246e3dcc9c2b01bdab36f2f12fa73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e5d5b29ae3d5245cc5e63378beba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe1341cbeb909653ca5d6a9e1a2e82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a4fdae29400fae707fc147591e5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4394a3625eb1ec1c6d2bf516d7209233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c95a5a09fd04db72121cca070bbd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba19aa6c1ea58fb502aecd1c170adb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f67259b974d455a084ffdd076d5aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8821df209428e2ade7974e67a8961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaaf2cde41151639f90d50f46a4487238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d1b1e852f4dd666418e8be9c0f8ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66e705e721cb8d33ed0d8dc74032b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1f5143b5aa22a4b1cabcb52ce6387241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94151b7155fb3a3c80d1c678b8ef5e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bbe2ece0ac1a5168389cd72ee990243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2aee51a652a6e6941d9d4ba6745ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8417a4cf1b366de9bf888e63812b21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baf0e66895f7b8f18b18c2da42d1e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c75bd7b83a5231d06bc3aedb6e56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4805a7451ac501aea6750e3fee0be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad04b1bc9ad243d46a58de3dc539a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266975eae7abc98505ee84ab645755e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f70c12b68e3dfc1fd196a1f9c6f1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f45d6e06f2119df06a82bce18f7e5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab64f4cafbd3e430550e69d1749b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e338f74477a5b2f18231b5756ef13b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c7f690971a0893e9cda6960de24a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ab90ef66a4be4d33976ccd4363bda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688584ade281e99d2a49d18ee6646c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41dc6fe1e2bc8439050e71709cb81a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638855f895cdb641477ed7a725af507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e539a2f82a5a46affcc8a444b93af0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27832e01e944fbb80cf631720c444f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38823c5541e9b6c705f2f676f0d69b3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5494065ac9bca23401a02d2b5a44bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3bee226a5c3719e4f0a76c6d0f88c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de2db51aa1cc449607c7c8fc0d654f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f222161d07aac412c54e900695ce54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d6b668b6bf2a7448ad83cbe307cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129cfd4cb45fe10c5e89b0a1bfdd362268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15057f02c6570a3fe7c2d467e5619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e60bb665d0e841e9e2a992af75be6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ab3cc8d30b8f3dd766e8dfa32ac1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc3c7b2d8434f2111528454c1c9f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf78624c57f226cef4011f446bc1fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fee7e6664344647a5fe17bb085087f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e50b85cfc04800381641ebea0e85d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd897820922d89a03cb14cfadda1344276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f58a50d4dd00fefa672bf3e69d765277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c06d707f5dd9597faf97b0d1e02310278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e7cd837a4c054e1d81ffe4b5ab32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd2dfa201b5ee380078f4a4067f86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0733b59c27bd614c26783c966ce8334281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef06a016d061c4b5c869862a2f2f488282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd836b1ac0a2528c5fea705864ce5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64f3adae7387982157de133e4a7a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d179698f56f18ba059ce96d8e17d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e96ffccd63d88600b29518cf460a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6695540e529a4340f52aff7da0c421287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728775fa61fd6757d8cdacc5812ba7f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0196fe9bd4195a74181401428b17209289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca2b15d2e8f776c669f9ce4a3e9e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1907fbed1acc10302d4f254d25da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49fbe36b1e436c99b8333ca55c092f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978575936194f9490ee3bf1a6f2690a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e1ff46fb5ff75d2c2601aa2dd4de6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc146a9a73bcc055b9a6243f1b0e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608c941af95b1bf37782361de8e64d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913dc43c6375a4ff2a2633eb173f2cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60138ea68ad7d4406f8ee45a98e5ed1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7558bf015f8663e53742ded7b5fac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f667ac7ec0d8ca0d700ace10523c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f0675c251351b6ecef9e6d7428ce7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b680c0c8198fe8c8cf8bae6fb292302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7fd2cd512ac8dd6158d021fb1ae6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6b33ca86334a4c023d509e1ce5bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27cf9f597ec2db75c953a9d1f32595305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7ffaf0506e049815a22f219147e4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27f9767198caa225c4d36ede6cb8d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93b5f6b25f847059449b1c06b46403308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c7f04a6cbf67cac24a84772e821f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed160004d293e7eb8d1a045618ba70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07a8aaa000d311f96ddf5797c29b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aacc6584da4af7f0660db4c73667e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed070854b4ac8459ec8c68b7067c1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92daf6fa89b2144adc166d8644341dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a3799af6c11db89ecccd4451322a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d48c704ba66b942da8e107fa508da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a67a8b280b233b087545a8585f4aa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667c8542f966ca7e7fdbe01d59539fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c48025812ef6834ad2a004af91540a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2104e5d657e6e848955443dea49e60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca988b08388b377d2df25a12a0cc192321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8e81c773990ec3c63042dea5e6c53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edfa44605e4d9330de3c8d8a0faa60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9d3a0de8a4a79de9a45498a36f855324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831dcfc2009e14754067e8fa1a9eb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bef74b134c2887070ea26b47996d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea43295d3a38a9cb8514c8d2cc4d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef824d48be23dc2f13d2bb7f23f765328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80424b85463e86a2e789e775364caac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ef121ea1ae43bfe8093cfad97849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9893753b77cc3cc51c72db3f74efc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38087cc38315a7040f092eb3aa672be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e2960a2fb7ba384018634f4891b57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8a62d4ea1a1ba0ec92f77045ea9ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5881106de30e89bf1590d00bdb357335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76054a26feaf52ea9293af340356f905336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7e89fb928d0fe3eb5eeda9d236022337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3fc67ea980f69d411a14520ded40f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f2140b635ed6c5ba0f1f69c23c1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17e9d94322b6102be1dad44f06d321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba94f8ca7a6e8e3e5bdc43fa7dfd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec0e72f1ef377b68fb79bceb85c100342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bc23a72df7e725fdd635fb7abe0a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c69903c2e1d2a530b2f3e72f6a41b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13be11be7b64b9b021c8d9163b916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837be2492f1cf4f20c8fd63f9434a29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940f086f864617d39ed40928e0f2b93347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85367d994ebe339f8f0616012fc460fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360cf6694989921594b57242cceb09a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9242c4b5a033ceaf51881577b36143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a4b9ca3f6dffe0165d12e5b129cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ed174037c81376784a5308d7a38495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5a8a3fdf82bfdac2071a76cd9de86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b49a5330686126b3f5d01033a64cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852604c3debd794f2cd3121f3e52e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5110800d0766a3a1518a6f246f0d1ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd1aea9ef13726717efdc7b0e6992a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af1a77f5f683d44397945beea5f6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d369bdd4b0b9d38959d99228fa41c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e38591d6ed468c79a81121c3c77b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fafc7398eff91c0168e240d43df39114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7069961dad47c7a97dfce4b2f3bf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5bc9a4afc31e797291ce1a3740ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad544cd8d46bb00a5deefd9a0da3ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6adc460738e3a0d34c0cc348613f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6e28baaf309db50a4055a5791fa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16b054e8c4cf57176470834cd461c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e06c43f534b25d17bb52dfaf93dee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17814f613975f86a01bd65ada7b7b13622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5818cf6dcca1a9002e4593c110561e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf82024c758e534cface5756954bea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42079f68712ffa46ad627ce690338625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adbe4e467f0247f7c9bfa10f4e610726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599dd750c99e218aa1c63b9f50589f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d6eb83c7211ac5d494a8edb7b73d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24deeb73340c81ac15499b4be0d94c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69429d1ac57fab0676ce86dd14e5259b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73208555dac8ffe3f43d708911ced79231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50654f05e1ee9373a7ac09aa0c7e99a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb06aa4d956afd2f17e8be74458dc5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad381688bdbb7eac3dbee601e95b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3b057a513f45fabf3720b7f058dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbdf951df29593b70b44b60a79219536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3fef147b0c6b2e3a1a38dc831827637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032626a6d1f4519fd4b5cd9ceb16812f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee83aa05be9066db3edb9cc0517a3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a57c36d37c757c47d65e25d0605f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450cef71ba666fef05ad03311dbc3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7ce8bca2412cd639cc4ce0bf3b91042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01123bce8b952c3afe32504078a00c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e585a70719ac3f0805c284cb6d3ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f41d78ef042da786b19853af6cf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3d6b0a58e3b1d91201411d14356346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f301f2d29187241408748226c43f2ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190e2110d807e3f428ef10af1f233b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266804026c79a29372a20ead2d3664ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f5667420de64d592fe486d0461a7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e0a251697bc75232294fabfb455e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b7104c9e6213978b9df33450695a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3016ccec37092af2125e47cd8f73c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133e8a99f060ca64869305ae67b53ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a9afbb510ad1df6c99d45a363e38a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821900adb3e271a69536d1d0b7fbd9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20cca150f759f63bda73be879e14a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9b6f3576d131783c02ba7a3bef0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17480fa17421ddd7120a4a5172750e2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0638005a4d485cada1a51e8a9b2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d213d8d6034e9bfbb8f3caf39642afb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af694d9ee294b6b8140d3a455eef62562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aca430850499135ce3a1d88639b1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27f27f629ca6f95f247110e979b61964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283794685fbb66b8637d41f91978b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e7e22b88268e35fba97f776044c4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52c8c8967af0bc4902c916b3b2098b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcc1316c2e42285f676041618796be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26c739168591cb3b50a1f96588653969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece2f5ebb56093b07e634071701fa3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebda38f3eb1b269e619f1a34a5680371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfeb2d1c7de40c5b94dae05be8a74972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a807db43863c4ff6093a3eec15b40373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7b8ac897b6731b8c1f0d88f177bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c3f1bfce4b6696427b27d75f772dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7447af995ab354015fd4b4ddaa319876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8461a3e0ccb0fbb43c5f472f48581a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e018eb76535fc26f60f38d19e703578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c3f32a30bcc9622e28b14b6c7f5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddaeafa6132e6361a6c9d8c7cf8c2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bc973775554a7a3e3a82f836803de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f99aa773c409efb11c5ca5534b3c4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbaf29de1d8eeb93a240c8cbc41c3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5ee31796d3e9f6b5b6d3253ef3d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c412babbe03ecced62df4c1a1b1a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0442c5f899d0bd562a6c981c6314d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4cdd19e1c6f60187a34779f2d4fcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2021c0c5c01e9de894c657bc3cc2e0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73479ce7ecbf2c268c6101b7ab3d83689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687fdee7833ed551ca68d865cb2e3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9c02a2aa131d9608dc3693938979691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128722e29b13f49a2f669ce8b00e63392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d462302f89660ade14a0afb276c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdbc4856923d22cc30358654fc648394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f4f800dada9b8ea139b14376fce595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d48d4144886616711481d12d265996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec200222df60cc2d538eb9313db57997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d075072c65a7f297f29c62224a1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a90fdc3391e356292013d7b8c626599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389576bc2c180047f13072b4bb394b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6dfbdaec6a8d68af12fc3e2d4188101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383de6a89e59cb0b3e88dbfec286dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b9cf608691ea1b5f282700f433300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10a2c1238510207a551ab882eeaebc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097e38c702b737ae4c411090c9fc3da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42dd61e8c2bc9edcf3cb9bfb0934f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c201b68b14421eecdafbad9a8d05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79030b920323c217dbac3370925aed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c2fc6c57d187a571d1a9b938043fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f0004330e6f00d30ceb5f59757f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaf6ab2864d48c3d40cd551a47e8c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549c9c5032404ac6e8e184455aa2700112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ce93675639ca9ca65e7ab8f506fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fd0eecaae83b8735188448f8b17b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c8604f600297c5945e0d4a316c6b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94064da4b7d5346dd3715471a58df68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed061d3deff88d7f929800446a860eae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff00aea1a42249a9386f27dec5550118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c1daf9f002a0026c4a855c16be84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffcf6ad608f5945f6f99994adbc69d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415f78d1d56f25d81e5453e61b6b3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292a4e2ba9f90d9e7af20a131be2da9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95ec261f7be1aba77e9b96123560c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d7c00aca609171a185a55e79889d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be53c4fff9e34a41950b478dc1476125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367cb4f3234940fc9cd5df790e2eef0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3eae3927d78d9b26f92209b4ea8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10a2e543a52b9ceaef4c3a2cf54da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483601a7a8719b7b0e163b9f5a1c5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce8d2da198359cfc262a2d536ca1a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0046b5ad303b14bd6509d6a1cf476d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38895f04cb6dbd03ace93c652847be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd2d01635f126b8173c03eeea4e92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b316ab39add15843c120d9f4e3285134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54636dadff2825ced4555410181c8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd38db436078c1af7af35bf2a548f48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009477b6e65aa7762ccfb8e71c8fad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b6cb329e9dbb78048dd90c4853d27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87984849fe58e2f42f5d27551ff3a27a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98dadd09b1324c8d218e80053dd22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd90540de3f450b12c1c2cabec7dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc08151c9b9049172e0329a846193142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc77a0129df063dbb8a4df0fd11321f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ccad7775d7cae68d1a2ab9778b610144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece90254a61376cec14e0e9da8f26b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820008be5949b6a936b9ca4249c2adaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cd9dfd5a6e620d2381ada634cc1e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da851c6d133b680a0d1d0b9c7a11f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a7c0f4f1bedcb176a65a794e7c0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c8cd0bb18dc538f3995713f662fcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90140a47b4235fb17a3f5188dad871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67448cfe6eefd4e1176b6b21dfcb1871152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d945fc4d089fb6f72b71083f07c8ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495d1b2337eb1c9d43afe0bfe9b731d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c0ae88dce2ec7d4b3664aa38ef2cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971487d33eac93a30866ceb1640b2b70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335b6dc5687a8e8b8a89a66d478526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b393929c9b116ec7f19231e8346a072158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db0b995b35c0001c63991935727859159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611661adda386b1eafff8e354983bdbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff84bc3e91af4a99f20a83add6134161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c4bc7816171187d7e06b7f7ed10d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285009304e4b60ad8c3b4cfff1307a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a2c611479955102084b4b5dd154f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb3b513381c28fc2f83c7d813ea03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f35712636b527dcfd5480dfd8c6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8738b1143d465699407c70e1c5c3723167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e809a75e7467dadc6850f220d087496168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ba5d5f016821ab559af7199e141ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f5ad358d87b13950109d8484494e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe948ba9890f2516e944b1d0e441008b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32276f5345be00bb66cb407d0e2d3aa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7505aa838a7404ea0db668862741bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb188e44a07dafed721eda2dd663507c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45aee48d12d1ea34424d09ef6063a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b04d15e98bb73455166d42ddd0330176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfe233a52aeb9e6cd57433d577ff50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e50768496286fb1a1a7878dba4765a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fdfa5f8ff1feb8c87e87ab3a603dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ecfb566d33c95483f56bab4ee4e72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94c6208ccbabedf13749117f21bea3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72385f4ec491ca84210e28f2487058182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f7691d92213b014e894e30bf6bca1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b96278ac2ab082f3364601ead971184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d91493615c2471844530cf91a200c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838863d5b5e104cafd7eaba0177746186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4c99e2ca49e3bbcbc61b88385f291187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5532353b24f8ca32642820f7b33e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd01f30914a4f3dd3fd917f2a41c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac195be3d4799133f44d9c4d7f6b73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13379d47ab82d1f7445042a0ced5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c2aeb8ca389962dc4a08acbd86ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db134c155c077a39127246f1dc86418c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ae04b04e07fb9bb1bce17de0eb1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f9b0b711ef37d07334e0d5f510ffc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145346c3c270e46f265b363c397df1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c81b0727131cd1c2ea783618cc1a26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4b6f66ea9a97c1e26a2ba012e0b62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645a3437ac49725298d72f750a60953199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4b5d874f57996ccd34805683e8ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fcde8a37f65a1bffdeed4db7d139201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485434ae1431c87e0b8703e2b3de0da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f903ac89cd0b0aaaf5a394ff422b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de58876777d347ccab0cbbb82938d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9f738fecd8ff7782e974bbd7d67f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a095910850d29ce2e6eaff4d06fa4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a99698a958da7c58eba4552917730207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ee0cb47888e007630c07aa900e47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbdddae11a6b4b2444d8e2c9b216eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed40b5b9992acbc8ce2bd8113de98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e271708c22929fc1a3dd5789fae41d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43b34662bb410149e2065a4c43dbc8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37768198ea385bb2219ecfcb1addc4af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b448ce133defe65b0b2c320021ae449214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9740e9fe9da26b932af11c7c28d09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c57c0c9445414e2403aebaa15770216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef48c912a8181b93ec614a26a09080217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10161233bc20095cbc9322cd0469fbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40709bafb6038440b4a3a8e468eb878e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c9129e66f00a051e48c15a96cb8f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4fe5004da9b5a42018677c9b8e13c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9222ae483630b33cef08686f89e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed77532b48952a8e1fc3c6f15edec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505391c519e7b68a32b0f1ae2e08e58a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223918ff5018f54841c1797a847002c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94df226dbbfb611ed93e947d504abe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d340ed269f02dd6276bc266ed50c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b329b053c5bf94090fbed201544380228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4b9ac51e2105fb96cf823fc78365229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab48f7b0d606ff7c001b211bcbc923e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a81ece2bbcdcbfc86cd86b1923c73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836092cc1e099f66e84d86ad4a5fed0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aa931afa5465b7c273edc9b3c29dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae71176bdfaf933fb795fcef9ce805234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0a1dabba1c565f9d7ecaf817a733235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9d954deba9ed9f9405f447dd28cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac6385e2de97e4aa11f4f802babdd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260845fe636a4ea810210c46d1d85fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c9810b43c643f2db3647d867f01c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666891fa2a1e5a058c01f191a23f9e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8642a7a2ee8f3a2c97ae505d64470241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569dc95e9c1a7b78c9895cfc97a1b64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2f43fe0b995101b9699708940819243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b4da0f05bb07e74fd85bf7c00c82f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef10dc79f69243ff694e4e3ba237a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4de299a3b7f567c16c4bd880c3b6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a47a60d4423e71db288bb9c0e737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a7c1abcccb5e6185b93de63515a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7651f2c74d8a28aeacbf73d09486a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420dd81427e8b9e7f82904cad8c1fa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d574dde0434a71c59f72380d6d64f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d30a2b539a931a714fb15881b56e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca40558f3ff01c0ab1b30360a96fb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11a44d205df9f9a17e1b013c4c1cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0224aa067230ac3b8580e60281cd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f23bf2b8dd9e03ea229c3c2223e6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a85a4ffc354036e05c8c17771d802f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f734d4394b4d3d240cb9ef7b4755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a3134bad2f8812263e63b93630cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e85e00d389e190df24010903b1a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1242e09c318afdbc20d0f7099a7b81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90c4ff80871918ba5ae7772c09f30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f594f96d93ee8906931b921652c008263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8558f001baf5bd857a290839825c8c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8db3d479698238903defee6950bae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53593a795f870f85af1d3d4bd6a3d69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301befcc6bad6b06fcf32ada26136a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e0e824e0c9a1d6be7e3739ab0293268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e32ca00112f8e5263fa5c64a3145269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d74c5638f6c232f60398eb48a420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2d23ff118641de5e06f76b5493d9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6565db5fb0b5b45cab9699bbf4cf5c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf86a19fe3cf2b0a820e4422e27abf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8989f496c49665b79731983667f5f55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7f0a829f589435966b9242af5ddc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad849789bc086502737b5c46444c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ffed956e6d5ac3eb2b0ec3d4239e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4d0c7d72401fa7f95ec527f8a0a88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d793e31ecea125b4e2f2aae259992279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225e58560d0f955d065c17ab6ab8e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba8ad52ad907d2f892ea0deb16bbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7213feef9bc6eebb11d34c068087c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aa1d6186af2a7438f815a8bfd5359283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d3e1b4337ec0011b17b8d303672a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e624ef5a0d7779bf0363539339091285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29916fd81311479c9898d6dae63f79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec4a5f681d895adf08dbc1c42ed95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc353664be4ed17c2c4abdcf8148504288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b823e6a3d3ca09db11bb180233d97c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f3a3b2fb478090cad4554d5838df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d44a51f158cc639af8fa9b22a9d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ecd64335d02c23ab413529bb826ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7c54bae4c7d1cd29349eabf28b25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ddb52ea1c53cd152a4e471c41a84c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8578660bae804815779d3d2e60d71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adf05186dc87aeb8649178340f71f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a78592f1e54c38fd221fb97b217f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc458bcf2a532bef1fd298aa63320bb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499921bb9c831ffc0ed17a897d9ae267299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a1368b37cce237cd98347013c7fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db13831b1eeefda65b852fb6c808fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9018539218acb9484172eeff84df3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7cb6feb2232f692f0c3fa4a2252a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d30380be6c2056f513a1b5c97a2b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189128aa816425f9111581921fa306305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7b440afbf94fdf715399aa4f64122306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b5d557e73fed1de6c9ccf93d59ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba82242200dfc22054d5064362a237b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e20471f20ce2eaed8af364ee4d80c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a1b6194d4664de46782d21423de97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c591d761b44f1879ec3bf393bffe1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8fc17f21a07d86d5338e71db51bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd6228b4ea261f0abba739a3c8683313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9faeb25528f9ac784055fc1ce1a5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291df9b00572f5f591373a589eda09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284829a1e053672aa0afdd35bec5c6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49573e78d27ba20faa2363b74da1659f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024797b81bc9f7f42009176c4a1b4c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2e5432f80398c7840accb1054eda3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4616d60f0ee9e63f14dc09f116fed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568564f2bc94592f3348298b1a812085321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d7b6309b73b7439e4679b0f785f98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497340cba26227333bf174c5cc87b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523cc7e64a5525327f5efa8a7d124a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d7850189c7344303c5ec74d35b1ef325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>