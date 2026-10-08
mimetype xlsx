--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f010c2cf5e520f81b7b56b3a93585a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194da9ec195518a8c5c4e01c0ce928262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7792d428ea6511594c612bf950d7c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d892eb8b7a86d53dd009bbcd0cb4344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136471db40798cae5f8706b8145e6155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da12d9e815e5b04ed2a4ae7d62bb8546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30c0fa6a1a3d5a0081bb05140585c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22258a115578259966e2a7b1d640e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727f179836ed7e2e8d75f1c30ebed99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1dd3554df259f5fc4ab232de987c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c088423bd070f02d71d6a5bb8609311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be028a833267ecd42343724e1767312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7773a4b58bbf959361a5870fc72c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587611237088f8f56b5ca54fe60c70614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c271befa59ab774010bd696297bea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ef1f6629839e6ec4f274e60b105ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6330c8e2055da5d66c5d2169e4ffb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a07a28cdc09e7b98ca3ea9143fc1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae765e8c579f5bd715b7ddb45dff0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df909dd0a53a9e22c11d19f74728320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e24e5d60f136335dba535513c592121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17937e7fd117979f717150e36b7457c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d52466e770ca6d05ed7b07b16ece323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0d789e671089bce10b7ed6744e4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8a07e89abe3f3b63393f602f714aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df16d789c4856a762200332d1316e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33960f41de743092b093c29b806e456b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714daaedee87a959a4b3beca7a11491f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242cc82be971718ea7077c6cf5db8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d0ed3dafcf6ba25b14a90b2b3f02430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a8a242b64affa39bea8f0fad562331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e69805a366bdd45a5438add7ba5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137b68842a3e82ac4b6913a5708b48933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33f4eea4ec0f7ab9f075d8125e337334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc746ccacd73524904e3fc7e3f73aa4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413871042a1a3b882e5f2cf2bdd69436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254427f6da2184390c4c4d67be7a59037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9eec888849ef79c63c2ecf36566738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8560c50f56c11482476b27527fc7fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecbd847a64234d0cc01e79d7b0843940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aca4732c209364a5ae563586dde7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445216e449d2968087fdee07c68f5a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a873fddfa8ebe94b3b77640f9f0bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229304992afe27f194129213c901d2f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b3d4af094f19c97f2c67e0d42218945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1513cbc838aa10a07cffff3264d82246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d8efacae046495b238f0c40f653e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba6fc5182ab390172bb8bdf434cad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b363c6845be42c07fc592b7a1c3e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c268c297e3f276b668c97135c3d7be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00257e8ccd779645fa795175c60646fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb790abddab387542ab7121cb88f852052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ad4ded7570ba42b172d18f5c8be053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605988c0aa2cab965a22288554d40a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0a13328838b86ff7aa60e26782ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878276e37601f799f2613cd2f630c3e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf2601fca30679124f444ad454d0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231feaece45b77c9f1d761a920d4ae0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfbb6ba446390ef80e06716e5a6fe759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02f798750d9bd719ae1aa8099c25dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5a153d2f16f399757b825895bb8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b74dc75f84353ff7e7c3b853801da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac84ca61f1e4998adbeec1d0bcaebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5c162de482daace4f8bae93c989264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb512f80a1b01bd2d813c7b5b10bbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60db7472f89b24b29a93cbc15646966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8889222f282430931e81fdb087fb6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247fd0ea933bd732aeb8c29d380b29a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0fcb6e59fbe66d3d5107f3eea77269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61d2c128261026f5bcb1e7a0c7b10470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f1608ae4d239356598f65456d3e4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7a629b509ece0829139a3158c0f2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf0e25884cd19d00a9267ebbfbaa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8907dcbb6c874dc910b0eaac2102474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fedbd4d8f76ae3d7ea0a083d637975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e390a49f566bfe19d6afd8921cdbfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c5d202b0fb648851ca99a905d809477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d417e2f6eba68e62fc0479aae6d2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131941ae920e64176909409e38a61f6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a2508e5918e00e0a2f2dc5c47d1f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15476fc33cca92fa9a8d2390265e573e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033864cba49ad3beb885299174a8db4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c03b56e9e1b0e123d855084eaa48d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea22d6cdfb831d531d2c0cca62bfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a52670fa2572801fceda3706db80d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11978a15b152f1e7a42e5e8ea2bd51f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc829f354b2707d193dfec41fb073fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8414767a447d4ef75734ab25483bef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6951670331c25b4325c84a8e3b4437a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d32dd8c3efbb7101c2cf22f4b6f94c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26392a59d0a3a3d61b5c527a7fd24791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14054e4d53cfa8b9d936a3861a6f9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87dc2ae404dd5e587f0bd771f9dd4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820c44e0292f0fda4a032cf235b6a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b458492a39b725e3b21b1fa8d6db995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be00edc5344cd26ac3e6ba3f63c0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776bc991cd5f9d25e0af16ca41997997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569bdc23e74f21363e780f1dcd4d8a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10953f7a6b0186857a94b257fa7821299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b9dd500b6c50ecc6bd8d5a9a3769d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbcf20fce4c770a17363a79f405eb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25db852b3d4f9b6e922b1bf98beca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800da9bd28605cb8cebfabe62d6c98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387d044f499c8b73f938eaef86e72dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d0435302bead117c76c423429ee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0756bf4df40cdeca998882b6b917ddb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de1c49846345e4d6869f6743bd8905107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5fe8f3724ef473d344ee71ecf7d5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4022cade1e8c4314da5b88946ed955d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85ec625a26c440494f627a8bc936d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e6ea1c3c29c319b8fbc0ebf5ad44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1255b6a2229c09bab72c2b5056c34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8139b473208c7346bd994d8eb8a406113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c8180c2c8bcd949fb9e916e9ce7bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa6177fc257eeb5260fa3cbfa321c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023e4c8cc98bba1371cf8c4f2ceda9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5db86e70ded738fe16f88ca31d6887117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a43b579d43ae2aabf244b0707b026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6810cf53dbc3531c78541cb7e72121119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a669f759b6fc3e07c85c8de606564120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e296164321aacc313ecf078819b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c556641bef762dac052aa17f7fd59c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb71753c6d759ae076eba7e529b817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17ac91b6ce83dca26af7bf5046bfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c16651bc1a1e7af4c4fc091d32b18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fb7e3aeac712a37af4ff6b7276da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b0a15e5e1f03c1732f9cd13b9136e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648787c8c80c508975be9a9e0929fbfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7f991e9ab525f0f032df51457d193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad1c264e3996599e052dfd61b57c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa68993511caeebce97dc9cdded147131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61898be22a778ba77dadfb16d2b2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7b61b37c8bb30692d10a40082300133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922c991e42dd7b92631ebb790027102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47968309a2d8c2af67edf48cc3a587a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe73d70f8fde640235f59e6514ec2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaf488e5a185751d82e7a87cfd832d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790904f31548914765e319f1088e996138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad9b396c34632df3ddfd46824cb88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa936a4f2dbafc3b4c7fa5e676cf7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f32f8f953cf88ab625a99ab5ccd86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e83c1f9ec2f127fdbb09aa11920ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9690494450e34e7bb1a5fa8adb876143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a7132153936311dc42aabf01e2383144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac306fe79424dd6777777dc5f71ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190c87bfbaf06071bb8203d48b2439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f897f9d1b988c893627ffa67fd8567147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc5faa4d1fde55be585a4fbbb45c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143b7f50c0da11a25a99f804baeb4df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaaafa41df86af2b7cea0a3973fbbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908c00aa7b1a13e2284e99f2941cdd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc8bf65b05297d5af77bbcb444305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687be41cf2696b9cb69f6636231a55c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527e814bb7347859325219668c2622154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a87fcc392e1ad23bf95b9552d0399155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa80b1d17d35f0c27ff2c7825b08f21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a705dec4c9e4e94ba2898d2454d9d46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1527dbb41d3f5af3efe73471b1cac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1524f8d2056b497d298b13613d8774159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1c6bae2c75a057da2b5751d6ca50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a17943ec5c54919792492df5c68d71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac6e5d4c99ecb9b67a7bcfe87db9a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57549cb9ced9ce5bf3957d2a1cec1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3eb4186484d5282ae2ccea4290c30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c3f80b52919a9e9716233424e9ae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db75436633ea0b37303c29ed16573c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec833b6cb2b15e0140cb03052c0011167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e20389cbecdef44c41700a1192ad6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571141368f2acc7b7d8c51b909da65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e549551b277492d2579e59477dbc0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771261f857860b392330dfcea5b66ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720380a8027fb057962180bb4ec8c10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a3fe45e99ff1c04daf5c4173a2f78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53a06a1b1824fd467e56d50d6fba7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca27461931f0c2a07a82e37734622175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9bb354929371f2eea2f98f08350a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed284b213cfa5c1f7e54e6492fdecec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819db4424ff5ed556a2faf070f448db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fcb7bdad96f234284ac5c7cb31959179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffedf383ad3f72ef773d81d0dd50252180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639f81a0411d2fa382b79a4c40de40d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e2b850e3b5523d8b2768453163a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b90f13d2679e70b5404f382000f8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287eb6263a26a8e166a5dcf8617425184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b890fbf030250102471490024f3e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60827f199f7a9976cd1de170736b65a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c6ddd68656773254e560a459fa66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da480ac369824dd8f94fd9367122d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04bdb44cbecee70abbe4abe48af5e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3a815db22202756df44ecee594032190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b615697e3f252c59f33f08c5056828191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852161e91f035e1bd66965e1b7100b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a231a94b22f57753d3fe2afef5612193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c055656d5d1258d1d964e7e4b016202194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875937c7133c8a07a6e2a9b15071651b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007b469e992d3d31ecd8b9b2e2bf710196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2af14cc68deb27b76b03fcf18c8dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6342506394364f35025d04730c81ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a41955c5b7b42c9c11e3579a2d9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a37867a4bf1f49899b47e006419a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6f75e9b3e02471075d5a6750ed885201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642933b50bab36a8c5b6dc3a56fb500a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524eeb60ab3e03182144e6f6805bf09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f581e940f4ba3f0332f93106eb41a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b9780104435241ac693e7ac461cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eb8b55a5929496c065b47c66df2aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e42533bb8eec47d69919f309ef7d29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e5ebc4e40956c3bc09434ca29ba02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4f50546132dbe3aff2fbc213c6c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452d17f53b72c95e44ad1f7ca8962c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb43dfdca39ecc579334b2dd00b379211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da7502d1ad7e299d61dc6043da7395212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562f3ac372742f4bb4b138bcab0d1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e30847e1aa76d6d604dc79d434ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca25f5102cd7189392eb64f1deb7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd911ccaa1d86f30831c057c338d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418d79662a415900e7ce100c0ea8b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18090fde3d2fa44ee8bc598bef8b12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15b9002b73c0d80b1e81242661d79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106abdbb7cf25657dc5fde93f7b7054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc96e4654196d266ac0dc4a21ce483221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f847591463f58aa89a4be2fff5ac6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e06778c0a2af5a97bd7bfb5d98404223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047aeb574b4385b904f8e54b75915bda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da86b8d6c5e13ecf522f10aedaaa894225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3828e13d724be92456e03f45f24ee1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266ae5e3dffb612f7efdd4dbbc7d65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52273f84b358b50d826f32b7109d4d2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d35078aeca9caa5825871f0327d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428e05805730e574b8b3c08dd3a216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280a66a70cbe1392e55ada0571ee82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabaaefc901d769f2581f4ab6502290232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58755ac42f401c30e0b4808e5fad8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf49192f3b0dec584c3f2b5632059234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cfa51d3b78f6b4745eed92c20802a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c73965a40bf32071e28edc0d015bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287af9d4958aa69ecf4c6fa055eeffd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2363c5c22b399c8b5d0e54a0aea32a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b5a37a5de17727c907165834e0d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adc15660a99e3f3f08c1b6dbadc50b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c174163d022550f02daaf17f7536241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7e304d9c5cc327aea9f4b9160077242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95bdc85883e9c3b35256840881c798243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207cea8fa7b09f9ada8c937e5881ea3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945267d9e3d336dac5a8ae7c9c6b9de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540dce644656c65116e7fec07c88371246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d983f4dff4d3412093fe6885ebaf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d37344d14dedeb9dc1655178d39ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4626e6cd66e9bd6e01e3b9085ba0289249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37169cdf1222f5ed36ac259854c52409250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e1d93802bcdfd59feecffb00ea35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374e36a09cb0417b83726811b9b5b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360f7bac6dea43f964cd38be49917d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279c45cdb932d81c0ef32c813f2500b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e4aeda5fe8ddf53b9c2fc4764fde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d413b38109a075635a9ee2fb90f77a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc0364c85630511b42ae0efff527e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068962577e652ace0132271abdca4f1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd90b11cc34286a82e4960ba670440259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc58eca76f248fafb88364be1ef4978260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99031736b6f4313a9d65d99f0f552fd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb92b179c1e0ce471b203b199968244262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045600dfaf39d6fc3cf268f1b51b7565263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d53eaf206c13fec5b824bbf30f1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1038dfc4d6887924245dda596bec90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12dcfacc3816b2fe1624c168517ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2f31f401bd6fe5d9c09c99fd94e64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8680997bd6e9993322572c4ebb62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7fd73466a0c15604160ccf6ddac10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c1470eacd08e49e34e955710f105270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e68c2214ac626f65ca74a5783855f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9021a6e01d6e1244197e218dd0496c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a59ce9034f7486ebcd41291019d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8cf328698354915066e45b0520d1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c669189969d3de1630f33d711aa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f91d38420d708ebae6812b205b960276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22755b927aa9a1d151d28f3e6e3ba1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e96c5a3c78d76610fb5a00aaa1b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42af976d3a0d929cc6cce55d8af461279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfee529918678895c8380c91641799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a489bb0b5a3ac0b99dbe1de08af33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b62a4f90876c665df8e6c0d96f34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e1c900513aba869d08a04b029303283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aff4f52944a978f0e62c1e3847f6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9f9f1d0b0e29e98894ca12ea9d90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54b3389d079e86d0b5d5e7ae5c5f24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f874e0758f461acfae8d22890155c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa9e2e0a91e7c296fca570d56d5f64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc4f13825e1fbff8943f4ecf93fe5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe06e9f3ec8bc2cd8019e647080650d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f2f3d7f53de3e8d6327d48db13ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54383483faaaed5d52e49dbec2cbef8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b207a4d503921f7a55973885fb1c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db725c34cb09ed081bec855c148464a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3b22cb51cfd40e94fef78260e8695295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea375f810beeb87b1028e4e5c538dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef4ddfe378fc67810d71509b37cb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8984b0b45461a1295fc9cc8ea08f78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b86fe4a3677d8acb07de2d5d6413299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7ec4401fb626b0898c1302a77134300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5e5b6cfb08160c91a844b91c89ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2582f32fa0d45bfe1549099386a117302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e96f2cf502d20d394cf8840ef356303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f433b5ebbab90c15523b2db5bc2e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8986cbd3c3b081f27ff0569117881305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeaab3d16e9d08e24b549d6f521e01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123daadebd422f2bd31c128f832d177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a5345283f776410b7ee757473b58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15932e6e23d8c5069f8179d4868af2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f893bedcf8d9abce52237f0fc5a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f5a094a370d83944867d5b4a87426311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98368b3a79f5a62da576e265d424f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfda52f814236e410fc6b046891af4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfba0200d2329fb0a136cffecfe215314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781e05a6da997c001a8786ae7c66cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d53f9b6261cb7ccda70a28fc4724316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deecac8fa2c03c3a37cd7a70b98586f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fad5307deadcbb5561a0bb40bf0ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb702f4057897af2666ff00b7a8519319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4e36f97934cdb153cb6ce11f77d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e8a3d6a30e40cc61ddd87d0aa394321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c43060896920699c0b2bc6cf06c2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7d6070235ffa1cbcd29a8727b46bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a542c67e0feb650352ca3e8d9ee76a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b106b0ccf119c2e5c860f4cb2ccd9f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baee76eb951d9090442ba0f06a297a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088262615290e32e7fcef0b76e6860b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e13fabdf901e9d8930deb26a6e13c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89372996904791a937da94c0e92f92e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47279cf1f701d6d5ddf5edd67845719c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f6cd4fcf6792844b9a0adfe0ff715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af182104801ff768ee7b8ce502d90b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b13f04f3a7dfc84840807b9d6ae6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069729e5647f016d8cbd2f301f1ec681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048b6d0f08c2b875ab25e22eda48a1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403003c6c5a366da626fcda8c177a60e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6144568dc964df6fe7c81281862de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351a71f1d991cbf27ae9ff68ec130b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eaccbb5069340fe031bec1a16b9466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2b76557b3652c12269d4d24e6bca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763b7b8f197da3ceea1e42c5a8c31a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d32b8ec193d86759adfd9b2688ead69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1db7c7d212e4c4f9e89af796df4b6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b60bf2a2e57218a0f85c370ca5d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557c4d720abd174423929fa014495e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b49ca005dd1d7377757f87340026313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18928ba51d8ccf70851af898a16ad014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf7bf0d103295cbcd96833159a75e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79cbd893c87350b979505d23cb0c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb708003f701a07ba10f91eb10c1ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d39b02b6bb7c7b5b08c151197677318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e88f9d356faf5012d589de623c317e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf2460f36fdd9c4a24ac523bf71b4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f90373d6e7f255a9d6bcd162e988b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81d7f1de3489cd8381435b140a3d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3362c6dbb11b81f5bb4aafa4272323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792ac7b4fa740100f5a4cbcd93fa68424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279419c0ae6f20f96b53de20dd536c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362fcd413d38b18916ecd7b495ed6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a230be45a5ea2f6f7b4c226bb4a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1635817fbb2a3c1a350fa2c5377691d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf7743224c0fc4f9857127442c66129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eebe20331e5d13fc0540889fdc27c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817af38609a7d02f8e64bd046b7f17f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c1c98b3ecf4de2c28e5f5a475ec032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed709bd4c200d2f6c67c9cb14aaff8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37953e268aef07a722211f3c40d2bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60dde07eca5a910b3102af7ce61ebd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db4beb9edcdce7c89c811d30d8b4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3efc4515b5cd40218ccce1312458a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b6c5d4d4a64a6417baabe2145d0ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5ef53e8a235dd59162a2b7ec520739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5bb5b3fbc20f1974ea9e2f43bdf6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04627dea475b82eb5d5988946db94941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0f11211d9904d329abb707e745e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb73abedc6faa701cd0304d83683243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860693371be4e1125f40acef63306f0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3771ffe1daa030d325d8b5de5b4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e688d51d3cff172b4552e84cf614046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0b164e3f4e6a7f22032f44a08f76f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b11915bbc029b4c1021c58a16671548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64913f7685917e90311bed439a5ef249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d88f9adeb58cc18789701ea5566a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc996e1a10062da42c9b8b50f378351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378bfd6b43fa7ad09bd00d3a1a0c34f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaad32104cc476a169c3bd503ec26c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8328bb57a3b147a77f2961e01b7ed554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51e5ef6b004a6b6121a98c920c16455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859bc5449ba074d09826eb5b515d2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e181c32412d8b40c50e330f755ed5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09272b827f073d9f16e5188ea8db73858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c2f6fde81a05ab85491facf6f4fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51954269253d0e2e00d7707cce08cfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09a7c65328d9f243cc2b2e612ed2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e6e55aec3e0ea0c311f37698270c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e5968e04072d90ea576291ded3de863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d821894041d6c50b2c413f7bffe534264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c940ecde0edb1d1ebfd2b0f4083065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584adc9aa500f2348c2d8385c40405466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5caebc47904df726238b16649775267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3d1dd3b4dcee450d9cdb7bfee742268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f4e78bee24eabf7129fe7969f2ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8613d36d6e18a5b057a8528856136b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06bf1979e29090638db442d2cae1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e26bf5a532fd1bceefeb7006fb51ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d12a6b7aeca7d079d3899fa6bbaf9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5b045c0c559ae5f8689ec49ca29d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1fc398130d89b56572734ca33bf1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384d6cfc8196b566ac7abee1cb6023676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6eed785294c9b9d6a3f9d73dd427a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6187f177eb048f22fa5799241e6715778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7f842a43f00df150de02e8c369e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5903b20fcbee081dcae378a38906a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492aa324c157015fa731d3daf64bbde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932c3286e5539ad98b09d7dc6c1fe282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160dd202d1bc6e1b3562adec64c252283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2f5a13ef693c893e1e6c769d51f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cb6c1bf073ddd7784cac3295b656785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f20ea335166c6ef9c4efc37b4bd5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90291e511ee7487b224c0a9ccc8a75b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0795cb6a4576654bdbb42342615c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ee152e258dc82d7035b6ee1c0b3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf220b49932ef4fbd2dbd05125a5b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1342bd1b842c928c8e4b298b0b68b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a11dbddc5f30f12ab2e6823d2761a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e4be7f8438b175280f35864ee21c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7534bd9ed91cca430e2227f048fac794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79bc7457de725f8acf2e284f39fb7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc0a1d08bc203fe54270d560bcbaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63a44ba1de58baf95511ad91f7cc5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e1d146b4d4c55e643feeacf9d121898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc63e555e45c2f5ee61fcf213fdac699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aff4445e05a9b0b0b7de5b26cd43d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cc769b2b1bd64af1278297c1f8b3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d33a5b9ca32a9aa4a0e8cc5d7ec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9c0988c2e477f46741efd64ffa880103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd645a75cca70b686cb0527122e83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b967a8a1c98f8748edbd7dc7e4a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc1f0fa98c92dc44dfcfd07009cd0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d004b28741de064be17c33ee03eea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ae92453db91de49d9b42985d8cd9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621c4f426545e46c077a8216abefe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934e5b8dd652c72be2edd169086dbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6a8d664be3c9f8ba88887d506ec5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e2bb78ff88c694d8568df41a2e2f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee942d04da81da83e7e5e31afd6168113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704a554348600566b4b57b41dc08aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a53196d649a0de8c5b949ecc5c84c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709c8c0c9d3d4f29fe3eeeb042e51a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e082ceb0c66a60a5e9e7a1099818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c09d5b073c4fd9c0ca16c51578794a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92c75541fd70eaa4341fc6d86f54d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30427fc6b7ae1154782957314b32076120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7671a7b7fddfed6a1005761e09395121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fcf06e49ecf82c7dbdafa5d464cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748b1574125dddf62432a6dea99673f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0c4ea70ae15ec3ae5e861576754e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6445d6b6d99fd7de3db72f5d08816e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d4a3a1443c355614badf6dbfc41aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b27a3ab69f08e11e561710d6e3844127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1f0a1f2715e191eb096b58b71752e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0934c82866ec2508117227e306897129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a063f1f6f0bd2c8c4fa1cbbbdf2c6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6a3b7a16f5b7d11f510fd2514c8f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73705fc95ce6c3424826989f5df44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf89a908575accdff96c46fe053af1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272dd522aa51c9c72f361f71ee1fb94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc6ef034f6499c4cf2a3d3928aa903135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b995ac8cb8c2145d57431ec47f6c175136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e5a8bab7d7ab23fd5945ac44457ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bff0b6280f021b7cc421f76d5b56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668522c99ed016fdc4dd89fd04c0cffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2f34acf2c9d9cb19d887facad0f9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451fa851a9027a58d3d9c9dea60cc95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbb2713581133505315202e080f271142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448694c4d8a8902ca98d661d34be67d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f551d790b74b5e0ce902618db24c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d99e48a1152563b074e0b9feeb58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c5e2dd712df58d699c036a13414b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e66a438c312e13ef8dfc6afc53347e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdb7ae1ed04d6b0c30ac29bc492406148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc70306e3ca107f2b98017b9c1a70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529391a8d7a03f286ad0bf43cec7a075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431eefb741cf4f1979eee5ef9fc4a4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b477cf1b122a1784de8288560891152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d94e1e9d9ec904893cf63737bf20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec768b128ecef8173ac3a4cb88eb7b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b6346cbdf993f046d49c922d4181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744b10cb6d4eccbca40d10fa3c920a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32dc518fa40c870bdb0af8f84187f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9fb41b9daa99c1289850b96f7414d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851272c18b8199a6815f0670bc748647159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17979ea51c2cc6154b7dac111226d744160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc49796216676dd49a983089300a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae2c0752da5ee8bef82520e1407ec1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ea658d3eb29dae1d4c79dae43a15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5bc0cb5313b7498aa72a784f9436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6c1cb51336b62413cfb9d4c669859165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19541f9c430ac0330b151e93aebefe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c9a4df7febc5ce621aaf33f90557167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192df70c54fcd757b9ecb5c20426db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061f613f6e850a8047c888c842c1c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279e24f91b73268a955ff6eac5358f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53a1036952687afd8959a1cef0467d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2515c279feee02d729d13e37345a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da889649b9cb9b520ac594f7633338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e85936aea62ecd457c9a2a7023f0b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318aded8cad5a6b2314daa41b16788175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba2deecc1fdcf4814d8cf2cd981931176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171f569f3136854daade420e68059d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737952f1579132113fdcfe2511249cd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d95bb635fb1f98ca5b6ca28a283bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98984a673061a7c862f764058d6baf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc0d4b6fecf248d5074661a6c0401181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4cf1f405756039da240394e9285b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc048dada1539dfcf20797f267d8ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b5820bf63182502f2f0294bf32953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f3e9931d390908a447ce88b901cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19122672d0c7dd1bde931a122ef7cc89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f2d0e8728f815ec14004879f89207187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eda4b2017bd5fc193cb362b258350d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb372fc64106cba831ec0036f14fd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300c0d5d58fe66292c73b74f474072190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f50251a62333f478a5b0e2eeed11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3843c06dc26e39c861a0448d2ea591192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c1a6add3a151fe651ea5507178c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41478a892ecc549aa6a3ae7b83ebe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1b35330fe32907a1366a14729487195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12077d0ef9eec977556fc1dd8450a3ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182b57de1138f061e31dffcde06a9fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fade73602387b9a9776a2b6588765a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7585e36fc6f03e2f1e4000b8434101199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c5c5429b463a2022ff2d5ecdf9f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bfb5343198f902f4fe09752160c52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9609c7b0666d5f5b801bd590b0c2ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e49cf1647b9b053f3ab7deac9c2bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47740e1744573753be9cfd18a8ce9422204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374ed65509043529cf5cc8444156ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890444dfd6032249afd6533cc9f7280d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b973f7166e88f5e2c93ef8f1300304e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e35a4850a1709104ab30c423fee1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086793d6cc555908ec4912954d359c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247e8da2ced8116227cd81353e871d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ed9fa942ba6d0629f63cb2a295a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ae95fc5087f6aae7d0af245cd9f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c632acc46513ff3c4272af3d5d1290213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47798f5bc20b12392f3869b470865214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d9d2c301c1a3c93aef1107f7bd49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5139a62db88e8401e37b03707d36a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4364bf009c11d74c6969cdd6d1102a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369984b0e276a921a8b776b6177dee37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773588c2a8d297a0fecd157cbdadebe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf2d840470e451971a77d7fc66a852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a90c4915f6bdb2933826e1a736ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901ec49977806129e12c70a78fcae11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5fc135e3fe47ceb70a95aceb40ddb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574edc38d60d9be213b661f32fabccd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ccbf64e33de0b105ad226d3a7a7a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f332bbaa3a54e59f6703ff1889b6b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512712f728304318d14c86555aa8504227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1880fb966deb3e77a9f628680c08d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407232a905d14d7f562da71e2a488bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b69a420062dac6deaca98e962ea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dd3b626fc1fcf20ab4a46cdc2fba8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5c52fb2c3b016402f6b40ad963303232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b008d4cf431d62f299be3c6f6704233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8574e3516e54fd1ffda001d8a19457234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba11a4e422b9af6bacc7092c1a7d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807112a2e60cebd921a972dc87001572236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cefb3049a702815610b125ac8a4bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2cea29db7f6efaa77df187c585446238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe85efec912a4254423c96fde66932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb593278e8d20d170078692e6e4a98b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8937d6b67f6f02c712604e4ce6b7b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94f949c94632feba6bb17ff428443f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933dc06a4cf777215bb4e433871eafb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b031746bdc22362ac636dcfd5d7d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65861c598bafeca56d5dd09618a95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ba5f11b9ac345660630e6381fb4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5bd7c7485e502a67c777882a85528247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c65ee6fdbabe49c513fea2aeddc10f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb995638e7a71eaa3224e8f63e664a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d099611351ff49ac90ba20c8261a2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df9ca9f8bc56067664b572a8f6c587251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625677b87075a0eb455be0a1aff310fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61aec04a8edcabffc373b0e95565bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058fcbcff2fdff522e4c9da6ea4637254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae48e3b6c21c0800a3ab80c350b64a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe579b068c4008cae9e29e51b1455d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27e8cdfe692d4bc4e0699891b4c244257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd40e2d764550d4ec7892a544ad20a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e67cf13915e3bc3cf57de252950d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9d971422a392957cf47cdf10089b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353a615f96abff67491fa18e9769a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae4fc31ea98dfde580cc76804276e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4737525d399f48ef5207ed5a374846263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468f8c4ecbfd1d3eb46c33a8841d9c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a16e1e0ce4e6e96bca962f1c0353a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c2abab1094812c60b49f238086e2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d31967bc5da04931a8edfd3757fd5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3143f216c944d83714081e527ef2ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6abf5cfee22f9fc5fbdc89b22a0c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2c3b9f3d49eebe325ec6c583dda48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958819903f997afec2f61d3f554cc60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c0536fe499328f5c20426711390e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03ba49495bca0e81667d8362c153a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac15acb047ac632c8258a6f5ace2c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f542ecb798168f59abac9f95fbde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a55120ab512d530ee01abe8964829276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0e9118f33e5b215372867d3489cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f117656e15c24ea11db3de93b5f40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaeb9db6ea99cdfe544283198a7a0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c1deccd7758df2734a8f8bd04e2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e201a62fc1ad57899b40ccb29c92f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde6df4cc9592dd54d2315dc0d7292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8796c21fafb98e6b3cf617c2f548b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf679e9938a53e711d29d15391de8ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c793f034c97e782b852288ffdc7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be6b4444dbad055d3fe089204795c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ecaba5913d6d9bae438fd232f872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d6fe0824af32612e585b473ac0c80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55dba7c9ebdb045527bfa84c41ceee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd3c4634a789a5f24e05aa4021f274290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed24bee7c38f8146662ca134b832064291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b028466e85c69d53e5e955f4b4bab88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ebab3f8e4a963fda74e22c3c01fbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7da3f8c23e20a32bc656462452f06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b94e566b767931979079e0d6e04d71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414c9da4c4c92012789a7c3c28e9f18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f31eef4ccfe6e56f405189f5011cde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d454f3b23c6f498e281f8d66908b1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a600d62189165333f55bd872208a2bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e0ffbf3855729d99ddc3ec42f43cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c8a6748c5d98d648bf39f9624a274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58850b3428e7452b34b11c976048a3a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e30bf61e8a39ae54b22224aa50bdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec47cf17936f0789be9f7d7f1439114304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be47923c78e4a169efafa4ce691b4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee4bc84f783c34d9575c070367c2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe42dc529e6131f4124d27e19ac58e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d0aeed1b2bb95962c52c9a5cec44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bc1336b9b758ef0fc7b1d641721b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f38a648bac31797b73c7112dc446310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f4611eb1505c50a072facc8e1225b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94850fe987581cb4e8e05aa92322d5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0e12f493f096dd5115b2e1c330ca7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747412d975ea99e8da4ca13c9cac21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0875a42c52eabeb253ebaa3af1b469315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d3e2bf5960cc291b88f07baf7383316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4a504fbf1f20da44b31d8a9f9c4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd64eb65d30ee04b0f5e19d3a075eb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d09421d88d1be1ab0e2433c5d9f2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a252c7da4968a514968b72e6545b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4976afe0fcc86a1b0f26da2088560321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542934fd3e38bc9bc22a92261ca36f11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa484bfa58e4f1e58e5ac166f8f90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384610c79635f3e82fe17572a23fc3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874974d6c1fc1c6c0e88765954d5b21325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>