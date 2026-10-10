--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcbc901d889b59679d8c77c0eca4f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a41376c843c989849543f37756a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f27f9f51872b14f959e86785e9f3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1a3971d3cf06ac167a78e5bcacf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06779df33ad2f5d5154ee40f5106d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbfb50d40d425cdf64c2ae5adfe63c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a2f96500a2633bbfa4c60dd82d3137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4e7a07d8656da8de2cf0c28346e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438111d775e4ce519aaebbfaf73561429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9a3a4ac3991f06f8ea1726903aaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07a2cbf4fe5a7d4b3ae31382925c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b9bd8f54173b7c671fbe5d8bec1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8551a93989782e2f1bb56e386b53913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0becccbef436897e7d1db4d45de9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1449405e35b6474cfd8dc6443e788df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000d2c5ad04c506bea5816fec65f0c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45e0b015b7acdf89f4a3f6ae2c06317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ea22052ba4b0eb48647afdad106618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab506512c5c3367895e964265c7d215719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd6802f56478d93c94abcc515931920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a5481b443e31862edd600cb05f28121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aefadfef4f7a741f17619db8cac8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc65faf5360c74fb634dfd0691d1a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd3d02d99dedffa78ee4fe618b7e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3fb27dd439a73d27cc4e39adfb44325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57ce2aaf6d51219dd99774ce5a807a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc6df53e2491e2e72aa99cea7778d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8506f37b857e04accebc966f171330028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0988a6eaa0a6d9df07244c5fa3f2f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ca4a7b7d2eb7e6515385fc408422030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11fae7097c05bd719ffb0130bfb9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9978c1b02e7658bd154ce8777def832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391619347308a715c76a2ab058063933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9941a5e83dbb4c5a6013ce5d39b1ad434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4774e0fbfb6943986d88f2df38d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8369dba564ff67421a10dee92e5bd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e10c8cb2d25f81c45b4dc7c595aac837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326402b2a7a07c2540fce6ffc847f6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6d203927d5441e0a390d76b3551d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915694b3bfc068ed2fefc332a9b1ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912da96147e4415a777c7c93ba921241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57bb722c89561a4d3e8c3a0e9887a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1780ce3f4f7da83f35dcc305df1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac832edc9cc7d54a34c6554961b7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04171547db3e0e2b1443e8fdef629bf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602aed7ba26d8969180ca260f90a0bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e9bd0386a51636c7cf030f8c3a8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccb0c0aa20346dc0791213a7f59ed048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff0fe2a950438c7b3050bf4e5368b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df4fa98caa300fa364a3cc312df0b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dcfea007d06d46efd0b0ed14cbac451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b712e7e09768706680fbffeb503b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c0ffdfa236badc927d237cf7a6b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a69edd667e1e63e938b1bea8ccc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e054ebcdac411bc4824d59d354294655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d8e5b4b2afe2821026a5a759283b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b28cb66e34d6d165d7bee7e719c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07fd5a9f6c988c4f1b6fca2bdd399858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135318c2348c4b1cba9e9dd4e7abc74659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e89b1d3f1f74635654c02edc5966d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b64b9292cae14dabd4051420cb5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450afdeded7651ddafa72beb50d473362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d16af1e26b07d65b39933e8a911d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d5a3117810622af44bc9072a7e1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3986dad781f564657221025b7522165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e528900fa5d9a679311b17b7c38866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd10a64d2aa2d365cbb94d0be48d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944346ab94b5fe2b015d0a9251485468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0377ef8a5826cf402c9029bb2cda4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73275a7c9cefce70b8d43bcdc347c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43fcaf6229397c0c8230414b26aa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f183b1cba14a7d4efb9341dfe468ed972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c7c4f035182bc501439451a79bba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ff75a2b37a789d0a4494e74e834374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd9bb4e60daa09fd479bde4f20b3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319293c69f3e18e7817cac7be7173b1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3da313e58d91fae90cb856418af4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1fcd1b96fa5f47e38bcc32483256f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b94265a7b7ddfe31a04d07739ab2cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5b22ac5e374391689b5e8dc8c21e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559415e24212fbf5930fd75541a538581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bd84bf4eb96d663ee2b0a27fc794382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca415c42029c71637efce46517fa37e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb6ab8fbbc8204d64013c048bda2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424220c54a25b360f5dacd566df2a9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b890ac12087c977148f162144588d0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2daaf23284559b26790ffd2658b7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a85b4292a7a0605391afffc5f94b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f5d52a1f0c65c91620de8ca60a15289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76befe23d231014d5bbba9245818e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad8ac92144ddc2542d3b19100ca1af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ea0c64975274ab62b459d31d2e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba8b821c81c326f3f10d4e7cef793293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a392c06e3754e173175d43f5ace8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621cbabd5780c8bbba39a83f7bca7af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8e3c196be58e299ef1c6e7ff8739696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8aea08f5a66f1adbe72b5289e416597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9a2ce3bf9bdd2786f631d06de57798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928be9a5897f0b111b0c0138e2bfcb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e5019bf5d7f1d3278484c965a538100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723848e81c2a60a0ccf09e713311cbe8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb45f43fd5bcc6164b179a0acd7480102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3434ff75b4ad095f8707012b38d8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ddbde0dcdae27512e53ce65da69c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfff814c0967f2a17a27705d42748105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59931a943391e00c593cdef9e52e52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd593f7aad0eb3266f4d96fa194f2dac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71f3281e82f4f1dd830c88cf41fa1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ae88d88d0d8f3951878a3c5839677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa8b88c58d7527fc42ff3d6b309dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b717b27fff20692d80f09bad667ca7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8f6cb52845140295c98921edca4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955717ece59f029a0348a40b1c58aa0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5265b9f4f30839d1aea226bd0caa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf835a94635fa9dcd72faa34ddd5bdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e20f9ed239c7376fed4e4fd6294485116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562de3c7d0d6b2a80ad7b5735ea71b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cabaa49c580f5323d6434e7d04241118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcfde98eb2b94566e87c66b0edc812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea574dd34a785a04b4b4b1a79d98278120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e9f4b1ab21ab6b455b3e74d402c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf5e0876e1a30bb7ccfd9e8f87446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71308093ea23270446eed1c3d312274b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b270c2d89008c897cff3552f6a2946c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067998f3e3480fb8d525b167322ffb47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb44466794b6f4b8296af077cd1c123126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fb040820fd8989beb2388d9ceebb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243feae0481e6bb020ac557d95d848b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae12692069f0d1717c2210dc72647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19ea5edd05b1be81d1ab9fb7aeebc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad04acde7f9bf69284f1955bc764402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9a2ea5fa812cd10650ada3a2aa0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984981a85e1c742da3416ea53eaba8d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c43c2b411c22d0c1694abdb92011a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9e4862900349a7d2afd77ebd8f1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7025dab6471cebe6756468160a65d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463814772508b2bbeec72b79888f9d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34242fef0600792e1d260d0fcffacb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ccc7ab9c51e0cbe4ba1746cc37d46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d077337c20d74fe40e39de31dd2550140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb93f3789f788f91b272854b6c23e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ecc0538bf19a99c623ef4c1101d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60832f315c28a27852e8c5a017f4073a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e18551c4e2f615b2049518af2205144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa0fab74873a130ddc2f318a312e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066c2fdc5c04473ece8d73dde9896f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1339401a5c4ba068e7c85e682590147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143bf89602b6ec1134054e9d054dbe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114073bf44d66804725b453b31033c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a093379365c40e72d60dc76a98f1fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91756b33584aa1fe77ebbe08e29e0a98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0ab00df52b495d172349df46c9248152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8c262843724dca7db305f4bca2ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a665937b1d7a8c09f36a5a95dcc0468154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd7326895ca7f7338f05c5d72897b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b0063e93609d3c928db706eac0ca2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6344e4e400b25396daaee921bf9315c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf68e4284d11f0e661d84e442eb58e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afcdc8ca3016248292c4191e2b6f90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b858bad5f832011556f796a1fbf440160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ffe0bab2128c12799ee9d9ccec2ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7ae297482300e357ad9c3fff3662c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d006bc394e2979f46d4419d34ee832163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6248dfc768e676bf7391245782a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9c9543ef85bab26727137990433c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df003a8188e183b5db8d2e3a2e2099166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb8726d1d756d713a551189f49a10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31037f67d372b0a50fb20cb8a90f38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c25e9e77c04f0bbace5c410cd5249169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d20ddaad72cd1f4982bfc7f0eda0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa48a00ce00cd9e176072af6f27abd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ec27da84737bd3d3e3764caff6c4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac04221c61a74774898256a81c9bd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c885194ecaca5d95ba8af9f0b1b6b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1a789a3316775fbfa692b9e8c964175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791fdfe4c13294f8b3a237b565f6a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805db19b9c7433a2cd980bf5025d724177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc352f20aedca2decb34dac5735076178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca495ea4f432e796877b75bc02711ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8cbeedb8343c67ce8fdb8d00af059180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e00bd3a836abc2e05f5e66e70467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979dead4b07eba42567fd3846d97fa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eaf074f5e11e23e2ab3f5a4b0b61d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d4bc9ee14015e55a643052b53608184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e241d1ae3ca229f0de7b8cf8450f1ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ca88ab05fc64408e66474b3ba6b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33f2043cbf6181daaa433da3285d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba3ede2581a13bef83b9a6a3bfa8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d6d23fa6dd9b965399ea0a7e96c9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd23be89f47675cc039b1fe731fdf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae3c81fe8e43b2ab8fc27c91ec682191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308edc94f6dfa78cecfe78f3d52922192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcabda32c181f543a45fed4005e75c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14c188f4dedecba2944b359462ca53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380c4b0db9c985e94290b8954a1bdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59229594846e183e7b5bf8cf96c2a281196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e6d3e372bf2e2aaa26687dc63936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661e878813e8e17b480fa1d0eb7844198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02657d2abb2d2aa879744575c7457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389bdd6b518556892b4acd6ba9f9b49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f67b919ac9c31c2b296f6662637ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5a4a053ee1d9a615b9e96a54969a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b262128188c4a1c9a2366bf5ff8675203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e238935bf60636d01a4f253acb84251204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2fcca06d445570cbcb0f0c58d9f9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49056c58f83f42d6cb01a08ea690d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c27941ac571354ab6936a472703f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa624a4da0612d1f8ba0bc37a48c566208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7207bf9c45ba187e06bb9b5584e56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105c376804c2ec27e7b98fcba7caf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71053e4397844dfa79cc8e6dcf8f906211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bf6be907bffdd54cd0e680ac8347b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4382407acb48664ca8652e16ece982213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f42fc59d2fa796b3581fb4d25c862214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544e867ddba884c616792664c5cf9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2079d1ad257f5e3a42ff058fae6769216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6bc63efabc6a99a370dbca864f2ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d88b0aab3c0d1b0f8c03ee3c067300218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e17d3f0835aba719e4af3a1349212219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8517dbd1421d0d9337978c6b8c6c95b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04abac597a5cfe37abdea2d4612e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230760e42bd4918f40fd6768ba423d55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b72bc741c39d47ef31ebf12975ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9509b27d2d485ebb292e149a58148bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63afb92361c82f58a30f1147b06911225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7dfa32c1cc67d1dac3997a3b8b21d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d2d3d6a37455775880b1d985a6ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d174868f160fe555b2a7da7ee4fcb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1bca5ba51763c4780f23170b6d426229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043893e6895430ff74bd1cf2739f88db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6b1c16feab28d85c854202cb7b48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ba7d0951c473e47113a0259fc5df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0537a409142e0468c5a8f10ed15b76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75b66eade9ce4a6697b488a72a4f56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb81f2609435d81c8ea4daa0ee4f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a64e5223f9b7fea2850be40336fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e95bae3a90676f742ccf20a48b2de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e7c69316687d194c22c7f3990254238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a0fd27733fd298758e44edeafe28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e784d87f200db015314fb93d5ce3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a02978b3a370ee2c9de6f9aebe04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd484bf1afc461b51d98760bc1fc7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a990e692da43112da6707d9223cb074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a8dbb90097fde37897ef8ea25ab2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ab11574eea0f05e2fc87cf42dc08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca56bcbf78ec0913b08713be240dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9068ab5f50126273b707f3b7f9d80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd932d39c73d26d73a7ccc1912e0df1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec2aa93172dae9d82a03230d25af12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a80ddf7f8b2e660cec923f364600250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbabfa2d2d3b025fcff81bcefd6368251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679f1d940af0607f37fafbc5a7645f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a69cf41d486a10eac197121f31dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e271521a7fa011554513934506d02b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b48c0d74548d62fc80f3421bc3dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921bf2b34d61e6580273af3cbd94b07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b3dff3b01e9c6fa322e0e9d7e11c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9a0178953d35965364d85e7b959cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431cc39b726febe0027d25ff5403b70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1d95a4518efb98cb67c5a030fc687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b01252d32734be99d7e3454152d08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2ba3f75b2421d32fc19e66685282b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bfaf550d3e01599a2f8865f0f72e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079dc586533bf70496356163954633d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dd44fa96dd345b086d9ae8638240d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888c3364916c8019fa1c79d1e31170266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675c2ae07f05ce8f69eba2cf36f0e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24369625c66e36b17384f0ab569a88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70132ed8e02f4e512a7d67472f0dadcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df875ad1c9e825dbf115da66119376c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c61654f844aa154242201d0afa71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2a85ab8cec828f8afe0b11c57e37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa012014d4aeef0b6a7feff78d5186273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768ffdd2e38ccba3e80394d2d4bcc2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803bf74f67ea8e8156d3a256c4cceb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973ab992e51bdeb0370528eb52faa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dacb8b9df3e1bf202dcc52c221df4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233e10ff28ca3bab5a52c4db95af4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960299182f1b0ddfc3827f109652107279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e01fe12059faa83e4e571875290890280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ca50711738ca6a3ba1f8ef56ddd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c603ef120adf585a804ba9bf2aec5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f112feb048f9b3fc80a86aa4da3e576283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc9f67e2cea3dff3b3d1cf75cb3c75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd950268c0b98934ed5d6b48c9aac39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59083fa3d86318c312e69f3cc3b988ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c6792eea3ca59c5806eacfda0767a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cfe9d77d94f244dfc45d075f48867288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c894dc3ce09af796d3dcf5c7d56ee3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569399089267551860615e277dbd0c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717cfd282526aaad96f88a178a03d9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86f6642dc0c0e97d9e7bb97235f96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587063f288e67356fbb88f88e840086e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a07fc4411f5ce2b61254fa56ed7c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7b96aaf0348baf565b51cad623a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5231b628bf23808e0862ea95951a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071a7017ca7231688caf8b3c7106491297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ddb13a4daaa31a5b2656afb01e856298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0185937b225d1b952a8478b1320f22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d09c6d8c4101c914e4fec0c30c0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670a36a9a12a35126054152f91d0cda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01852c3e8493e4bd68776944e334d237302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4f0b258470b1ef079543682fe65b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4ba80f495cdb218d8bfa433c681b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8e90052233adc3cab8af5e1c588a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9ce64ab38b1663e2b26e0fd65635f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3d4733c89b382f334402fdf11c2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316616352a22c666b1065c30e297632308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f104d9cdf5efb58da035f4b9459301a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372893ead1731ccce2f0f0ba2c8371310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2105da8b22258f65eb7c28f98d3402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa07a6f44e00a106f72113591f2f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870154365164f750977d7350682c605313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074747a36218f7761a1e07597339e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02394b57021f4f54703323f7a1e00bc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ddedb8402260cbf13232d13844529316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7875e9d351ba5a77313c954c26624317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d978d3594b01c624da6c616e4c772318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabfaf9bcd3e43ee474fc533879d83e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b506d716602c4b1a7324e27a93b0e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34089b613a9fbca8048d0c8ed563719d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a951b55487b88da41bc4d7cccf88e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e392e5957d58ad46950526ca195841323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7559287cae85e0fcd90279078bc8569324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e8502af2925f5cae217b95526383b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47da83ff7908e54db83f30c24df0e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867724532be7f3bb661d035f6966af3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841bb8b8dee3cb954a60f493cbbfad4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5762de5004f1bf337b7b3b7ffede329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad0ee6b6b7753a1a43f6afdd04066330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21377d19552bffe8036c048ca2524ed2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462b7b26997139b3f179388e99cc960332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a71ee9174f1a5fb2c182c3326a2a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342809472d82eadcc87bd01f19fd73fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b8ecbf37fe1dc96c842b48f7f832c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16950fe7b879e4324a27503a822e6a02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62854d4cc674d4fe0c2e1b920246d462337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e424363fc4e25d914bdcccd7891f1d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78423be91d3c0b5b4a58c4ac68519e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875dd4f0ac71470beb640aeaa66d3bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c740bcef2bd5f164e00da0850f082341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5b36eeaf012f55af23c5b92c4b12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348fefec01fd85b0ff398a3f29adcdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630210277b89abc23177b5a3039f5eac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a645fbaef8143291da8fb38343e48d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf3bcf00059bf2f2f6505792ef03a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a52a447c26c75a4841f08b25a4282347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c69bf9dfb7aa7d56b4e63a5cf34f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea026e9f6b636246cdf6d626b9c33fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2194e1320c6cf74082475531e685bff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29633badf6a97c50a92723b9214ff5204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b410f7a357937d00a5941d78a1755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a24cda2460724986670f7e1cedc806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5717ad4ba74610223997e407955ea57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb7f23b8014e5cbd9e92157787a5ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c826b86346f749fcad48db3dfe009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1f00a55cb6ad8485d4c6410a339d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d9c29f4d7a2fece2f327791555f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746f0fde2a226628296f63c49b3b3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b5a958775e77e4afda8c92d0245113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af95c7bb01641ef0146bb9028bb77114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf7782bf961ac0303aa2c4a4ad9e1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886513b5e4ad9dea140a31d4493df9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5eeded78e4ac772f20ab8218e596017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361673675b7926ccb5fe6004699ce6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042769c7d72b963defc0b8b08d1e2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b2d540f77a70969cba371fb0217c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f79c60621db06b0e35033494a9f3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de5adec492153e3bb445e872d679e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097417aad7770b1de627cfa6959f5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd81bd2b7f77addc4a81e6118f1d1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b65888479cf5e88eb724eb3aaf25825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7bd58bf7d9c3a82a7e30b6b7453f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689ca872207cc0fe63f982385f72f5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb82d07a43f7bcf12ddeedd0a65d20a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee96d88803a9a76b050e0dbe4e785c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7d54366c276c966757d248f16404130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ce0aedc5eba231d8347d06b8b50b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce74832970fe608148e14d1e283e6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899651973ec2b75d0ec7c19472fe2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69023617f94d56f57171df0bd09478034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0767d5614e7abbabe7311fb938cb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2a4264c360e0951e74eabdbf2f8dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dcee9940d7c1e73fd330fa57fb08837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2a3d1505f2f0a39b9de755c9ba5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31183708becfd63ae7b0e87d2c85aa7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eea75a56447fed52cf60181170b6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87731987beb943e5f9b46a06c75abfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a618bad7b2f331b8cc55a852f521242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103fb946f3b7aba1bd1405242fdd3b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b446739732fa842ef297e2d8d1a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96f6ea006e3193d57aa701eb7bb0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59435e6daa40b1da33387b54df4a8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0abbea9902da0959805cacb0b86947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbd92eeece396df67e4568bbb263948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87f1c98301bd8550f7adee6f826bfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcccba168cbbd270ab029c947aff8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd16678ed8d0bcf0e85f0daa61baa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17659679386c8edcf990132b3c1dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d53b1febc0fe57a65b45203ae3fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f88aaa5201b7fcef2c38fe9875ca1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ddc2ac320608459cfd50d9a8aa1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e181630664894fbdfc309911ebf5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d57a1ec8f741cd8ee71bffb9d5ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9ed403e535e4e0a61f52509eb289a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46a6fe106180b3112802a9f44fe7e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f88d58b438288428f68678e15a1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38205a29c7f15dc04d651bb362554c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fcfa9594f31a8c55572d4fdb3a1a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446f122968861d1c8941cad51fe582f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94cf7f61edeec6b60a3cec393186d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92adf37c95b54fa4bdee29f803f24b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfad134b43987a31b9080804614e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5e3ee59c469b514cacf7b978aa8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b508fd16813995c6143ca48b6de9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68d6153d3f416fa3efad0bb73614c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e84501c619ab6e4f81251eaddbc9e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce4cffca8d71983d7c9cd5df0215571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922b07317ba836a95b3d338afe0ee4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362c57246e93f56db314a07255d96b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f74a440b668009675015224840f1ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d227424ed256d50ef61d6e778e5ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da1abdbef5810fd1cd5846cb0e91a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dd8c47cc891b9afbfe8e2583fb82b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4425e102b7b8f2b199ea5269a7404b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237844e683955618d4e6cdf34ad7b3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66eaeadd2026336b52531c62ff970f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d508ba65c3f7d210edb867921a44981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becea46dda1497018be9298bdc1a884982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4bd5afbecc705f169cd042b689b8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f9c5b1eb3b8474d0cfcd6a89b6ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ba014f2b0b120caa533c6f8857de585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d517f9cd6a3208d6940f28b9268b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa9ca1033b139bad6f4f11844985087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effe2ff4fce9e554106ae55819713c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9104af40c00e3f8344e280e6dfcbd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606c5a14c7ebad54cc32983b3a9ea0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcdaea50acdafcdaa6d940746b15c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8547d09368b832433d01884b40c4c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12335280c11059c63447b577c7013493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f688ea9152c5de9835ee7228b68094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625491f8cc88d35f41ccfb3bf8b33d8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547650de00b9d360f36d018429b18996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f7e872d7f7151aec831c11f56374697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119cc322d1064c57685d49dfad329b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0df62c88406a4aa42f4f35de9fa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6cb4ac8c2f43efc9196b0face4563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd1f89552a923d29185ed4debb5ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0649decf0e06c3a8035fdfd91ecfa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13787bfcf54fc4c5aa0a66ad1ac73f80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf29de2a6fcc92f1809210e31419d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8d5bd054c836a918fa5696b271a19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623845e84f6c24e90e4161d2613b8934106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d00c711a027d0a254b0c93997dc55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1db93ba0d23278ca4f3de032cdea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985dd46bd0c9fbb8825ec7f18f5d00b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce977bdea88ec8a916f08cf17aff1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed760fad193404f04ca082a090918b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1e6e727c153583ea2954fa7fa841112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa02de931998bc235fe2d0f509d533e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97774c1f7cd29833c9d42fb19c071b05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a7cb425fee17c696b763a72fba63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ebd57a086d08736ca2544f4f7f9aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fc7aff463b451e89bcfe7b2f6e3c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15e8a0dc31b8cbd78d329a15042bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff872e1db0392ac3084523e3a1008119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98b4ec1ced81061e42e841da056df6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58610e629258d20e58b65ef8e5c38f2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72252191e3578e417b99305f7465c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbcf2554a687fa46c40356837cbd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a51ea1bd56e756999e5ec898653c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d7942711446502e9e3c2f72602fd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b808a767e4260c36befaab985f2721e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e2c7362a1d7389e17148524c4739127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13670800e92d833d7e37a446a4bae2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e053602bfe80c71861b1e9e221f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922783ec6bca67fc402bb358effac5d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235195d067f521d81cf5214a99391317131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465f142e1edb0682f272626123df58e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e7b1b557eeb7547ae46561b9443ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2890efac4b9a79f425ea6f6e40fb2e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb237635c9e247b7c9544512af8d5779135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d72e8b0cbb83151f7058bc09c9240136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44d21d4dc1976351d53bae1691e18c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ba2d87feb7452947e99eb577963d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b042e2fe2e7d720cbef76238e3c0fdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad39c493d5624e17c234d7d5f3572140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b71e6a217d22d17edf449da554df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac1e5687a74c34b3a926e014ce73e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812645cf6b0bba608364c5259c1d1750143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b48362bc28076bdf9079c229e2634144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ffb695a8cef494460f3200d608451145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83e48dd27471df943815d1bf9dbaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ab856a0ee8bf74e8a3e04886efb1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77bb361a380a2db4e352a6f64a21d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec21357897f7522d04eb3c513d3865149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c41b663867c1d241b28bd091742b74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb4e6d475b0165fc5892632243b8d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b54b3f863215be823dc7b53e69661a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfaef2a460b64004db48a18174a872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99248d50e3ddd767343fc59d6dd3ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbf684ec4436a26bdd04667eff85e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4518705f6268efcce4a6247a28f55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cff04e9bf4f0b9a6bc17fbb7491af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae7559cfe2a908b4d6a1bd3cee2074158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c1baaf1dbdf30f42a71db9fb8e39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d0b14c417463a44827219282769da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210deb47e702af007b36fba94171d0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad46a01fcf5522a02dfc9a23967cf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b2b5c63bd437ef7c4bb45d93949d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903b2c14b8b76a2e8e4d2fa4c01a3ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8e33e7ca8f4066f6886d035368703165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b7cdd07f1ca97ce31a6067b2511d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5ac24a771aac59eaef0fecf69b49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fadfe19725452c5adf7674a6040ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee317b1faec5a62ddd38a8af05a1eeac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57fbb8b58777cd6d8c2b49baae82f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd01e693c9b612cd6ff1a3551f6e081171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6516e12c57d933a0b43fb312cee3010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b238605cd590e13fb35788574b4db0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee2ec0cb26a70b12bfe08c24411ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28fdaa1d48621ad91cc28ecc64cf73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8afe5782bba8a803310ea892f6d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7cfb5b9807875a109f3d7e6a180e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df90ea5bef10e0c046d9938e8c25fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8347fb898b6be3839cef72c51b2a6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41765b45a29a2789c9a61fe28be600180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08330cba3eeb91a48cf0a959205cdb7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2713c589917c75ddd9cd458754202182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdcf06cde34d816dbda604938a1ce4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856cbc09988d0f3a5cfd4805e5ebfdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406a0210c0172c8559963f1fee7ce5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a83590b1351b7aaa425993af6fe05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7015b0f3aadf560885fdc10f31adc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e68d9ca62dc3e975d89c3b3b4db8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00759e940dde30f8540d62b7b830151189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9d1d148d9cf8a1be015923ca1348190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cfab7379eff80ab4c29e2bfcc09a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f626697ff28c4ee424b31f185837e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b247bcc6c3fa39816f368a7334c40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cfd8188f388855ab3644d31ff9ea5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a92456395a9fe902dc27b0d5a08a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a76907c94abbcc68419708517bd0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f85c6ef3b909803be1954f07bd83a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e6373d17a7bfefb1ae9d0713bc917198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc18af7a8fcb68fe91701ea4645fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc47844ba87ad17192d0270bd1f5773200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b95926f44c1308e9dbff427f2277201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db93b3855186e509c05631863871dc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec1eb23d457d29e754144369f1294203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e408e534ca0cf1f7ac2666e10b5bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15075e23c6551cd2edf41e008c32896e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984fa923f08bccd14668835ae94e259206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de836e73d239a106fc1c82e430a05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7fa145fc8acdb13d6a01c6713c57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e61fddd50aee27a8103195e3f93d07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb35e14a8d0fcd309845f213990fcf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3c6f07f0944e2a36d7525ec94164211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d895e18b96ebf07a061f4918468b46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bcf60c209870a32937f8a4a3b81e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367f5865df8520a0773decfca497aae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8d5d399dcf6c8550dcd9a48ab8c73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa14205fe2cb4968b6d94913936266216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f958d90fae6b5325b2796f812bb54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f6c7b4269c36f5876a034cc6d896218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b21d4ec3e25019d765041b6d10f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d11f4b3ed649f4da5dd5233aa1f98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c4911375693253b89fc4855295838221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249113e002250ca77bb0569a9d5f550222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783ff653d5e941863f6dcd931a5897223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d9201f5913ba050c35d9d3107a51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8e4984b57b38987fc8b722c1e7455225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36709bb690621145a5465d1795c96480226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750946b2a1aec1bd6b1f8ad282177451227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b43bc1f436af973046fcbd10c518228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f531078f26bd7d0e3fe5c02523f3c2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bad9a3f9806c303ed94b534addc8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b9495df45be131a697a4dee21cc9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c8781e34a613b0330cf6d2f0ef8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a81da9a65eb43f84a39856ec6c10e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c0b7a6dea4cf4a582c5bf152f8f54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515727cc488dc5f3b48077807a6988db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5481697927849426d6ba278f45eb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cae23ef05e24ba8616d86d7ecdb59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab97e9eb8fa83d424d7359bc85568238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eb3f620ead4078caaaa0cd06112a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c261ba768c8d2fdebebf9ccffcec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0a3e55de6cc376953e8ffdecae73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d4da1744a97fab775e12928426b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a4f016316641868891a8f1b2bdb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fec8a44ff70057703263c1f8f6489244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c999e5a34134f65870f4fa5517416245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a9652861cdc8fa7f3585cec8eaae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f223df22cecbd019fa0e30e9dddfc9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b49383a5fc7c7aa6cfa0a00b669d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b24422e5201665fb24549713dfdab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2493d9cd4ec19066aa06ecf8c7fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca965b1cc2782b83d5f6c5d85a90707f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0488f8ff3f09580423f2220f07930eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029624c0458f77ab825c0998219760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab81b651493eb90b612ebcc1ecc9c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c2d5c15ffa9cece1221605860fc83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314986188f660fc843095d6a9685bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb8137c525b33ad6f5808c2c85324257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b423acda03a3a6457ce49b651b5a5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079af11e66056a10c887b91f2ff37532259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd24e9e6ce961573c4577aa8d2c98c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8758ba21073f68d9d41d8a7db7b75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f559617aa69d934d74b231684ffa7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c127c399717c99bb6bb636c96c360ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84581777781d70b2c0c77399a26ce9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03191da0aa204b458fa91e76005eae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeeb9ee38ef6856c7a5e109310d188266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7f712e3c51a4c12a7dd404e18cf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8b7387222b138624007089dceafcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1f14f9abea06e4383cff1beceeca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971dd71531340130719d8e4908187ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da4757c127d401313051e3a39687f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a07f9450adef0d320a85576502b71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02fa28a8a94bd7c96951011de8decc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2da9db452431e6b7e6955c4240025d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc8c7a1f5d924f66555bb8c220adda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d221af7b969870bff08ffb3892526276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331337103635548453fe55e926e1b68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc1c5ca2ee7d67a2ca1a80da92f4d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e449f013771d7d5d6a43709cbef2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e75b44df2a107065ff6ed572e763280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eca8ce6cba65b583abd76c759df18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d6a33c2dca6d134543e8b296c9e44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d92d53d06b3cee189551c8704994c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d5a023b5271cb5552597a8c3cfec3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e11b5ce8be08ba7b7550f5ab70cf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a0bdf6576da6ec274701988a7ab3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bccefe7c87c522591b2eb9e24ec5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec174c0eaf1966d3ea3955b17065d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715501e4ee61a87e0ba4a8b2c03c1ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd965937331ff075627ab821dec6e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7cf008048c434b3ed4d9ded8c3441291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d0dee9cd9f55c20ee793263000360292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252daa67c7f14c8e0448aa338f17a3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb5eecebfb9fb7c3b9b591dae44c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d107f8a4ef69cb6721c3a150ddd26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86b2a16c451fc0ce44c1abee82fc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909351f94a8e99afec9afe3ce7d4092c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956ca0d25a03efb16dd11d91c7b87e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9586943a890f5da0891c4e5952b3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430161e982c2cdbace91d64947bcb69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935420a1c8b8e2950c545b8fe7537a98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501199ef7c71738c3a44d87502c63d50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e4d6f3cae65dcd77f0fc4853e2f18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873de6049f24f74cd8c249e630ab55b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cff3faac4fa43ebb12453f3f7aef4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ff37d282183c42a78b9d93e959f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8c062bdf794a76f283cbbc08c6f39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f31f264b3b6be2cf71527924b62c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791e801dce0e68b0a4f729dc85d01c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41893b816e7e5fc6189a673583c5975310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd80c087b3269562669c72b25b9c14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34598e46ab631d3c96fb89bdf2dfc6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a8b3d7bec794476be4261358b358313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd0a2cd02b8a99377fce39aa42d89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc624d27ef4c015e8ef3e7e2175bf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d9bc830aa0a9fbf8f2c453af2e3f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89cd521c4d67a44d226b3d993d67f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a8f4f5e77facb2ef41f0fd759b9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290451afe8bccfede530e698ed3a67a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b080a2ae11d4dc6e1013d38a4cfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27138160cf4e993f088e4e85c3f6f50a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0fa1f82f72a8cfccd2dfce440c118322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7218d75405ebb89c2dcfdc4ce53757323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048a366559d1739a6479cb9ab88209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb5fc805d1ad2b4e70b8677acd533325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>