--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b7c48b1b51949152ff056a42ec3031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ebc060e3f39924992b8ad8f6a24822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54d266ed8a239be88b871202213d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea304c09dbc5e98a0081b1494d83d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da10c737f12e577f7476df4e36f5a065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bac9e8faae24e09085642f5345cbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b720d4f6f01b0e436cba37cb977057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a147d79fdad46cfc169493946911478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ece670a751cfaac2f023c2a040989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb6b8f898c9763a74540c7df5d3e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22fe596e37a567102cb2837143ea2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11986f2f285186a2490612891ae7201212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf896cb1ed9842da8076a7146c42a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea590e717ac272ba2fb918216e823aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e49f79db6a3344b44310ccd0fb9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a919d98a78c7d32a6ddf95feeb3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e42a572cf4ecc30da5636c9924f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda970bd3229d6e09cb315c5b2e1a6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005642d6a1c6be11b6659d2aa57f0bfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ab6437ec881d390e0cb190cf783820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d31dfcdd49347894795a5f5974b7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6ffe97acdf1b8722fd40c4eb937c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a66f3644fafe825a33784fc7dd7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89782aa13a6850cd758744dfbf95151824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b25d84ddf56907b97a37dfd2e4b03425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1459f1252b49aac2850e521efc0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8821daf00380b059d42a4564a12fa8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d1463a8692c0e7999d99a25b350428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954213ee4424784eb1d2ed992a51dfc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40812e73707877428a622660634bb7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a83c76c88e087870da70336acc0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c430235f4dcbf0be89ff7f84b8a7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2399c86f23c9dedf00b7016286ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcf4a45f3648ba16d9be6aa3e82a1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6cfc19af60e2f31ff17a48c1ea3a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb525d6b3de82cae1503c227b33e5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4cc0d4634f6fba86ace7d426ee54637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0cd489816235f8ebc62eacd0499538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc23f293b4b0ffed3a641b02bb315f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f0f4fd3ef8fa9ffd460618e9fc0d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca19a3c768177ca226b365f721a2c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d4d81fbf352a0764b38136e95c4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1bee2ef8195e8c90f2481acc079c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b225362452b4aa7557c622e2c82b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ab8abd0e07657fdc449eb84b81f9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f7dfa2c0e7c23ced42efd074586746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002c8aec871ed33add933612e9d657947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732f4920ef178131a94ce3f5cd9dcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13294fbc42c0db1d1f4d0b588aa65b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75db0b48b43ce028e8449df629a5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441426c1ea2ff21975fac42e1720f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb170fec124d1585996e5ccf22dbd8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d186a930cf8f74261f72774dd09377b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb786f335aca2e03de9a089b7163abc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a665a7f65178224de6ab01ed29dc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e3818299d5eaaff5691e2da8e9cbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858d6a480de26ae16b17ba80b44648557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b154671b82bc6960199e8ce77a3cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddf59ad51964598ff46c517f30e0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f597e98e36f5f4240fb545a14d5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e66c45388a7e74db01f7f3fe9c58c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2f74420a48f10b554287081a6ab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33283707587ded076ec5c6b32493f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9776a7d5e4f9f17fbd5ca5d2ab9d25c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e64ebc42146a0958b551a0b7919765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27eadb7d866030d53e5f12940b9c6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52355dba74bdb4f1b33e7cfa3e0312d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a54fa0a0b4c0b8f5810ae10730af3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7df952fcccf954bd481f3f4a0b8a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1807f1f1613430c4c1acae23432c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8db47973da07854e2b79ca419c96b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84a7a57d3cb29dbb536b90e8b4455472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9000ce88d5d3646ec1eb6190020cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a794d36003c7b48832e5d3df629597574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a2e84ce3e6258d1aa4d503ba98b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7560c8ba3bf92a6189ec894ff052b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293fd3cd9dd257b9fccff449061c76577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb885383168a4f9f283561da2355378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccdcea4a2e6f8a4eb4cb62a4ba1a5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8816a0910b1e93bbe7e8747c1d39c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528f63f1172417d25f1b9b79df352c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e659e42a080824fa7510296b26f75a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f75ee880f6e80446b4f5d8e668e8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d804acdbd9d9d88c03c6ff75a257bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383064ff886c31028b2042d5b969c48785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b72928a95e213c7cf4e973fd8f565886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a1c5e52218af361710bb3dea66ea487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873552830781354567299116ff7e4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfcff00ca982db70d9c7dbeafc986489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3ca5887518414481db10585c8db990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f54367429738ac18ebbc094ebf6ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b401f9a4087f0e56439d138e4fa1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aabac362dea89b2c22bddfab2072c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a57395a179f66e2a9d09bd6225b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664979391a7623aeba5e356f71df03d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6320f632d93c14f8c26ae9c84025c3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f7671e99e27bc3604c0fc9f128be997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c02c25f14a32f3fea285af6b9bf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16cdba8f33860f23f8396a315a29dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24255c7ff39103a06d0fc86491cd0b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a7b475b1708fc4b138a4dab650666101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d56661438a0f736d68dda1b4d0e1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80029d915318b5fe3078539082b6cc9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7db7dd8350297a4fc19c7caa0bfcd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824c42777cbd87907f25599c8585b2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d52f5f983d69f9fe9bfc324b0f08b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9dd3555ed5e9550067b3f423e7bef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c145e528c2dd3fb57345c0d931b474d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53b7f4ac8c831769527d74d4375b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b161f9fdb701a41a34c07e2debb5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20ced5f7b488926cb24f6e5e6064d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b122dd58eb2749282dee21937dccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c99a26392a0b8d63bc3de33324c21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4017aba5323332909c461c506921e23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d1303557582563f1c08e689f0ea1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082555430e4a676e23360aba50c2fb46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c76e8c856d3d9e24fc6fe9475352c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb674642833d3f132c5f9edc1a2b35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34553b81650506f97df6fe24650a034119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c312843b04cc7491a4ee0f2847cd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d53b2d86ed2a385b5913e11e8c702121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c219873abf1008e798c25fda720757122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f914686e1424401b6b2f1ad7c6a66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab797ff1432147dbafd88409a1b22f7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69738481ebbec949fb55602c1fc599125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeeeb271131b8dc7f450041453310b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa05e5f6e786a47ed4e06deb072eeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41a6b6d603169087b9d28acb2c44c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c541e1daa0ddc0e4ef26eeb34dc33f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfcb77695c957616874c4beff56f8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f91f8bb2cfc8ecc4082bbaaf925064131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a8a23aa06dac61746ea296d93cd80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5ea7f2740df94a3874ebe112c60ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba340ac60cab54d17b22b5dca99c35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1154e9097ce38184833c7c11a6e9a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082e9de5dc59580e404c99026a04f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a047fc5966d6333b2e8dca84d641498137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895107b5d8312c94e04499c1d4aed0bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ece4244bbf9b5fc4a3a7b30c10486139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626957cf995da331c1ae3968adc653f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23ee23c2a6561728b31fbf3eb31220141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0858a5f286f8ae48c85c50954c0b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a183887bba27c452532a4400871a867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e78705bbe88816ec51d35c689568ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168343bd7dd31bc07ab3140c268db99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a866565dc7e2cf5c6379b103e5876f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b8e64a2c82dc212df14f80db45f10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce772a4d5c8c226403c38a5e23a80ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440465a00c3a8323f990480138d67cf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfaa28aaa6b8f82f4300c79292e944150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940443bf9e4e2c7f198e095b8cc0994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a0e60f3c37060ba90c34f53d4358e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde4dcf6e424df1ff3e03fdbb403304153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563bab4c0901a1782ee7f990001838f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd09426349fd0be39b34bd4370d0fff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de8f66818685535794d22baa2dc659156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583aa7e576e61e84ccb643fe6c57749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363909babc25a323108a9132d897bf01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cef99e47a77bae00f977f5a4bbb94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd26a0bc8269af0707514dc01842e45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceaaee87d4857175272c71c13649b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80d1f741b46b37ec2b190aa1e6fed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dfbf5ad9386f452655d87ca8799f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db966aa94ce496e961b7a07aef636f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b293b90aa86e8a58cc08a918e1b112165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4171822d4b8dfb280a062a9a27c7f73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a27d9697faa8e24bb305d7985cff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eb345367a037f17a2e0d99fdabcd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa80e53ae0b037c34b378362a94c50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89d9370ba114475d06a7ef229a092a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf476cac2a251487af0a3e65650dd2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc217f1add803246038ecfdde8fa65fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e88a1aa88e16ab3ca4d963a60a608173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65defced3694115ae7285a06aa84a71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb1e90c7a3598d658ed9a3edf5646c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc8677a0e5a87787f5b00684153f2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efe507457fa9ae9b5140260abe9be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226408451b8636c9a04115eae5f45bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41277b7e9f4356efec9a3f3631617179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84167e4a2d8a773c6dd9f519d241e9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd5717fa3132a0b64630d3a974356181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8d2721d66e99d7d4dcdafe7b30bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e13788aa59d048200d9188c6b90f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51462e188397cbbee967bd5dbe898554184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376c3544c44e54f646c13e2bb68f53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e411e6f3e6afdd9bddb87f78b43cc27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f075dc97e1e117905b76d1ac9d7067187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6074e6e63abbaa057872f54d39408188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426002973f9a0685ed1548ea57918524189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313b6ba6a40bdc9816bab276161887d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9696523d5c88ff8f4dbbc619769e05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bfaae9742aa0944cebe2c3353a2b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6573718ce88cce6d94711a52600e807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad181ba0e854209824b7eaab484d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def83bff6f98ee284fbbcdb00dfda726195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4907aa83b99c0957cced78b825b02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df40f74d30db0b5c4568713d0508f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c721a0707abc3c09e78bc18a2b4cc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715a19eba82659fd9a38ccbb8d20f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2afb80e0af0504b6ebd69369babf39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d417f24ac7df77774ee755bb1ff9a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e7647dd2f188a455c217bc5cf296202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8403d5899c9379cff33a72a6e72b52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ca049fcd6c76115804dddb7ae58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d2281d5769da0477b2565cb5208e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1014c860791e7faff00cc9cf1c18124206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabd856df17a52e121514f30e02f959207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c4297aa8d182f7e1734bfe97f2d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d94cce44c423fdb0ff9d9c25d78730209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817c37a6e662bc221ce32a46be3485e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e837fef9091c808fd9c6adca394f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb3fd87cb2b29deb5af584e453b41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9300e7410b7229a862502c22f229e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b1136d734fd792b00531b94696d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f777dbfdb3c50c85e20048a6cbee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb962288b5014885207f906169cf20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea941d9288e6ab88adc237e1747c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f541158c8fc45733bc5d194fca1dcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a75c26d75c646d58d926f0bcc45d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462461c26dc00ae029c8716a25b654220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad68594d79b65d7f30b0c6f27cb49d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5952afde08fb3a00a035032653355222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99bb66fd9190d18088ca0cea2dbb94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2e86fbe3547a3b1b4661a42497c47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d1b23d300357d0d9f913614d03f73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b3c6d9bfed37638eb478e166cd0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ce7445b6263472007fe35738f036227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912774b1cbb42d6501c740bfa069aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65f26462659e8ac4cd9926fb4a8e93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b089b45d0c78245ccf50f613b4ad71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db923baabac4b49d6059f537cf446f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3faef513b39957ed7a68ea4d332193232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057de53797963c6ee559bc2a8a3a9eac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70b20f0b589a61facf7d759c8d9e91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333671759a206aca6b31432da36745c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3caa7f86bcc70e2aca27a9088f54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0224cf6562b5c6c23bab0549cd7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd994b1d08786f43d132c2da531327a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1947e5c807e1f4866295a1755416f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d171fe42faa58f04135de67182ab9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb6c7b251a6ad0d53ce64326d1f52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69281b92768c5536dd5f82c548d4460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164b063b54a7dac48450737810a9d62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33c3148ca491bf797afec20dfbd14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df82ea86202bea331925434371ebf7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829000a655d39cd54a56c7e1ec55d07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a317184502489e3d68f2d7fe636328247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34ba0c46bb9f514bbff9a282b2619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088636d1d098c36b4fa02ecf9c534647249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e296cdc7d67751362954a0dae93c65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1389943a465d0bb95c2035fec877d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147fcbbb9d0343b91d1b9d199d608c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd70536d3e718c912ab557d45e32a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed3fba276e2cf86875a22eaa16385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b1f661a41bef55121992de6682c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b50d930dec565b6c67c97700d5982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da204d0789ba42a85e357d95949d1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db977a4d8e6a7c8e3eb7f4dc4ae77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb22d843487034b5f7910d4cc3ef6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c1ed7c55433c0547c34945e2798e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6225da9f3da650dab767a4d90a5d25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4698cef050f22faac1987f1c82c6747262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd08913aec70b3aad57870b36ba57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7aa058dfde6ef92cb744d5ac81c86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ddb289977ec4c2487da3004aa61e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1fe28b483bb366cc5b0f494cdcbd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985787673b3ab5894d1d695d7ee6ab8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579e66b45395a82e32458b7d0a755b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a383031c6a197a7268838600ea2017269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b993a7b18fb3eb1e727a1b3dfde09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ae457d5d1c4a41aea2ee07e68c71d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3fad85eb85dbc2b36c174b7d05f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639adcfeb198a7af93b8922886933c9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac58dcf7732254f741cf8e625baec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8475e11c52d539e9391b122974b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd35110fe71669e89b34f7bd69f0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2985c365372fca524b4869908e518277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae936822691cab380f3415c3d78360a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc773a0a3482c90047b61795ca8d0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff84f2c564264a6ed664f5d47cf39a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca1711172fc7fc7ddb3dd3376a6eb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e9f0fd89a0b213ff2c6c96a1b556282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee3f97f5068d73695386891ef9c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781be341c1923da6e1772f6954f7e80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d46715ea62524191e692cec50aa10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536c38c2f01e0ae27b3a6325880a7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7bb95dfb74e09346ba667acda9e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6592757667dce51afa475530ea9c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca53de877f1d472aa9d183c0e783f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e2d6a84616077fda3bab92a8d895290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718066270dd849b37c8d4eae891a325291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4189f4326e79e8a814cd4ecd74c91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e933ab7ac73b337f5b1c8fe6851c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1805f2e3eab6fb2df956035e0df205294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb7ff7c1b4c108075093e804c2d3d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adac7dd6cfb5c6f5de62c8738ba563296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047c6d6dbcd682ec385ad6bd1708df3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16331a007dacb6be103fc5d9cd405bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e886da90306805fd3c78529d2e1be07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1f4a2420856f9815bf3cca2ec7677300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa0d4b5b66881e6e8c10164f8346df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5c1daebf4c3bd7a6edebc95e19cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb63ca4307a5c8fc3b80ea827f9ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca7ac7250456157d4f5ae910c75db3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2ebd5a11867572da0326293eacb99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc69411570dd1bb703c0fb2d24f391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba933bddd3cd8a8800889ea1968298307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0a037d5aef88e9c306246dfce2d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c773d5508b571e4261f508c1531085309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54af7e1d62b5a0b1f3e37bf39bbc7ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2fcd0698da47410649ebcc376ac48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bbbbc72d59df7b0fe3cbd31df266b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab0fae325f0ed49dda09930e22c01b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a74964b19787a57d04bbb369607c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68daf43358c734e51984825e5492512315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6fd831870eb38efcbc3cfcb2f8571316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775e8919ec27d14edc00576f76b780317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe3deb6c152f9c810199becfbfcafb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6060d3d99c34a2a8cffa679ee9ae79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c90e9b26eaf90e2a9e347b597d372c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2521d2b1ccb403f349c95c8ca5cac8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c65507b4723f20990c2faec45f30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c151a60a80d4f8577dd32afb5eb2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360697e3a573e6a3bba797b1bc29ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52dd1650cac0468417bb9a2dd87eda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5304699e7aa69345eca781e08b7d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc364db2597af3c76280db8d896406327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05169dfce7c4741b48278f3807ab0341328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438e4dd772451dd5693e90f166e7ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987688e8420d7098bf58f92288aef5f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15f920f1a9b979b5e0d7a53b71444331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf38a90bd4c8be70215d0dec59bd752332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff319285df19c3d3cfe03a0ca89bd333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995fe9c38af0d08fd7edef5fc550a411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6a234494fe41ace9b06e4b9321fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaac8dabf7c1f3cea487cbdaf8d5a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbd12b3b02f110e9b363cc22e0daf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae1e7343bfb3aa78e75188409b0755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7fc1f43199c07e1c33e48134d2ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82ef176a3b66a1bbb473498820463b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dda99e37b804ac46a2be64ee16a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0802e2e0c9265140c3a6c56c1f38d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77374099f0bd525cd6d2b61d9e82c8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741acf2e6a19227ab422ecc11c05cb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127bd7c115dd5e71d87911ae6bd669a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f64afeb35ddf111012c5d0fb207a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dac9b271ace194d1c8ec5c8e32a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9914c2f652e6c855fe0deb312e4eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436d0fe2b2dbe0f576864ec2c83e05316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4a37f8cc144d151d7708a48edd0e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda02e25c8d8192d802757814dcdd2ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9eb43b0f0bcf70a7fa104fbc0359219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a129092beecca0206ff943c667cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aee63028cfeeae198460bec5a318621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bb228d783179fcbb1a0f7889fca6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7f20743550c6b9812dc7504351ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfdf6605b4a81ea3a07a3113f1d9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecbbec66ec46e7eacaf38fe76beeed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef3c9fac7bca2a4a38e15856fc932326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455f30c406b36201550321f6e0857327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47b2c753e837980309670e41e5023f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1db8e0b9f5567af4379d34ab943b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5119fac80a54e41a63bc3e6795246a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41881cf3aa0387a8efba83f1df1cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021b7b65932fba4239a28d4bcf38c7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb6c423478c593b5809e11c006f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb03370a073250f576d45ca41e86c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7d98b52b21c49bbdd916c003468735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab17cbddf604e36cd7d40a7e67e73736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c69f8960fcb6769af45be062ea4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e99685f3c35e754784fcfb2954cb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d9ec0ba9a9df426c02baae357809839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea842e1560320dbd0b4983eaaa51040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fb5ff1def22d47b5ea3c65a564ebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6d569f37ef2d96dd17e58b822835142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde828ddc1300f7bce291d847d4e451343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee4bced2e39d3209260ba085e1de9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a9b89c7cd6febabfb5a74f13895a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce06937bec73f2137aca1ed999a84e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a21e95a029f1cfc8378412b3747e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf961e17425caa5d3a9ab6a98f221748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b124de3865663e18e779d902e017a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47814d1c5fe7441f1b10b6873f533dcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da999a077523ee253650ec7b6b53d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136111fee9583b406f4bf68a07cceac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1c2535b14460a07c423b52034d5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45886011f4c129a11f8d83c4d5eb1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4df39738651a552cb423c1443c99a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b5941db3b4082f61bb8ef53de21656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa366ff745918fe87113b265605cb9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c3d4b02d8097965318b8e42886ea858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b34c6adf838b3593d41fb816e17f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267391afd1685575b851840fd8b7cd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee444cf737d92c3d1fe7c5f9f856e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc7e6d98f29975fe7b09cbb44e94e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8401b4c3487a082b5b172443185d1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9c723abe717fcb09e0753625073bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746065d916c4f024b506fe545b625ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70dfc0aca78f85953941e281e4ab166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccc6ec64a50732278425690fd58d3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb72be152c10f63c570bdc29bc235dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e54a6dee5078d28a93e7d723ccec2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c8d97bd3d1785ea5ed4a04fc17c0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40e8ca78574b5db452916ea0aee6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277193992b56f6fe33bdcecb60ac0d9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c9795de6c0a7d2900c7739c4fec273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3103262faaf1914c6d04ad9094230374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a50b5eb305a9eaa31fa23e8dfdb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25330184f197b4417cb49610678f0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7d46e691355deb07f287f56b97cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cedcc22656c7211f491cb736af95978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a7b2bbc6f23c11bc265989f023c4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca8fbb9f407963e87effd7bacf056580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b244c915e504ccf69632a7bc714f71b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b521160c39266e464b007c35879564982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37af130ffd3d85007598533e9fd981f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b8657966df6282801c684d01389a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0427acb4246306fe39468b8aab4efa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b346cfca519a144cf8f02930cb06186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d290198b20f62f3ffb9c7e53659087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d0b217eaf747ded8044a6dbc3f2c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb649e033ee1119a18c322b13634d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a386861df5ecd8de35fe80d51cde0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bdd0f89ba791cb60dd45ef64c46c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e669b220e61e66ce6a87ebfd4fcc7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47b08d5d90999f2c00d8210736193193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b0588dcb0f048718fa63059ee26f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbedb46dff01e9fd3b56b7ab152aae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c0e739609d72e0e19fff6f5c394296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5d024181b25de200dfc126e376e6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1582fd7c3c47686a6ad7b5a6d44635f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9fad4a7e5b1aab19c9e6e79d6aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac69447c1fb07638d89e0101725a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c9a38d0dd5f4914e86275143e334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9cee0a2b9bfdcfdf1aafcbc47b2ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593a88e5c09ac449597001748ce0b60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327f98faab9c2c764d575e05ae7b28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc458818f7064533b518f6b8c46556105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130474fb96f50b9aaac004356b11fc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b24f17da109b25c2e161714014a8eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb12bfb96a4c315f18b4f456d29d1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1af154827a7dc617352bfaff1c8baf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf2a411160e785edf5afa4ea12d00d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744d8bff9c639a625843fecece18ae7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f92852d2087eda1461a2990cda577112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6661909ddb8863cc9c6796b843d84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212bf3f426b6171f32936292d71488f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88765e3a650ec21bafb0b812d5698a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1879d61e6b21473e2f001a36724ff7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57289999c101a22414658e4ec5e19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de387add6ac96e430400ce8cb3e65849118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2741e4131dd486482c252dd177079119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52054de7b2da6e953254d1462187d54e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb64e04c818791aa3d35dd95e355a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95677188fe0602d475f79fced600439e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ffa8d91ba8d09ea6e0584530f0e56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c152b055d19824bc57c7d3c0e8af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744d1ffea917881ad75d0107c7e399d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f053b8d2a8b016ed14e541aedecb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe04bd61109de1b39c1022a15bbe51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897194a4279e8eb0c3823629b99ce44c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc62ebbbd9414c282358cde235f74d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001746107848d00e6d912bf7de82de0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c348ca2d9a43085c75297e5f3b58c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a3ff1c2563b151011b754049bb78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0fd90e2bffa66a6f7b7fa5d06f998133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8552ceb475f4fe43d1448998f6d66b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713590123e763d2ac637fceef54fa1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2250a587301ab125ade25336a29b64a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24643ffdf320627d7e9ac74766dcf413137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48806bfe45804829141b81da38f6753c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de9e7f1de0deddbab92500a72fd591139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676e1a37a1065a032d7f2c109d67b6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6cc7a2dbbb44b9c300f89732b2d51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5acea3c49e3a504c4fb4e771f4308142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fbc2ae4d8dca52880947d06409485143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96760cb1134883b877f4cfab3f7cfc13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f70faced2726df63e672e5790013a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f24c22eb3d46beba95ab19d171482146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0317dfee6458c9ff932f233cb9bfb9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f74419e159ac757e3a7468e5207a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c40c85c2671f870cfa162697ebfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498b9bf0118afee602b55c74463c200150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63bd8b1e6f4b1c9ebb4abd6332b3a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb66746c5bad6cf20967e1f47adac0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9145e433b7eaa5d57a1524866baa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc5f0eedc73da5eb3f3f4d3fd95ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53ea442e84583c7deb8fc2f3491c32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e8cf7bb98c03d107ff84d05dbfc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22415c4660504b594ab3ecf7ad5d764b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6af4ae76572febd4c6816db78bc13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3904b63298b4b9b6e3b66980a92007159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dc7d2532cc133c32d2606bb56cc7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d167cc10a674b7d4e3dfa93213e7b5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e822c5498d0ca0b4ea74cc4d80afcdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b82712cadfc5005b5d58df2d394aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a6c15e3c6a447404608505aea0084164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c3b0039b4c5e298c289ef315d6465165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c5e319c192066444223423529069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b42ffcaf7998f65819d3432d8a26a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a529da684c01202f6e0e3f27b3bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39db7722a4e74249db586f5cc27f96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2da9251096975d8d8502979efdaa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637cccd56981e8af5effe52c2169c58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791acf965182fc331cfec20852b4f67d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69791f2ff5204160799c4ec1fb7e6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8bc1ac80900e615c17a6a457ee13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef62daee8d4fd7ab9e6be528553a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f595146604e72a4d0ecd730c18a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfa0ac371f9a415dfec1ca7fddf72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40031db66d7a8f965ae401c0bdda128178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e76cd36ca2d3f021547666e9ca29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c833f2c7499320a854a92ecc169e91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03aa633a93255880da6fbdac33e37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2f3499d677c14614334bddc52ba1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cc2ae5b3602e560a00979eda1ed24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b510facd5372004849e1b2644f63d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef1675078a33186ea508649845049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646782ea8743dd64c31ec763fe45a046186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf0c05348f4d7b10634b14d0f97d4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59208e395aa2d9e680333dd45e0d44e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc3398cf50a112f4b438b8efb41bc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9979a66c89402750d6d4a82e2909af0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e3ba07165ed5406dd3acffac67e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d7b994bb2e3aad81ec0d26e44ffff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0165fbf8addb32a4d6daf606608f6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158eb93e1c2c628b16de9b372d909e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ae32df2ac90b7a8f99f2973d23ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f062e057659eed75794197ab6b693196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a22a295ba550aff8f667f8821b77ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859830f34da1b4867bb25fb762b9e590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05be5a1a15a0efed86db1e1c292ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c44bdd075b940afbf53abb5f5102ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904c41ab33620a5c791aaef8574f11a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd26f4b4d8f163259f6e955b9a956f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ac9d65b5a9192353ed6dfad3b903203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc9fb9103938df09db16c5edc43be7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821873b6bdb57d7cc95b62856f9780e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29146a12f80e0eca3a1c6360d366f213206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d997763db056e5aec13c2bf4be7649207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48efde38d7be175d06d8a36ebd20490208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f66abf45edc770500d819aae2e310209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d08c36532801ff840408a1b17777c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf105681ddb98405f6226283a953615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132978be22c8e7cd0327333a105614e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b3b439778141ed82dcb0c6eea970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5690ff54f733704b664a0a39757b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e156b158ccebcda5896ea5b46e4c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e553c5768a73714a6efd5da4ae9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a7c83aaa95bcd34f36de250920f4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954283429f145eb2a59bfada5109b9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a42bdfde250780c6d373c2240ce5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf876f6c36b55152898ed0266d7d89a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a517d9bf85052821703f8afbe67821221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cfe8657b3f1cdf86fd99109ca3630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb83993e4802c3e137548d33be4fed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6995c532489d2b61cb1588ab7d99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486b5d2ce085c996c1d4be026d4eaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f351dae8f175d577d8369dfe4d0706226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66f87fe1a394aa580888a0f68c0108227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3d664dcb54ec9fa1090fab38cfb48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b39327538ed40410439bc2c448c671229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736d63e169e6c0aa5710df93d803f14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1267c14e1f6f48eead6f0a43238f03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c3f638a2c49eaa29f33b0235712f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b690284b539709ccc538acc76bc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2c8852139bb902d7e50c8fc1674a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d078c36672b29f14771df991a0da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c834353ebe903ba7de4c0e6e531ac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212252266fee63697fd1b18c8910f069237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7729f7734f1378579e5d4af1593c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004e958e658376f483a2f51440587db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218f65a5930c257b6079f836688ac1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc07278a0b16f6090a8c3a29071cdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebf27a26a45a0908bdbef42ecc569242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf93d3db12da32320f4186675d5d9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30642946ef2ff6b67f1a7fb456f57f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c42b507cc3e70fa468be0b30e2c0ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1585093a58ff65c0e9f2016be079b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c632517ac252d603b4f4738842c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc03f6ede83ec92c3c3ce08ffa5690d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed88cd3e90245c2fef31b359ee3ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ccd571a25c091387208a8ff0ae48a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284d923920ac4e16610a022f87e6e35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9b0ee35026992f84afd3bd231fbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537903c18960f4f5dbde21b123f502253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fde87429135475fcad4e46e996282254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2dc75529bfdeab0022c210e770ca9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fba08aa040d05e6be5e68bc7832b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa32c03f97e2adf416e603acdc318257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc3ed063cafffe3efdd5223c007c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd009c6f8e4accfc4e9bce921315ba0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232c46519a2b1e5495799fd3d4c6f99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fc8dde2bdd91bb479054f5bc548ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2c69f164dd6ac70b23dab6204bbc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48d26326f0966764fc69838ce2531263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf340232a8c78186d092886888669264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693ae0fbd3703566a341b4663bd2111265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b9279d58eff491abf64f88bf57db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2b7588782b3ff78156016e042ef4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9cde6d1031dc0896d16542a721f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40eee0b2c7154112ce7998777abf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878c45a1aa47f23ae1ba8b69dc06a54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef50f364b29c2f4d05b7a3628fd5e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ace4668ade1aa1bd5388be9cfa43c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f840171035b2dcf4f123e3d8b1f2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d3cfa66c6e40e0c887893faa4ba28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe3fbd165409b99b7cd370bd9c6368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98730a63c7f0962a4ebeb7d5bd480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5f339bb70cf717818e4231abfbd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d8f7ff024e96ff4b9f4d89b841e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4d516abac6d31bc3e6bd7c3d2739f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e9ce46734203b79b4c2e5c5e9681280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d36a074a85485d70ff4ed13cfeb1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83203ceca618cf08afddc2db8ae39bb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ee6585a27c91e6b03657d67aec4d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af2e8746ee6cd283b3171d77d8925a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e1c33ea5a78b97e2adf53a6ebb77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e8540242a3edae4a780ac230b89e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26c5acc908935b5399c170134dfe4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0dd670b1bd493f356b2e0caba06a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4761c7287d0e91cecb248a35d6ac2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c08bd7df7d0030c9ebc14efa5a2c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489877da0a63ae84bc459f5fa82c3bde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f264e2e5153ebdf60ee208aeb6f65e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1d9046920b36caada0cb44540e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496312ee4cecba4faf580528a093b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362cca7c38524c50025efdc4d3e667295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b64133f9a777331b5694a8cce1736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864296fbbac124dfdffc91ea1d22dec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da171a75cb0deb78f5a02db325db6fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75423e0281f84abab92862aeeb75f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcefc6343669bd675ff531e45b33586300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f110e0c91d3ae6ca4c098c8d1cf72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f81c5adce43c075ccb002fe30ae6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3fdef3f33f595c721098abd5d42cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f4c15dda1bf1573ccafa204972977304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9fda62d58d1c642258bc1bee479f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0686fd0ff3b3371b76a1787f679fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92350492e06a99f6f40569b2d22ac9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004182f1b8d1a36ea74041d7d7bf05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1549c5bd6f2542ace0093df26d663b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0826bc61ba881e85c1bbb4c7afb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a07eb071f5d37689b37c3fa88a17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f70acdd610fbf82f8e2da1d41a1eaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72865cd3276500bb242066156aaf66fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1c151ab831cf7a01403d1373ae546314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083421cb9da50b1a19789dac8f76bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5ba4149f0218207181bb6b0fb31f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af656ebcc708f93519f4e9b4916f97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affcc2c160ad47c3ea7dbaf163cb20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804c84c41e8cb48e29da7052a428e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275113b5b9368bba52b796fed9f8e40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8d61662368c04641459619bb4aab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af260fb1f40133b60e454e3d2ed8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4f81bfb246ced134056bdae0282f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd91040588a8eb9b4a7c4ae2e7df08b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1985b01f6a26f83d35e4246045dc02e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>