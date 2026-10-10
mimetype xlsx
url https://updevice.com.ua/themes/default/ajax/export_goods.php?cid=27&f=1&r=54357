--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b614f0436ef864c2ed5ac42eba826d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d21722737a377dd0cc372bb62b593e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e50b803c01dfc0c298d35eb202c96a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4813c197542eb77d86b0c7bb6a1e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef638b7d1fde735958f7af00d8e5355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a227398d2301e3e836ff75b69e1b096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67eddbc31355e501cd0d0a983436c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03538a88905974330409d1ba280b6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903506589c3357a7b4ec7e2fbd02e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1bd2abf4dd9d7d0b23aedfb7376f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be4386ac56e1c13545e6e29f386ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4704f400415fdfe16cdbd6c1a036512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908738160a6258e48fd486ffb4cf7b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942688a348356897a0b6da66e761fe3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706833bfd3fb6243a89caabcfc1ebb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20bfcda89f22ba3a25150ccccd5a8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21231a7658a8f582282e7e88fe4e4e7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967f283e837ac23466f36734b7ccfd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e308e1fc33b07c82503d42844935b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5087a359cd5b8b3eb65d4ad861da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d2ae7b551d4c892024b8595b54e3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4f7ccc58167e3abc3c7ea54b5f6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9a7923f5de5c4172aaa301b3f0db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598c7d7994a38898ca525b488ad98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed878fffebf803f6e0f416bada5d0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00120b663846007a5204900998893f1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae3848ed50226050f15f69c476305227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b4306a54a58f18891ea0f0e4105628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649dfed4e2c972ff44cf7122e72d34829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c31641ba8519f6bd40bb9363a3a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70d8ee0382b207f14729888bd577531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc90194c94408936ff43345af679df432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3debf723b07ef9bda7c90d89b97c1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93a3ced0b0c63843dd2188c254ddd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe592b851736663e4b29cb12f6a19c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf8e1c244c303aa3b767b30abf3afd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24184d126b4f6c5450a056a7237ff137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c2233a9076dd4aa8a533b95e94cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe95375c55bdbd334e4031dcb287d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f07b747dc80e616f6fde3b9760d1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdbfe331e321a2f7cb150411a11c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfc3b86012f36d1f4283bbd7544e9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50233ac7183a84f0856f28c6a52cb00143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dce52f513a8284ca9617194d1008244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f1430c0970326f37ff05c3f3e850445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053458365d410078a9848d2fec52ed5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e986abac1a04da464e1c2d18702347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcaf3a5b8eb28ef7e0094d16254f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92d31bf9ab6481ffe3babdce97fca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d97c909c02ff6a8bd38f9dcf60aeaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f808a6304f93217519ad82962360f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b090dd0de2b2c35419da9dc5c87d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c53d6ad273132a7decbb3e26edaf3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc57228fbd62fb852016b02b8229e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01dbb71a123db75f9fb2dcbb553cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092734e9ea68c17b0afbbbf158d57fbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1b25bc58fb02a3d0e81319c5d871157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13707712436378daed88d7378ed42c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd318c8d3c098cef925d6e8743d5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22d074f758bfcc39b587ca6bdf081660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ed3f6950ee794395f73a092c7e1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b49a78b34bda64e2e8dd008584eacc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46919ba27d59e5a97a5eda738b6cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cbbe352ba5efe8a370149e90aa22a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d87c97fbfb6f71e5131a3ce571a5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bcc4b6e51c69506011055b36b971966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b5b58e96664142287428129b848e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0ccbdacb67e544e394c5fac7bf0f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b198c1f9eb878e834164ddeefdc5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7779f7cb36406d1a37ff98e838bba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e445fb36972bb1efae29acf2174571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56e790a0613b94ea908e031de0e5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102c19d4dfbda8e9e9bb27ba3d5c89073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd214dfb822119cc720bf352495d30574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852353a901106fc770ae4cb813a659a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a65e78f8356b25c4e47670e3ffb4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414468beec885aee1075ff39c893f5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cc61e5bd8736a382f402990e701c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d51f3b6ed500e2865cedbe61c83bc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69910abef02eadb40654c248f2f3df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d74f36661500a6218a10ee8fd10281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a2609ffbe2175263d1404127404a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792e53faca90eb9567ac6bda012d98a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f14ca3984181b6ca284210300525a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ad584cbae9e7873dd78828a963e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc3539ea22554bb7f8a57d7dae951d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f0526f47664dee5f338a6461a431a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef731338af81f45e813949cc6ec809e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8b7c7981aa3748f2778133705a3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebebe2f8706786cdedb1084da30f98d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fa014b927a8259bf8bae6e608632391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90c1002b1c0eab1935de705fbac82c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35693254ac58ef90afeb4177eea083ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f034986bd45a3ca431ddd4196435f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead9e088501c4b9e4c36a36dab661ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de552fcabc661e84a9532ed2498faa3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ddd8db69581218a3761760662f57497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b1106854cf56d860cab011cac275d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05006760c64922bf1a115d2051cc07c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ea9d01c0fa82d0279bf561c3f9588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b26f7da8c3b42c3795e2516bf6f3bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7911b3043a3e5a0e250d506e1d368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6889685abde7fda00d3c228dbc88db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd01540e3e290fb08c27d94296db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378993d777d172939b4ba9afb7e385b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c2fb2d62203f4c19bcf8a7d60df12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81658238a398901b6b15be8b19f94b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4c514612fd9d97200d34b76e1de74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db97c691b2d690624ac36aaa688453109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122daec2dfa614b5597ee13a213d6c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799eca3b875d357aa5db7eb485ee846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a874e6c4eb0b4a773682bd52c591ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da731d52693f92dac60ae9c4b999a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa54145ecbdc6d6ed48b01c91ac2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc87e12dafa0d4251341a4d1422fc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67643a83d4341da1348b29807cddca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e62e05d246c9b926f3da7111da58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73179f8782c2654bb0bba9e33b40d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07707bda6c84894e3844efe9a36e8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101387932e4b839e8338203fd078e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad582ee065ae95008a54c4adb6f47c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958857b65a484397ca30a3e29cda5506122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4949b9dd62aff91cc1bd01ebb42661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99248a92e5a88467551fe79ce9a16f22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5fb3c1bcbe856b683311fb5df0a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad7cac252841218474387db5753bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522901dd2546bfaa1a25d32c60e3b7cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f3ac824c0551c9f057a92595848c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c48cc8c60572357624ddb1a6fbbde0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726ab41f138a2602ee865baec7cdcc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b78a75c4c13258e4592c698229e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55561395890cebf91116c02d18dad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec3775e725f1b47b629adb9d12b9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c768e098b9d9d6aa9ffeae16945e63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9959ce21a86e67933cdbbd08ca91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cdf6dcf72b793fdf100c4514546f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cbbcb18168cbc3197fff59dd6cde5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651803304439663052b71c601ec2f6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20e9ffbbe606f15de1b0ff38ddea15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50680519dd880b67769844913fc449bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a545e26c700b005b806493d28d349c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d100584c06e4b7bc0ea7452666b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26111469527e60882eb7b16f5adf544143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae200e52b3c2d0842507b447c26a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb04c72e1dec2f5c14150dda554ce34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d4f8383f813d0e92781834154195146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d57ab63a3b33cbcbf0fa95609957147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864ca0b810f36182c9be60c0313e6ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cae77595e785cad628fa215631fcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e0abd34a02d1eeb3ca3d48cf4e89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee222c88a8280da2fe351b991815e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d873c70f048cc12e7120d5b2b85c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db965efef15205a411728421a98aa02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d09d23e1e53855542bf4474ec902154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab04157f31a7b97386e2a54917030155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6c7a5d3b798f2674c0744aacb523c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18fc2c61636c53a043a76aeeb63a4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbf6731b400825da33fa37544b28f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a3f86c565b9e2feea84ccd34cd80f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be934897ebcebe84547d62beed2f2774160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d6170fa79c0d1e03455a02d7cb77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd10020a9ae2efc1520d7d18d763f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b8e33810e5e8eb834b5424ad9fee7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d12b2794769ffdbb2d9eef80c24b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85be79ccde59c40145d2d7a827f0ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39866b911d3392c4a52297d7f1fbff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880445f9ce02c0c77ea70111be9f74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e901030d6bfe108b8f303bf0e86a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e27ea39e406ab65be4611ac70e6665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339735bf2d898d01665248e0692f7b74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d83233a59a8a797f35bdf915fafc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbc5d00172b72d083a77cbe9e672ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcd61eaef59317ee7b81467d4670c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ab93fed9573fe475145b6f5bb686174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f8f25ad7b37e49e4c8cea1eeb9e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340da5de373bf299bf8cf3d89f54dca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc42c8397f5b3e8946bd3b9613aca0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb8b2798dda44bd04e443412483925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a390ce409f1ecb2643be061618eb20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958437425467bdb7bb67d9e86e987b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a2fab43fd420687a13c4c3ee0a9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647957f2b11d60348fb6fcf43b06ff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a57fbf3d0884d0518908fb7de7bc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bdbe997df7b39c3a2ca0e78cc3fbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e541b5b5de00105d213fdc6c404999185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f061980d31d6db9cd4c6af1e069ec19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d5b26d98ee656ce4ef02d41d20683187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b819f27495c0687c39402de82fcc09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a69575ef1ddcff7d491f8b00af1db6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555137d57edbfb27249d9d5150ed5561190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc7921d3854933cd3a148a8bc27a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af47784c17e5b49baf2f7d6c987f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1efec4154204717e0a40cd857bfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f0649cf114b6072fe6a285501811194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ab0c04fe7919600b838ca32492be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81981522f3fb07b5e7107b2ed20eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c97767406fb9fb29fd43f148198f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e111a0a53de1fae9e711669e0c6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2a68f763dbef1335cc23639e5ab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b10f45f063eb45f7c318483c729a7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c286854d9b28041717e22c4e1d0a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270efc40e2f047eeb995648551268707202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975671a89c959ca09e82c66e39b23e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ff8b644c707ae967791db6a5bab6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec34f98214af750039a352650080c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdb77c8c52360a8f0c0015c626e0f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a866f732007fdf28eb5ac0d6bf60862207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f88b2bdc1620c3a722fcd045d7cd3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fec518f05ae2c1f3cd840ecc737fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536649c8fbd6961717582425bde20fcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a4e3ca064dbe0161c8e16a3b6e70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9f32fcddb2e7e808bd8ce742f1563212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eb78e14f98d283bec179fe51cea5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23e9fc449291c6e743e6d136fb0857214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f50a1599bd1610150eee166a57b08a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca035c07ade4ba320723e392a3a5a7f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b2fc9d64489db530f27cc7a84915f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749ed72b6f0589456cadebaf7329f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589746e80b3c708a78a8c3efab0f2fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce8ac9f4663fe603f324b4ae1ea4ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4a2bd7213ae66cd3f459ae6a48db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ef7f7613bc073d0273f193afaa4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090cd87c3e49bc49ec73282d4d7a859223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63bde4c9007571e9f8cc045398e892224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1428302367826a1fb42112607466174225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c48c3d55755b485d9ea8cc78ae54f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd96be32514317b7f5db0b32041ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06c611d45dbb28c43c6d11ca05fcec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac7a7782067236180030440b5f6c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ce0e8a87dbca663c01a19c10b30f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd998d49031954e22eb40fb61221810c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937552b3e3048f010494e42930e765e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87ce76fe0bee789039380b1d895fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a54097d88252796dd791feb3d2fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7c3294054715ceaf6dcdfb7e7ee1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26161ed47cb632fadb160d794fc6bf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e49d75d29b0d89996e3e4fa71dbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2687fdf4931b8d93ab3301cb4c6c4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1607d35f49bba7de4d0af1b7b2a59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb966bebd66c23592659fcae9558777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c8b6951a9037464a2f23dd805633241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77921994630797b4e1dcb1d6d18155242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a15de4ab100ae102c386253d999410243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4514b18df45a6a7fde96e58863365244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2847409c68d188b636be6745f7b22e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9494a6cabb82d6ebce0d21017278f5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21343d6c90a1cbfa66f034a1c9dd166e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0546114388b79185af98e5f42e33a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e70fb72536db7aa92de7ae63d4c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992eb9d2585c55604b1c398b6ce8e05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6059bee1b89c9cd2ea56bfa9b5d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc938ca6cef4bb3551357489334e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4687f8ef8526438bde3fe7aea8c64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5cb3aa51acc7c0a191060e4f8084d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1342d0d90578287d0cafb15a4c994ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e5e56c2b707ccd503a5d2c274999e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471265bfe5c80575756d61d1f9526a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1e93bbf77eeacd9bedc29b3e5430258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68574ee2d83752efd55966a9845ad3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d5f1faa2b587102d059848ac3c71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27d00de3e680db797c4dd0001ff904261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a584b5fca9a82240238aed84c6a5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e259571334d19d47f3b29f82a4124263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d55dbdf9795b0f0d07ca7f302f123264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7ae88eafbccb08e8e9c0e00e89538265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f562ea8b87785c57b0cda4302d88f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c35863c3f7d753ea9ef3c81a4ac5f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f600ee145f74401d36308746db520268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d7c374a4d2a76746c4df4907f590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad05c60a090b0aa1dbadfd01fef6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d09baf740a7f2e72970e2af7c01ece271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec1367be113c6507cf0b5d9f3c6c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03b150be6136eeaf2b0b0b6fcb125273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911bbdc058a80fced2c0cc7399a429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf6f06d5538df2cea4843bca82c3c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d59890d2da767dbc88a3bf8aa8f73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b83c3d725ebd259f47c15c360a0744277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3562ce1306b04c47a5557c8e2591278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7e9f589c1d03e029bce8ac880323a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259e81cbd2b4e91bbd438fdf9c1ce0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d717131fd7874a7596ae66bd3c853281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccccffeb5b899266845a8d6fef7a0a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825be12883c87e140f0eb0ed1b89231283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fb385db3237f60ef42cb133bb2d86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc8243c0c756f0c36368335ec8db34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923231907f715f1bb48099c03e9f94d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c080bf5e18db33652230cbf8cdf123287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddebba794afdda4b0260ff95a24cca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509537841cd9d337cdd971a860f76190289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352729387a2b37bb80330c29b2f08f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a3f604bcc77f552603c69546559e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2220659856d66650cbc57e680fc66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ea675eebeccd6aa1fe2af5424edd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43173d3e8201e25f0664e7283c4ca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df479cac098bf16b0bd21c9d100ea4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635ef520d370fc088cca637eef7771296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106cf4086b6ae4c556107dfa38953a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083291aff9da9df6ee385b55685040298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130cbb70b12cdb56798e275a1d7622b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8ee3856a663a5151d2c005824799300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594848a05d6b81255cdd436c63aa48d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bebe54c783cfb7c8087bad3597b31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b44d88d9c48eb9c3c65de0c3305d82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada7d96d1e8b6bf734b362829cdcd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557bb60fb530419a34c3822a5b7817305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd601d1a4891c9ce1e247f64b3ec344306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9782b2d402fa030bcd298735a36b73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84f83e5d155019f2844df508edee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb27ec070a7c6628827fb5c35ef7c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8be39067295ba8de9e8c07e1c78a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2d8289ff9b7a838eed13f4f1d401311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45bba711545c670ec9e06f07082d87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b12c4aef2e9994d1fc550670c9f29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a417a7864e6e1790b50a2ef5c7834e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24308f226dcbe1c7ebbbfd215ae3822315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e91cdad8088892a8c06c3f6bcb0d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468325b6d32c05d8e1004a71ab3716f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720dd7a2a96495cdb5b3d5c5b94519e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ef880cd0aa06403261e450f55ce7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e61ae6c1699dcc862cc697d3eb3c46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5261d470acd5f28fd6d6b955b9026da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b277cb1e76c41724f4a04f80663aca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a42e79cd7ddc486ee306065b233521323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506620918134251338812f1477082a8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03489fabc7fb5327b2d5173256d11ca0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc864b8d16df8b8597c79030fe838c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629336c597f69dc1a2bbce9653231b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99860a34e9bf1ac66b2340033109703328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b2db9b7c8932cc4933d937ad7ef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef48d7e93738ac98227f1b1366c464330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021ae2cd19ec1621c82604b327e23bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886b5fc4f10aca72221fcf8f0248d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa373e392a0ad706d27c06bc2712776333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547901d00dde068cef6ead25c57339a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccb464390fda5c96c21b65e4f8567f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f070c87561e250760083ae24a2f58c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb5d37434709cccf62af45232f7544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729b64e7e260b0e22ddbeeb917f0345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a45c8552dcc6864ed11840452a0f3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f894f2dbb8d7b5ce3c736c7c9c2817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a457e7ff3dcc49ba1fb328f1248eae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb6a3e97fb20a689988587cf571fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b377e48c49b5f5e3ec5ef67cfab3a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3669b571a8d19b42636bd9af79e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ac861204092b311f42aab199deda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3a3dc06073ba61430d66f4527d4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b2afabd8ab868fa3152fb5d16ba3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7b74d958a03fe9d5f5372b7daaa1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088d7c771f3ea192639416c1a7ea28f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b10b54b1d7c9872c5e6e60fe3a9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d33e5f36f7252a2ada2b8b9638c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2b3fbb09a9d19a0c43fa2890369019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d43286ff60953d8964be0962bb2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949284a645045cc49d0049cab487085021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2684341f910cfdc27028dc3394531df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37eb2d78accfb3a5b1217988347a5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c283fa6095a0cdb35237083539d9c7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6b84f354727073fed47a12fb4265f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579058118fde120a98f783cb71c24d6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a15630844285ac0ad6f3614bf3df727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9367cd41d2b7075a338ab7cee71931b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d73ffb2f853fbd59b34442e5497da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12c8ebfca5cf6d6fb13d0eb1e3eb6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd7e9b2e2131ccbab9ec300a85d1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8292d8e0771f75e49a2753c94885d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd7cbf2800943774c857ec8a80f3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ebb3565ad05614be52a478c8c59e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674f19e804b2eed7d58aff4bcd134535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572199a3e8e895dd3f17c3da2732a9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9146cb278594aa4bb47a50b85ab037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe124aa0d1fb2d1c7301f39a56a99de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ac28847989a73107cb2779a0fcd6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc0ad1e839ce29d0811e9f8123e2e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47545d3f58a7e7d367c22160a9e41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003ed2bcc995affa0f72fdb335329fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710183c2bf7cdf2ccec0495ba12e0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ad6b773c7a731e600c175056b49ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27b7703d93b77f27847b59ca8d42b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffc5c3e14b9c138834008ef9d2796646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a32797ae29da3833e75c9f10cd34c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7a4cb0c9815df958e32be5a670f8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae6a194bb163abb2321501002d7f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7294737e16067b41ef8d1b5c34507550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e9e499afa25a4e251c1bf262e5fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464f5268427bf3a25e6660e68f0da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce27a6f59c0e4526cb424095f9edf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b9ab6c2863587d3cfb06b9464e9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086995da1e5d42f18bcab2974284ca155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3c45f2f3a477c1ff791818d164df956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099769d01e1a4b41913551710f758857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d1320c0650eed73ab6005b7bdaf6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e60c12056327dff8b55d804be42459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcb55909918e735c8f5d3c9f84db160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bcc49df65c301c68316b246a18e0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527677d7d93cd26bf21d4e7df330c61262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa1d58e4b7d5c0c32dc1a80ab963963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab5b4c524c1de6789a28fd7908b31f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753c9539933cff221af5c58821e70e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e661c6266cd0b56e0b72232b3c619d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ab0bc62d6a69694bd82433b01c3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2026fae51592dcd413d5d4b1d4d56f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672ac743127b6ac0e5edb65c29711769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087024b63511df8ada3172485b3aa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b502adcf851ea6fd1f6839c037d4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797725d482de2bc51917ea14f1d6a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c7b21448a392465ac668c3a65043173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f8890b0b562eccdb0257f0c53dacb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7568f1c618bb1ff8e2f7a04ffa3e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5e4872d4a282f881f0f0a734be8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61f4dc090f60d8c6bb756c65d454c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b035635bc1ec23cae317e5da09c7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ff019a27c8494e1577787b07a891b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf600b634ac718bddee0d889c39704880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021254c9590b33f1639292bc42950e8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711bbdbd1debfdff9a46d6abb48555282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f3c7cb18b116d0a959ac402f57aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab52586db6f62f58123afcac9d7e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b7f8f9665ad84b398bf5499ac90085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce01bec235f3b57ee9887a71256f98486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2daaf7f4df6fafefa7bf026ed9c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880cec44e429c8c70841017e7b00a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164ea14f7d6e14ea4184bb37c4f663e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54a031825ef29932550fe93c1b77ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9cc28853ef3ee01c9e8dcde692bed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b3a35fde13b54642971c14dcbd5ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7a0688cafbdb6957e940c3518b6b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3995d2be627cbfb67d88cfe63952e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d627f198b2407793037fc484812cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335679b66fa16dac1cd1a6829aa8161a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c985ef6be3b978d4435bc2fff5bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b65b4f5f333fb61a27a0078c1d12798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8abae5473f6dcb4d139e24af37242d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164684003e5071a0b1d1aea042add59e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e567a9200fe003c216da4634c31c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb495c7d6d0907aaafb9c9c6f5bd1816102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ee2a852ef2e0fc2bfd83b284734f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2dd43961845c21ba00c51c5709bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f093171603359a814aace80b7380105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d2d62667ceab12b392adf621f90d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b831fb959d5d18c13ed559d5b2d2a88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac747b9e8eebb8cbb463c5bab8d77ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431936cb82263f514dafe8269f576f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c452687f2247b1850ffedfb687c81c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46197c088b45abd4c5c47f301658ea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee535351256a4348b6da2d74121872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fcf8d8aaccbbc061077d18bcf205a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec6eeca2457b11e38d11f623df604a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa250e7531a0960a336a614dff103a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb5dbe5b4ecebb82474391c3e0312116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d25e3cb40c054a8fcbec343ff6bb68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e1c31cf7e57edbedd4dc04972984118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631bc3342a70a80a231257ada63081b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c368c653d1ce9364398f045369e263120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e444b27161a933e4bd1f88616a01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f382919b934b6c198aca9dc7f539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9fb567cf6b3c220bf29fdf55bbeb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99565aa843edf5c662f581bf086c50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d03bff8f9484936fb6e7f7116905fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3845b10b97639f1b8cbcfefd878dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666054cd42e18d29289a319d2af9afd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329bbc7829edf28fdbdd1a39c4a7c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5176b1feb8111393cfed227a3119e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127209864b9a78e968e9f39b87dc7dda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d68982cac531f9609ea223094573131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b19d3c4cd279cba97a2ea4996357132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f869577fca313d2f23183799833914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337879855c333eb18a447c8f7168b868134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e05f2bdeeadd0124a315885cdf6ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6b99b4f3c4068e18a877f055c483f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee9d5282461aa5e16f5d611368a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0a7d777b59498ba343ea42352e5dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd95df9cd86b6868df9a9149789f88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427f9bdc6adafb238461f91bf1b652b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cab5f4705837f28146f98a4c0c1b31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c4df326c4e64117e9db5f5997222142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24ac57f7f9f233c371d053fdb985b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065084844731e5ba4faee39257e6143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20805d08c878a1b6457321c74cb3e7de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed322e513de0fb8d6fad20a40b503589146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7ca6bc77433af92345fcdc54b8e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268cd749ad6d63230c3f83774507200148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541eb1e5b1b24565b2df14051c2ad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd231db9b4f39841252f68662ddd8f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e30e0fae04765b6358bc97cab5d64d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef0582df1380b7f110bb1a3c9e0c4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b497f34e3d51cd6302187f04c6db9e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668719102e553a6f775e9884f64fbd7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70c60a126fd55612f09b5e157b5f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546df057969f7d3ef2dc8a17abe6c66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bf3f9286a7f974d328e1d5d897798157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b711887255f9b838a952dfefbe952158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a27863b65a39813c1cd094cdc53ba7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0bb9e9532852bb3c402615702286d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf2de3ef59569119b18a3adb127b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b225beaeed98099b06455b2d79206162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf473708962ea144bfb9cbf686dd167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2886da0578ab9fc1d8d2e9886a4f3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968ac2a85de83feb0b679a08dfbc51f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8808215b2a4a4408553deef40e14d27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce432344ef4a6a99c0f1b7e560652eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d45dfaa29cc9165eac8e1df12bc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe85b60e395f2288c5902b7004914e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e882c5470461fc17f806957dd7452170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb51de1aaee7b2b2567488a3cc831f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfdf7657437c76be841afde4189f67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d10edd6ab1806bc56c5df78abb2cd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187dde2a6f65086017677c143ab1115174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef6e21796014d3d615dc5a747a5f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117a141055400e8d9acb9eb03feb3e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e29446d9e7758cdab92ee3117080177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e708a7b782a2f529521153faface28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce84cb4e649cf7991f7d1553f6aa6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99589e41760e53aa1b1bc1ca7b986180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e5b79e149c0f2239fb3401bf84b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461edea0392123b81e7abf742b7f7d59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05740ba6bf2bd2c5e84f0f4b1186e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f7639d1475827c3b2cafeed544496184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d20580adeae46bae545d85765ac2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423482852a4b0f9ef1b4f3e86188c82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81820afff0bcf4341bf13587f38b79ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e3206eec562415fb25f4d76058b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539c977b235fdc597a3b54d2f0c1d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842f05814e2d92450537e5572e9cc4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73fd4fb899323f57ea672d7151c80a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a299b1d58553873028d73b37c24d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221a34f3b0b0b6d48b645ce7cf8be06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8ec7c8c00d70a3d0ec6909259f4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27096cce899e42553017dd3fd3ae990195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6635cf8b9febf68c3cb9a836861eaac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96646809f71abcdef3bef458d506fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289de8a4cb2368c2571861cc481edb15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5294be3f7ea9bed2edb1519ea50cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6571cdb72074537ed8a5398aac9ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd53ccd34a0cbb65dc40d8a71f536201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7babc3608a6c26c64741504b72665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacf726652512d445ec54246066bb2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556f1d8b6ac35114e48714396d6a4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd91a2c601db2573585e7958db41a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb03aff70f136afd6daecd0428326b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10ef24ade7fcdd297bcd772414dff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515cf3cbbae7e6b1b10c195f5d1640208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d0471fa08125dedd3558f923b15d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99edaa6016fba5cadd97447a0b043210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fd76f4aaf6b56ec271808b994cd6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c4c5ce925b32ae1211f8f7031c4d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535822c214171ee38d1370b082eb85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799a306cac43e224d9be719cd2e89b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d04ece772ab90531af2001b11041b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95431240e63413211b0f8a96a08faa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3160cb837709982e2fab86413e392a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b646c1b765565d5c1dd771613dde6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceafb9002050d46eb1689fa78af69c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e7165353ff63d8d15c3f33bbbe66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac8a10f37a604e6fd23192d63b3abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a341dd6db86a0a03f4fb94305485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba618bb972fa3b9cc86a8fff892e4f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0182ee170560931ab427269c946398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7d8d8e7bf2a561fbefa4313bb71f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102c45980c16e6220d0b32861cb64a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff84ebe745abedf6cce92762b5f0fae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176bfb9de86f7d841538b58992a44f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6e6831e24d6a0fb24692b562c3b4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5136ccd2214d03b8c6e62b1147316e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976c00cd340b021eed93936def0e6ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a188420edb77ce45dab41cae9d63c8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6238ca9e6b28614c3c4aa69c5036f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33917a1845c9ef14d04f5c16c015a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed5729abcd686c5850e2abe52e205235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de044b69e317add4ff5bacca98ca6d3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceed738dc0d7203b63cdd747bb7d99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9a00c3fddbf6b70517b8a88d8dbf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb71035bc5a9f3c04e524bbdf60eab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699f9f70bd6fea09baa9d9c6cf592e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581348fcbb98f366099e77429a1700f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fdd90b0467a587692f8a1347ec1a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3deb867a3faabdeadd165fae907a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a3aae340b63bdffc22d2c39587b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07981fb988f1e2731943d06b91c4a2e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362ea7918a777f582a5fa8cb135642246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209c46a50a1cbfe855ac8c2237fab8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf636d3c999cab8081bec671c1a07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002945fd9370ef9bb8d2e1b8c641dce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c62a734f347a85cb2d1b0c49e2b24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0baf1cfee85a3212566ec3ee5f02b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b5da085cf978dbd2f81fe023b41db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4462b267e26dd3f108e54f9e759a47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbae812ed213c50c6fe66f3f46f026254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2fe82a6c2f4f3482a4eb96d6467e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb826e0818043067e1e366900b8adc36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818758494a965cc043b4b74b590b75f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e565745997e96ca2d3d92bcc8e704258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca48dba26f17664737c884b6efda09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66466432294429f83129b66a246f52db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f130891402c6c42b0e1f5ae71c06d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba2443d82cb99cace9ed339a806fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318345e83748deb3918f7ab1eaef308f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4854cb5df092f3a2ba87ecd97919c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f91fc6d1e6740eec0d254dd592855265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882a209afb83732e9a43642dd5741cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77375202896b85d4b8c869d12eeb4768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bbfa5a73eaac098a44cc15f4678e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3dbda23315721b91ea4e72a8945cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ef2cc685b87c44cca35517f8d006f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ede69180cb939bc30a053ad828d42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9640edf6abcb56271e777e3f035f94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59023bae0e673088fb979d8c3a85c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8627b386248e5c49607f7aa188d3e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2607bcd8e6048990fe7bd086ef701275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f23c2a83b72824a1b389759eb2ebfb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9a02c9afcd3ee8344abb75b20d7fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc751b820d9d11468683a9345997a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c137367b4b9f8bbab4ddf01dc9d95d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59546fbe65bdc3b50368f8c42b95f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa8ba2ed8f8fd0763afcaf9685a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580735c60145b79cffe30e597a2e355b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13662881b3855f542567be8f9c45dd47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067a7be4ae43c874e746e06642b4694284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a15beebafa8ec32814068dd6f0ac2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7e8c26fb74eb7522cfde2ff6c02fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d11d126582ef43c37470b31860d05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aa9f9f0f9e533ce60cdef2ee10c85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c5d917b2c69e8b6c5ca88097e167289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832c7e16fa46a5b6de8c43f0f25660290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb392dbddfabbfb96153ef53ab408291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2de3023bcfa9e121d20de257c55d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40447e7ae1fb3d6b7a0a325adda8d48d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f46249dbe027ee8f0a61d6c209876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54815739e838b92465d6db6f48ba3bbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f76d304df7861d89e101bb8a46c71c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae05e95da831ac680dffafbcd2e0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec625931199adea88735442c72a3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e4ebe1ddee83aae9bb2c6406e893299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ec60acbe4904e1711a6abe6aed8e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af5507cecf8dcd87e4ecc2afafb27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cd6ea69b9d4beb078d937af374b61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820436308c18456925e55e328b899fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec087f2a13190297063a5bbe08abea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157385179250a58a9d094c8c229604d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c5fc32cc6cb513a1d389d827391c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97c4eb37f7a037a39d40506dc3c48e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf2407200899c75dca8fcf5549395308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4318f6af765c5590f8b32f1f285e6ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a73a71abb58f19e0b890489eab31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf84e8829cc31ed310fd86db98a165311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bfd36a765a5081185700433703fca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b8694edaec2e1ee2f8391fc4ca1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0f2de560c27246d0cb83e5290107b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62543318c3e8e98936f009c13b3c35ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bf85b6f15c2e2139334c7409e80c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9672afa56a7dae8979aa481fbc3db16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb939b30f7a99eeddbea1d2584b66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d472d632dc8f6037943294d514053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c363107e89ab69bd714088a6609e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c38ab843bbd8d5b548644098c59ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e20ae47054bac21e12e34056f76e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be908e7bb7479032c2c0df31d1878323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b9d07f163a20fb3f264973723e7a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73967aefa48040042766167f229571b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>