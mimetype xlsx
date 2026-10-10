--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ae8d249c62daf007c617f1c44d31b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a648dcc4070e8c77bf58a7150ce22592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9fb254cf8c3b1862e2b331d0293083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dcb2d0de8a5d097011557b8df82b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d71739004a644e4f8f87273c58435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c5ab71139e2a6e93616f69c6c9296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef1caaa31071d09c9f142cc09d37027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32498263c2094d8e4409336b6dbb248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe9f1026f50b0227c07b537797cbaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f958a60a6f29912fa93a3bb42c66fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c341b49bfdd75c8302dd8b76ab3e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d00d84dc94705426ff9aeadef8b7cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2058c17f93c6ae8c44cf164866f6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa528ad849525d041a44c8ece807dc2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e0663bdd5916874013dd45ca422f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21952735ef7f2a4ba8cede9b1125f3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740815421a187baa3b92ae4ee63e2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12b1c6efa06295c85b949c3441aa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1281b96912d700726a743ec8e9a7a4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4beb84ac5c2cc7a1e5eee2ed8bc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728fc7391d74a5ca627d7137245c3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c7dcf1ba71621ee218bf2186ad3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812b93958221e4157c21d528847a1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2254f70295f4481e9d8a2ffe25de0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee536e3ac1e497d4baf3c6d53734b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d8961fa9e845f8fc9cbc6ad06961026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf296f099e7350cc5ec12a06bfd1b4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3c2ab1ce469c7ace3f0f4d8b76ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e15a86eabd473332265d799d845829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfce8c978bba1e1372c86d18c30a5d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a213ae82468eb2172b0d0b32732a2f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae19e9482d402619df3ff63edd10b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8bb3a18fb1437ad2f3064331bdfb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f40ea807696e54226218b3334fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b1a46581e92a1c41456331164b19635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10233b1559baf9bd645835ef01d9df9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b61ec59ac0574f00780e562f5dbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51086d7cb11650b5aad774de3f2f325e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec1c8cd1a14af20798113fbdbce4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbe4a59d53f56fb2f271fdab4ef18a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410592555ba890e78a6306c280ad15841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b62d6e39c151651f31b0bf14a00342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12daed39fa017bd451409f3043df143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a5871c08e4fd77c6906070d02c97c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3c6f7edbb4121c966c940ca01860045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c4309afe142dcc179a4f636b141e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef83a1e7cc0339bada08074dbaf8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c79269b309487cfc2df8e32481ce6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8729632dde49f30667d0f5a6fdbc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385485a9d1618d97e343cf1a8a643fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721c17f7cc3b02297a5a5ae9528781551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0272dca2f3d060f7d672d4722d8ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e36e33db8c393ae17c64450f7cdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07374f4ac2c5febf6f9210864348e32d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aab98689544df9627c9a8f6775800c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf6089c6483f6ec6ac5ccb1db07d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db6fecf56aac30a774b7ee9f0f5a5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cec1b584779bece76aec5fe87b8fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54383203aa038a8c88190357c03f9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c43e503dbcafff10b852ba698f85960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e04860c3548738277e3837aaf8ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd033e6d74552fd7fcbef619886bb1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483a97d587061e492e395db2d03816463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeeb8b5e9061790a839a5c8f5ff74a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb5d858551ed1dcdec203e9974b06c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200cd87a54bfa14fd22066663b545c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd1ece970bad24503458bd6e1d916067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1137106762a80eeaaffe5818e7a944a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d946737de173d62601615809785b06969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de107ea1086d5e4f88e41fb6d3a18c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc30b4623f2d8f3372c74dd6063af771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011253f7346117708a3768dc86eb7e3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d0fdf8a8e422e20ca82f5505cfe1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f90616848dc52b6ddf1d46f089f4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4a2fb63f7dbbe1b08f24ca7d89b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560c757e7a1c4df282a3a6d168d2b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043adb73106cd3a49eeb0ba50df24ba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4457edeb72e25cd6a57b02aa7a8e2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd3e1b821b2c50a0af529a03c0dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606e5c84e0706a22a841e9b9f7731f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719da31cc19ba0150abf6054ac8b81381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4899cb14e7de4cb53f20b74a6cdf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e03c78b5e3777a7bb237cd623c15983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a84be1b722ab61a64bf8503e3bf0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec6eb176b25f0852eafb275d6a14f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53249812c5a646720a13dae9f260370886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf76c0bafb2f340e8172b30cafb5f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502b7ca3eb299b1d817959179d682d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e775504a435f059f0fc370f1c82de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e8f1c2d5d469275ef516bbc83aad990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9349ec602d565d5657747f904ea3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e747b8409fec94b85e89c8d6bed1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c24d0bf7220d3c825601eb5d09b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3c938559879124431048afa19c4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be645041656edfea2b800de98290a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5878c9f922eb101c7f01b558056e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfa9f5622c8fe5346936121dc18d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f257d362abafb412cc8b7306a708cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80492c50d959943b22c53a60e29b9a9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeafa8cac37d38562264018062ff65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e16c97452003fd7f1c3a84cfdfd58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea923df57708c06e49d04467946fea1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febca7a7418a2bdbdf076ef6c3d7823e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2e630b0fefd598d5c4047ac7c2e28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5b2ba5aa81bc644535d328d9ceee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7763ccbaabcc1cae227f11ec412454106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa200a1eaaf2ae16a4b9ba11b11cf105107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a60cdd5e80f57c8f98fed4506f83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f543cd6b40e6eb60cbcc8ee5a6be0ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b97c3b1082b72a852fbd9da16703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9783379f101db2771de10c2d68bb02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afec3cb4e6bc1211fa8f460e0eb0d6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9ec76c161ae5d583124f7900abe03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72853c1140b4ee5b28bd852df18f9c20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b65e7af6566fd7170e94147cdcd8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595ed5b2b24832131916a98c6179559116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f396dda94b9b2ec4bf2d632b34b26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f63f3d9346e171abbbd8a4b7eb718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c9669e44cf33cbd1565c7eb13f16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32080b6cecce1838f689554e7773f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89193920d2ad61305dbd7fb4ad015d2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac561c1b45cc0efc1a4a602d3e12c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2d3d6930a171111a0d939eb7d8c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3666ff2551fd1ab5426ee56efda8ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26613f02601ba6c2e581780cb703b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e60da849dd139ff9b8e113d772215126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96387748cc166eea1897133d864bc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4728474af80427fc195d04c30d8371128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb07367547dde522bccca7e9ee92d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3748ecb14af2f2f36323473a30815c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd1da9840358e182b654b2d9d4997131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3476016f86a4332a23e94a01552d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bfad77b5fed883d9bf979ee5caae8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bd838c6a19eb26253a2845ba9287b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3fb813951f176722e23d1211665e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e737a380f0f658892d9723e2f025136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d515b8db0b9fbd66275b316b28640137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1acaf55e0650beb18864231a0acf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb9bb5cb13471570f965f93ab611e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012da9179ed9b358821e19b77d97dad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35513249b0fe94296c89582ac72cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b89675177f0acb8ddb8e77699ad482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ae547fd87e3919d6ece16621250f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2e33d7d59e3e8ca74c62009b1ac5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88943c825a548dcf5ac88cb03eb5138f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998f90591a672c438402d831bd1c237146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbdd7ba7cc2edaaf96d73122ed4425147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2616080bd7b9372800089a20ea5bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509782fdd9fd8b2dc8d3d42935016a2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa2904b0082cb57d6cc1b66ea98de3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3525ec3046d8c876adcb949b56e6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280232f8c62f5a07deebaca3ae2fa831152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8452389407cbff1d4e2bfb71b3167a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ce437472411fb3a7135a5e259322a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d16acabd7852b30c63eb2f31d8cfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dbce631faae276757b5b78840da5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1370d8e0ec72b4744b81f236f10725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19123fe0573a091b8260239b904af14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850c22e19051ed735aa4ee4829d027159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45917c6be25ee13fd9702501126bdf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b36db59c75033af34d72601c5c49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f980e78ebeb927911bb43a1b0d78c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c0694cb8d767eacac95472a340e63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf818af4766ca050b87b7c7ec546b21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1caf7250aa0695c31deac923a2a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d8712af6019a6ff6863105ae4b0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fc30449ded15c98febcbf7609bd05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d25e3b23f8c82ba0623320e382b5df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bde3575dc2ba99830b017cdb035e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a129db866a8e51b9232be2ca1dcc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a685f171f004e7dece1dc5dbfb8175171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f20f81396698e649f4f7756c04f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ec341154d9093df548570ce54b52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b44b1358d1f734abafc71b802a4ab0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35919e89480f71dfffb503b06fd1f35f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531791a8c6ae3e1c55d53caf4aaa1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b57ce1665c24c1c838d21817f91259177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be286979b44d8b4464f2a17c447ba4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74682a20f9361bc583e7fd8f0a50904e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e58421ae04c19ac4980eef8fcc62d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392b4569918083fe9af86f3ac0c54a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf68a5d9f83ef2e9f6b9af755e30ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c10302c40032fc9b17b4e2df3dc8df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab258c1ff24c615b35b6b071afe7e446184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373385dd7434ed294c14fcd466c69504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a699cd841f73c6e979d69c00b4777186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde75985a35ac469437ab9fd376bfd7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3140de41e134a1df64315424312630188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f72be50fcbab50fee5ee200f3b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb44fc481c68b6b1e0b52ef246cc21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07e001b1d4925ba889c601fdc72b45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bb6b0d187d721a4d2c2802e9ffda9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a209e4617539ac3150222bc00c41d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30420d100e56c553229da45b2bf518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958eb1c36319546ff996454e52307a26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668933db308792fa50c804ebcaad3b53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0d2ec680a2f5c65987ace54e8d63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acba8e0e7713ce121799b2faeb8f61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9af7d35920a749f2801cc45a49d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c8c67dc4d1e42a0f6865af5c34c13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba660321a4d0ba441ef912fdfaae2fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ff0b2688a0ef80fd62d149ab7b11a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f880583b7b597af7684c46c77d25b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c92a8f9836c752139cf0bfd8bb84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7ffc733920f8dc830ff20fbd00ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f95566d6870a754819d870c684d04f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6232917b9b0b08ba6cf6a1655fc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610d6b9011061063d084fd10a38b3b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f7288f6ddde231155ac70e12d8a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00041a13deeb7d0e8aa11f836c4487210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8daa1e578a55bca24433751437417c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8ab23b41b8b05d5fd92fc867aadab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d6f7357067fd585d494f8292f3b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e83cf9bf349d37a8e1af1058d31c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf3ca24650ec5f322bea7a569420ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcd4ae66bcb83971f1e7edceefe743216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7f733f47984d01e89a0e8a737dc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75824aedacf6802c64f4a7c43f41a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c599c8fcb043ac57c2cb3e4d6443219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695498c242d575006fdd51887ff35ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b11be192ba58f246eae7acf70ea3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d838fb790f5aed67c446fb9469cab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f626e909481988c6cd7c9471fe4769a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ed78f8cf7109e0ee790985cfdf9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dacfef3051fe74f66b5356649fa3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea2ebae9112d3b91557b2bdd07c2b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65995da9843f9f5570a04653a26c7c25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932640a551579bf8a503290ee7daa821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7090618cfa1438a0c175d8500bb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95133ff4c0c8a281b00ed0319d797c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c61e2f16323123e1eef8332797b192231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aec13e7c6d2bbbc137cabf35c325a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c607fb6144b3f00aa32c6590624e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861e554c79017f236a58f4cecc6d304234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da124e9ce2c864535659295ab000826235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbaa7007aad1ccc4b266e3c94ef20f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b913d1b96329579adc2ae4a8adad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30093a39757098e8a22b10a1e1a58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6418fd30a8d19d1f46069be0ea657ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b7f6dbdef403a74885e3d6ac3773b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84384c82f2c42c3f0e4353ef9065fd4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b4e810bef483e27fc7c179399761f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a755721abc3498494b52d2a328d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc8b6718e0b4a65ea4c0cf9fdec08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448474e6e8c6910e7b36fbbbbec46342245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f1aa9d67d38be60f2533c3b5b2976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e2419a8cc649e1b95ce6d83ce7a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10da6b0e267caecadd4f4b3268a1ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb8abf904f56ced77d621c93bd058c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b1e7d48ae7d161a944e204589a28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c3781f004c712fbc2cc406885c32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec85598670b6284ed83dabf90f65fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb26697bcd7ad9f97bde84de67164d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85fce6c3179162008dd5fbeaaa67ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe35a3148876948c60c2c3c48365b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9035ba2bacbbd3b2b79113d520795f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7af653b0f05207ee92eef03f0c10f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9d3f2ff0b25d7d9756ee5e1f36f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea65db06531b24d230c51c62e6c75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c15f732a7f37ac39c65694b3a275a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bc5e2ecf49c446417a1337726f5e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4384870c6648cfd91c3b7207d6a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b629dbefa2f7dba8462220d2a5495263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e136c621fd83d6ebf6563d2e33687264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896b1bac788edf9c744baa546d90d9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf6b089d4335a35321afa52324cb30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af8ee2e4fa60a0a5cad86a457e0d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ebc03a45f18e2f00f486d2e911d74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb167abfab117c0f570551ac7dad7cf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369187f0af14c930a66cf722fc9a8a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147144e9e3edf888949da094262eb3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af59e74f8c67ce4e454d1e8b2b2db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb2f3146c13b2604db8ce18c664537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491012732f6454f144c03704a06c02ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02e09e62c854782b17e42f13701954275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad2a42759a02893ac86c1b407183e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e64a61c693df6bc1a4a1c44e90660277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3375e33a9e3dee194a05f992abc8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdcfcb3b6dc4d3c84c070cc65c0bcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0f4659e13e258534bedb1daf1025280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df3cd07048b9f94a842b5e5a903818281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0abd186702d62c418d8c5a34a665d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439a81462af53ec942ec1d069b44853283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685829b316c5be00b072ff878ccc85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3df93933b1f474cf5794cc16f586b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfddd2881f046b22f44bc3062b34ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015209cce131c251416035afc24edd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeff2da36e1a690da4fc779054c61e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e29a8269f619ee28b0e9b3bfca5bf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbf09ba438b834771a2924e2920d32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbd3fc82e8580237d96b7e6031736b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b86b7cbac4a97bdc3e35ca6117d88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d133a71e2dd994d517dbd6ead8d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626433bec422a43b23767c253b66fac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96657e24dc263fbfdb9fd45942111543295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9105465143370a1882f5af92e0d23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf43fd18c6525c4965d38934defe68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6bea50d46432e7e1d10a807ea10eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f812ad9ef07a4a19cb5582624b06511299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65d327c79e2c91e5bf9b400e4ef6c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb741796e730045780a5c21c0b46d09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66fc32a683a37c169b05bccdf317a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863ec34b90cb6de57e40ae1c8e5afb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7ef05bb901c6f136ec034ddd392d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2aaeb559751647c028dc6aef4d854305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee0ae83e48e25714eb702a69f6719b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb29349a8f95e83e88ab0604492bee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9973be977ad8e4befadb613398f8cd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c458c03b1f2289ef85812910bac0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce2bacd8a94642b18a65431372b893310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ac0e4033311201d3c601f3f65722311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e35652903009663eaa9332484e4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e0b7a5f05abae193073b47c9787b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70226b863f55c544f0f933f342787d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d23f0e63385e025c78d67dd9bb1230315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c5c3b06168037f188aebbb4f72caa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab5bf5c41cf79da4e388f0b0917e8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d4bcdea5a6f94485f5c6863e3fde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78de31523e11c2cf265ac1bacf7db6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3acdf00e0cb70b9ac2cd85363ba4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc19265a702ad2493b017eb4fee25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e611ec37caf3afae0bf7b3c822650c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde44fbc0b69a8ed34fccd98f287e51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d46cb9a325a965f54813d803464db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9ef48aeca33252ba1606085bf052325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd1d17decbd161576a9e72f48646a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3eb98e78bd4a6b69c0fc0b0b082c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d28111f7d2ac35d04158a96da664328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400efa29fd6439a19a7fcaa63bf57b8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc29aa389e274a226e074735ffbce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e829f7b433bc0d2d08911c035fb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587f7c74b9b293b3c03a790ebefda79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e02a2c4427ae21294532ae674071333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d11d12bfda3abf4d77dc7a40c1c8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4edf472608732f0445eef7e8b8ed782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0cf0117cca5732f756696d9d7e973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379365236761c287088b3062d8ab2a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8dfc5c5dcde311c0a7f51d97da2135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be0e4c2114070463f22763b37ed2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b94817873fff5265225b006074ecf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f52f5adb363f653d482800b2f155e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5a688c84afe070982e55dde0fd2579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243729e4455cb5bc00241b7e2d6fd28f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e8968850952e25ac647d59dfc576d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21eacf6629372a0129df866780ac612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf70ea91168af7812ea8122630d5dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbac987221332bf263f4cf403668ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a107b1f4b9a7f84c8e9f8a8a3347b9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb243835abf4100b834984b09d9313416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5857b738b4cb40bee1bdd3942007e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb792b840c03f97e252b52f7da16418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b90a346e804b03e4c1285a0780d22419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd96858246ac99a8e82e7b7cc6811020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386d0f53e3b67f80501be5d0df475921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1eefc347885c474bb704db9e8106e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc410eab23679e37c9ccfbcace8b33223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a017323eb2f120d9819095b27035324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77eb46e00c34e875cce2ed40d958325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c054e9f0731109b93c39a882501e1c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe103f921ec597d501ef032c25a20027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df77be24240fbf69b19a81367bc899728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d394fd35a5d3fd13521d372cd100e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed14f91ac74cf0de7bcb1ed7ef785b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ce06760763f2570928c23cc6b47f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda34e39aaf3af7d48f01533b02a90332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e1fb2a8b337b187541b99033466433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e44bc3ec08f03844a61ba0777a77334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907197326479d9d96f77f1598f00e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecf2bd74aa2df32ad0fdcb1b06e09936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80375b93484de18aa61d0e277ca24937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b27055a0e7e68eed618efc85c5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abfcdac15ad15f40ef24a79ffa76039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476f648e0832358651baff299df35d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d8ec8c17f3c6d309625b2b682d0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2794a0aa3792309c0ae1b9da1269ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295b8ec989a0e74af400ce664a039643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235aa10d02d8c6ecca6a3c932d2099844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef544a8e5a6f11b40f1fc003822b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c74fd430857bcd4b8ab00eb3db1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d61753df953f185ad3887ee148f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f8a311b308ff34b12f46f4ccd71548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669d2b5ae64183636b9e47085cd037049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68b5c23d66e0c3826659c81e2107850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f54f912dd35d2a19e7efc775c10b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95007155fb05019d9f6cbf1a2a4ceae752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090de31e27377d8cbad77945fb9110e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45ba61bc7b3e53f790cc358fbe49554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56789f8c97ab201f8f9ceb2934b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8040e50c47041f3a1e8797d8b25956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf29a80f38812f754e925ba689c7a3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2acc31f0730528a0b9b11c72f0ee3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee70f02f289a471f24a070b7392db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adca7ca2402ea34c69c0e9fb5b515260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261488d6f460eea41b7ca86b890eea5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad347f9cc6f5947112c15cbaad339cf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd357c81e93e088c992fb888807f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3797241aee210934415d660593e9d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a112eb4d6b9f77d59f57dd73a967665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747605b62f436726a855c9223671141666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052904f2de1dee9e735f59a213a4129267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab824bb310cf9e1e325291038d041f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63948fe13fa43c73840ae86f3d0127e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe360e7e218b980f19e0c74bc5f97b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe854356c3e1d199d4e123a4bf11b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c35bb72cb3f072eb0a4fcc55035f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ae87e86f9ac7775146252b1edeac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4e823052a122a504ee0413833d3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293778f256fe21ed3b34c9c6983a70875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad875a3e6ab8347e0fde787c508f6f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84205c93ca7bde36fa6ed6ede5d221e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3817d866390ddc7cfbc7dfc107803e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213efe9db9e6205307c7a5b9bef6e53f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdd3bd7670c37cf87fd274af7945cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256fe53a5b600498db0215a82ac44c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9513250ece2c5d3d6a0bdd40a95dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5c13dad9698b5ea0ee3064630e4b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147238ab892ab5d31e82fbd501508b2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb43fa20077df0ae379db9e3c6efad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf34580c5888b05fe56f9c857527e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0df0edd3a8a077133e2ccb7dbf8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8ed7828ea2b8b39b86d89e182ff2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60e5975995365d236d2dbe5001b3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a8a2682b5e0ef1931db2a7e9c61e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa321f4166d3fdf3f0dc5fe7ef6bba691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b779ce9fba84f978731862301c3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21faf398a70b86002fc6929d7dcdf2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077acb97fb4ef19cea1bf28a6c91ba7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe630439893f7adda7cb0bd2726d0bac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd8732ee422f48e85da229f63a9a1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513418551d2282f672257bda9bc017f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963717f9b5065f5806a015245b7666398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddee77738d2f48685c3e758efb2c8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de0f47cc0c5f3b95632397ef42abb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df4f7966d42ecafd5eaa3b628f6de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffadaf284177074d6d48a28422bc8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a33e6f2c35079472a3def8e70ae5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c45be11a52d3d975b37e2c483d60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907329f480df769259ae39e0a55e604105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1971a2e821065cd13d458f0f350e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec24cd6a826ee02cc86344a940d21c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d6d557044a1cbfc11c1e819a35eb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222607b94f8032f4f61beb990cf418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7a518a3265266675664a0215b0ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df816a1044e36306d54080d38b97b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095c92d7826bbef06ba19dcf5b825b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1b2a7a6d0265863ea721939ded05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d335f49aed0932bbd742eba3b6e3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575438a9afe100b8c7156cd2ea3ec39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c78a7acc6f40ff1712379b0f35ce5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee09da310dab0a0b7792deadf04a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b34f2a8986e1b06e99d1039af0ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33d6d12f19955a6913440cc0a2a416119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff348312b8223ac3b55ee9719d3e09dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf33de3fe32f044cd64dc589a34d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10184f7909b03a8fc9796c601c06f63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ed10fba1f8908d083c61ace0c0ac0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3af2981adb5a55084d26d36cf3f80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a33015875011549e4eb4513e78e0b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b53dca241cdc3fd3bd037d2183c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f5d540588819bdf8931e46f50959127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3befeaf2544749a5241733d941d02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11566d420a00c3151c77bbf5096e03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6eaabd6e033322b4b045565d257b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80802a37799dab9a2705c22f4513ebe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d629de65817f5d4749755fe65d2483132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de03cd0727a20eeedf67cf819ff4ac8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a4d15bddb99641ae8a3ae5fd5741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd41468ee3d1067b0fe720578f3d945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487a858fb2523a5692237132a2f5ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2a4fdfa730891e8fbdcbfc56ad59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eed83ea4a07bc5371daff373853f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9e12af269ca0fb9695f6d9dab2aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c3b551ae9d466ad2b503dfd8391c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803dbdfb06101f54702625a912856f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dce1d0ab14e3d63925caf907bc6296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b79a66ae5c1d27ad00e8e22aa21b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e818678f03e16c01ee4ff1a9d0e57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9d134cd5926125076b965bf2412d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3ff2dc0db7f30128fdf19c1d21105146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa792a7d9439119e3f7d93f7d28c4eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c70aec06fbb1861f3de7d6ae4352f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8630c58cd4c8ea4789f1e0b313ca2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f7fad0c309437b4e0d0a1656b9eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc481cc6dd62d6374435b96db765b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e0e452017e7d759426e684e960b13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3f15cc914877b7735c508907a44ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00619e17ee71ac1184aa83a3ecd5b73c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b4f1f7cc1d389e768f2b0ecf26130155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef81146eda4e04b6a0d4bee9b8ceb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7316ffbc1e5c615fc462850bc48df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd22070714c8c197ab3108541bf93b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f603732ea8c6365e22911335727a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66936475915eb77addf8dafd82ab2c2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f0c940ad211a74cbde333582f73f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6006af43e37c4bea06519148601fb42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a9ec74205fb6c36992942e6d0dd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e17aa33c5b1f79463d3e42f4ae7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445603cfc6447484705ecc232ad623ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bcf86861bf4dbce2455892330e8d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bab70ed80043910b27b1704ff0c22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12aa0ba421a31e2cbf88acd0f85dc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd59f496ce06ca01bcfdc07deb5a9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f1b7e3a17d79292f87a9cebd5d5c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d58924d966cf95b4273f61e0259bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a2bcdea48f043e1130472f43e26e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6940e5790206a4c8b0494a95879cbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8af5980f69bb939404be50d448ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1392a5173d66573bba1b3622ce1fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdd96e86a0c4e9b4371e4ff9a778c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a4d91c6c9fea9f21188780d39b34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8745c82f949ecddb5fcb11876604178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de4897e0a7ac2eceaabe2f09a3d94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4cb3ed6554893345b9e5ec6b542c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525caffd37821c820ecc254610053e83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891174b1b82e4ce6810ca7a147e1e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f430a72bd30a1ea7bc0ed3da5e5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b497178b1c5e5b9a1d6a774329be3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d651eca995805b83bf68bf17b42d6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b2a5361389642556fd12b3083f6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1acb8453b378bb833557f02384ca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169caa947ae1ea7f2b98626a662c2930188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686987dbeb303712ddf126d68cd65557189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5c090ab34de32d75032efbafc799190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dcd2bc790443e65118c536c150a49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306bc0bfbecd2b951f05db133f2bd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3280bacceed9f1e9de095b9dbd90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba6e5a10d4c67a719255367de6e1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d799da718333122af0e79efb63aaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017369d78e03046c8577b0418b40c9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcd1af34885c032602c6988780ba9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066036045e754e4ebd36a26b28d469f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4562cd6a0afcd52082672b3310e22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592123a35fa1315399518f8ccf1310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00155462524a24f7daf938d8f30a734e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040ec76ba7eeea5368865a99b9d762202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318d96cd528dc6b447fe1d4dcb69eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e086924a08b4736c620b26af68ecc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced55abd6cd9625093b0817859538b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b189b28aeb54206bb067941f19099f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3150082e49390f61ea945b3615b6c51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aaae85368b64f2047e84f45d02ff1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a9eace10115a4e7e6ce552418731209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c6fcf107e6c942b3cb186378fe75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce2b8ae9b629fe16cdc2efaaacadd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3a945cc1ee179ff98de7f6b61b24d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba042013a7f5aafc6f922e021505f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547790fa28172854b145a67ece5f36c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac34e549eaff00e8a801a72af884b9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6cb5a5a08e5d3c3f89b31ada40b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f124fdaeeb8de4b0c007909f07dd621217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c56aa4d4531cac4333f7446bd093218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72769ad9c59f0a04e74f35209c24df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2841844c06f00b7cbf8d811a6e81c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576151095f28e07a7f7477c9a72c21b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce58f2125d4a3681d79f5ac07d587f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9750f646a3c1f47d0f3e9f944561c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b078b50c1183caf877975ad15bfb902224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c68a94279d1b8733f57687926f68c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc859535340330f9aed4be8d1a428b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717001692223cdf8599e46eae9504d23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd302862be9439329dad9c4616555f08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea84e0c9c55e52064fd7fcabff1ec1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f0cdad8055d429e9af26709297502230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa38e3c6c798faad88372ace7e400231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b7739ebd60fd6c1beaac286e22e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e83327feb4b98e8dd60061377ea6c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e34b9c075cd07cf569d7003b7652234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ce5f2d208dc9736a6afab2c8f37c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf62931f9d5a80046b994c956a834236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc40e1a127d518804d1f207166726237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a816852749217655bbfff471a5f07f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53327d059455c07fa124367f12d4b259239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ee3c8acdd0c0ace0753ef5b717c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f859bbac9cce291c2a60ad09013914241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a96d1fdc55c43fbeb2680efb7818c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e0fb20abc757d10372e2755397fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d1df1704264db8328c8d3e233ebf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67781f5cca8f1d2637fc2d82b2104462245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deaba83c93238589bf797535d87729246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1db68f6e1f6994b7dcb174fd485361247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c886f3f4ff4786f914972f17dad5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c33f678176dba6c054e2e11c8bf7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a29e375388dabf03795aedaeb0ff69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedbd5ed63f91eab208d8db1703990a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b87313cd391aaf4cf0934bb43e8f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe537f47129f057ac9171ea5fe076d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5479c4b0cf5788190f5ccd62a4dd62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb8a8b55b1d18246014e6309231c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e774d36cdd28007e6025959c9c6e25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e24366e2f54870d921f11efde98779257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157b196808bf34cc67b056cc74dba3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148248b1aca95777a97730c8994614d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a61883847982a9af7470fad8a364260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b1b0f5378d93a4a7ca17721f291ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f497c9dba34ea74f913c919539de19a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79af38586dd6dd242a35b55a2104c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16813b36fabb7999ef49d9ea119a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc345a785181e6e5f02a0e04555e0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f61a453a63f24797bc3296326e252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c90d8ff42766fbca79ff6b6f1e777c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f2ee9701d37d5f4f4270d85512444268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201447c03369696108c4095a51f86782269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba69d625cd57174782edd4fda4ed817270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ee9ba171e0c0689a4a62833ee649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34dd648c9ac8f816685bc49ba11200272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebdf214f7c2b105570936f7e110557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dfd08ccd096cd83a0120762864844274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf174ba70a471810ef388de8f8011f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce4339dad7318de4bd03d63289cb21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3cc45cb0b9d5ed5748dae601d82e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b9a1e5fc3ac7a262ca1fe1310cc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122beade9a1b36ee14eca114fef3bd39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7606cc1013721ab26a86a2d935065280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a346902ad556f0464707c0328e3f158281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8858bf38a855e09514d3cc470924d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37ead51989d2a22f2bee1757fa6b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a342c55c2670c803fdf815e80bbaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d24e7163b346af29b193b77819d9c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48e4d7ea144526e5b5b08f2e1eded286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30595e6e0b8a7ff274865c2d840961287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1661bef58f0812ddd3490b958d103288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a5ddf2dc57823eeab1924d36c7b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd688bd035e489a22c21025c35efa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca67af0e202818d4dd4f4789761fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc0d0657a93aabf0a431614b25dde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238a950a3f83369d84d033cea7c475293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f333e7df1d64211734681e852b79133294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb0a443e64670c21930ade53d3d91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b077d83fbd3a47208fa0ba305b7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265863e502bdb70b3657ef05fc4e775f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95df725efd70fe9cbc04271754bf8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f463f89e5c5dc0501aebcb367b663299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500d06c9ff534699d20928688f29291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271fb70bb2ff7c5982c6479448977b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48289b35a8a63b652b7d7b836d72fc1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac8b7598e990ddfad0d4d489a39699303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434ecd52120128581a7d40a54a35b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2796d0f3607d1d010637f7a7a969281305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff134be00184b9f14ff735a184f05ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5868c416b1754427e7aa1e2629c28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196411dd5011b9a57ac7546bec52e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bf1c7e63b705db2c6e77e212805d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc73db5c04544136dab7c36180bc067310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd858e95bcba1e7cb41abc23c174d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29bf7235095c6b012969bc43daa262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef59506703f942228425fb77a58823d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2daef8f1a38ef5ede54de849017da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac3118ecdb3676b650a250d6f9872315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94797e96cab947d14034e4144d4ac16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7dd70c205eb43bb27017dd2d1fef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c988332c14504c40775baaf68fe1c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dd15c7deb1f856416d0d343126e46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fd17246152a815931f5aea8b765e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724991810d9ad9ccb46ffcd8987b1553321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa9793961914a836ac5127a9523ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb2e34a964aba29b11effdcdf2025d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97db014ed2d9e1b1d2d54485ac3effc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f04416228a78d80eb06ecd67d90c6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>