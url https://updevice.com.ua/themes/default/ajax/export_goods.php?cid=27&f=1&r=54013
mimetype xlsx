--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df157564be3fe44f6478d33c71a5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fea5284acd3d4ea7c9d51ec3175b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d23c1593407f8a60f171feb3634f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189037c729c4a72f683b6b01059cfd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794ad2a17316dedf2c49bf41595ad635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772112e7ba62be1c63a112db20eafaf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895e93c43eb946f310e026cd61f81307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b7b9a8e6a3d749b524adc0ced95908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc9956140d30092a962048b61edbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c10b16f65f21b1decd9ba32a21fea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e78d0903b8f35e4aef468f1ba62911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b82e13f667c583b510fce61b89b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13460b52ff69c12b8b5abd7eff8b6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e92e1271f68c20a3f5d4fa3e9842c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7a54031b4e67810aacde7c185b7a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dfde18c46c1b8739a3338759982c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41702a214314eaaf290a00dd6cf3b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1d4abfd432a1a86965069c26322e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a9d205af008455280bd845ed82be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b1990777ec20321eed638da5308e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b9ec13452a30267100a2bc6795f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8124402f13403d4a61981fca2133a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739aadcebca3a45b56542bbf3555c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf016058bda6aafbdd8752687b0731024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84456405681a046377a4a5b532bea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d37f8c2143e970f482bb188b6fec5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9ccba5597fa486690d08d635ab74e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56277f691c125ca6806fc1848ed9eb4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0194d454d44b2aa39b39207a370cce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e818e1df2744496dc7415429234e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b5db73a9fab7c88394397861ffdc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651addb44d2f189d22112a50569c037332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf512ff99befdafc10f2dda2f58e4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e675e1b97743bb616b9a7ddaf1ef80a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709655f7bc7e4ab9c0c6f9bcd2317e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd970a15a0dc647d75ab57b48718b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d1019d1deed97b394dde2702b68537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe296331155c38c178b49b6d95ef60638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4809fd2dfa9457daee82426d9917aaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9caff42cfeb289e9dacda6af375cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce6b1fe56df92747ff462db36e7c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a02d120086a573aa3ff170f6b0ff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d5b2e2b93d39801e0d353b2b55ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92443b6a3f981e7990bf2ea9198793e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856ae88dc05634972098e52c9da421a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b669ba68c01b672cd0e97c988bf4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d6e475ac72d2d839d1ee9dee4b8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5d2f098d0f7874693f5baa0f42a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb158e7e5f6aab6eae22175b084dac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c42e6888145f1ce2f27b7174ad4c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574157213d2cd2f00e9c5222cce8643651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912638aeebf8494c9b6ce9538851d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3352a53ad1ffa178e20ff404877e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8f05a068b709f514e9c232332763a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640ae8143221c353467da1ca5a0d43e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa663004ffb1ebe432f46a89fd9e2e0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e080bed7d8c6f3f84e337385c46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd31e5e35bcbec236437ec73e64eb3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1e29721a674eefdabef7568e801459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bcbb5bced02a771e2a32538a6452b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55973db36c11fa131371bd66a50bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bcf4c317334e45617f1f3a3582e5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a2838a8404add99241bcbbbe464a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169cb67c3889330f2d9d53ab82a871a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1976486926b9b1b0915fc72a0b9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21549bdba36c1122e0ba1f0b2f341f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdf69315ba8a9bd8d2aa993ef26c4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13abcc3c3a4f51cd7cb3417fae5a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0bac601c7caec50d413bcf193dd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7573a5c87e2ec16a8842277bc6a885070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744702d5b70f85081248a82be179a83e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dc9742932e4994df0b772339b977572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133055aa279fe35697d1a41d6d3ac9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f48f25e020ee64dd318f07c78ed5d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69bc11e97890edf02e369cf69d3a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154853ff4d696cf0d2058c88a1dfb0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c2bfe55defa60ae15d80e650deac577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815dd4eec67a521176e8ec6e90b4cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec127dfc92dc71167a91b7b6ea800ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557f527e4ab134fe8e2062b9a9ccd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563b0e3de053a6982b1e2487cdae5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e87d5eaf1b0ad245f9482eb424f4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d57006f07356a1ee39565c1a969f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd3630cd65758c454ecbdf006b145584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e76a34101bf0f5eed4c13ff7a86385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bef3e8ae64a3c1cbe3cfbdb2290186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f5a13f71a3d29256037939420bed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b875f95effd54d9a5452a4d20d1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4094e65a2013ac60002ffc339fe9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a9ae05ef4c916604a19fe43ace8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cadc96934ea044c7b8f42c1a25910b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c814499b92c15d35c8ad16dbd4e246a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82707fcd842424f4a961c6ed8728993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf5c67751171ff5079f6be32e9624f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f01f76ef0ab898aeaf21fd261ac20795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9624ffd4bfe3cd5b9dd4cf2fff6b73d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229a4d5c646d63a2ef869c41ac8d3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77c61b1b1a8facb5f0f17220907fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a0e305a8b3915f537fba39aaad5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400ddd79a06d9eb4a830faa09c4f53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f3c028e36ca2f10629c4664331734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e1f7b2de5189ccfb63fbcdab0fda9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149283e6b64b4b62ed5c2353d4b7d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55c7b267d1e9077c08477ad870b220104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149ed9214a8ef87e934b317f16fc0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d4e739fd91276c3f1512b7f4314b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ad16ef4f6fa40651648c0c451b42e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477b8c1c75ae0eaecc3a5ea3aff54e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d64ed55873d3ea6509c50bf68e5d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801889f3748df3c0fd7f9e7db9a7134e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddff2e687ca73fe56b77c13a5ad0dca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c8c460653dafcb35e72f0d54b472112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad37b4418ea5b6403580975aa5df60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd0f554d3c7cafd8867bacbd35d19d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff24bb0a72efee03d7d5516c898a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8ad10c4a9de4f57c5ec8ecbf14a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef3de92dec51dbd063c38ff4c6fe7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5c3bc4b73e8ea6b903025ba370aac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd48c2aea67748940c7431f81e573e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd8701652e7a15959acdf53cd7c0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340caa3513297c2464c68e2b91dd5f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f3e01ddfe8e68c2336f0e5e84e0e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd78b36995971b2e3b9131b2814350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af93d48ef1860d5299d0efd4f020385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fdab5679f55f11adfa7702d13be00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822584e22089034d7f8e3f774687a5fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471662d978de1a52ec650bb29516a45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c2d1d60189a9dd7c9bd823d3235df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f3ea0f07f5b2e9000c8e792cd1417129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f603b38dd73d2d72cc4fc289c734a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd989e4539e810492cbaaee15d5c2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29114386918050660930e2d405af01dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d08fd522231cf616806a644a8249133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a44f359688811d704eace9802b7e69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84f73cc32597b9096c4ebb2f21ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c2a2ec81c57eef1b47f6bd97931f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4a3c457f35655d17184c819449932137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107c48df70ccc8f29d04ed67e5ebcd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dfb63fc2e93337836d4150dbefb6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8fbc20e0b43809479d722f0d41240140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d0904f5a84d9a7962cde605f160d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9387b09d69939ae3d2615798357c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b1a59bf81d29e7ef379240d8fcc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0de1482076a8f619c2eb10262c6fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aecc071616f1d6ef0fb8f88f1d69d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f3002c81f6b9722060f356a2ae3a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47546cda2a597d77ed81017f2d3e4e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e6027a23f402d1a4812a4b204e6a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34714a9c8a8c1f793425b0cabae807af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16536639a61456b9193a8d509f13be12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d67c7be21df85cac059310c47014151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f835b15f5d7e9c3a510ab8f6dbe89d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f3cd9c61561652afb08f06222710153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663abe5ef79af4a63da123936024f721154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b3e515e1a2e3e75bab17681c2c13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409abdb43674b4ea1573bd64c20ea1fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904381b5222d888fc5bc15b51266bb70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c24dd7fea31c2fc50bfeb5b91996fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218fbb35cf94dfbdd4d5b5911f191e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f4aa45f3901ec8d535f75dcc8a1b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f51f3de8134a49099d54273ff70edc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053fff7c34e3539a021e29c069653dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1606048ea30ac9afde7133f0e6a8ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c19dae5e81910b4668e81e36d52862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0e86e62b71d874dd635024c0d89b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f1e186518dafd4a0eba283b69ff9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb39f1778c9a56882ea88d34e82aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4954298ff148db6c3c1bdf0d75c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4e90dd87e54d9acf539033d0d182e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbba30173c2ac932573763304413a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dc48482c927f81c29e4774beea1da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55689c2d797aaf4b0555755cc89e74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69289561f5e58a41afe2c5a003806ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d89f1195f919cadf80e20686e36b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f400b9bcc0108fb7bb0fc6b3f39a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa51b3f7cd6bc168443de7e237ab0c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe3d2923983e2cf08788659a5627d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc086fdc09607beb35405b878bd8f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fcb194bd34157e5028c6ab1aa44ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b378119d16054062036565a103e5bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae7a029406b971d9b1f167ffb60a80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357793936fe0fdeda598719d304b0acc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6ea74a5598e0bf2c702f8700d2ba4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3f6bbab89554e3c306e4402db3ba7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb5054370c80d32be6e8782aef6be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936bcc3b4be0e66242002c5b30c72ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d898a672ca5d36170eda9ad5e3a48c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e744a44c4c6e434da874457069d20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb4d754a8ddb7717cff379dc334bcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91840853be3ebd5310d1d5d65728a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97dc7a374f0c55014d52767e98f081191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6de9263afba10c23a823db52e15a04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f63e90c2f9d46abc3dbee151a1c452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0b48d80635c09cbe02e99e3767973194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378984ed40da07ba300fcfee3367543f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24e741781f0b6a6eedc1fe834fe5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37d77ba5c76938682d0251accad56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d560e80647170590588750d651c441b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10c1c2d201250aa308b9fd13a00ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e954775f438da17300215f35708ac0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d23ed3f1977f15f6a189462c6630201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda974b5c522749a1f7bbc212f54c7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff1ea2d31499d5ccbb4352535bcd0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8eb211ab28cb52bb4b18dd0de978a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff5e1560485e1a544a33b1fe52d49d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0b8fda354be72c82d58c4dae631ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567480317575745fbbc11bc724ceb507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5928d7ee6ea02d417784b4e7b5c79a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c921f8756afac486667b634abe1562209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6822af94a2fc5b004ceff76d3731a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de7b469ab356fb0b5d51e558850994211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac67a020a4cf9d3eee4ebbf04948216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3e7cb9389255cd43df248a95c8df1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81ed8689fd51ebeab5bdb4cd165627214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec5cbd595225592b31b325826f695215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d3ec19092ed1c33ecf56ca4d319a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb730ab239d878f2cf97f702d8153d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d23a549787256e2679ccd125258a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7fc2a70ea7a9fc8c1e5416029d7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafd0dbb2281313f2c5bdd780b32a99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e5d0ae1c2d8dd1f52208f9ae86fda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac650af92fbc2f319df2a65a3ba6cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46605d250252708061b984feb7845e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7945497910447a6ce7840875efa6fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f1e5161f2278d4bb47a5c4317413225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e838b40cae61a546f36484546d284226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e163bd5fba39286834b7f89ec11c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a89d8dd8b79d9e7d9a7ad02b4660228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a61d2e7e3fc9f0adefcaae764829b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44056ac972beff5b17f573f43b05e8b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fbdfdc36c9a600c070d98727accf5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b065e948a169b30a0e16faa121cd32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f957aefd8ce6c3935d1ad90d04d51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e5b044f4c8d0728ffdbc3e86962e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96c694d833acd8b7e8bba9f3738c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba328fd7ee06ed5b792288cff7b3b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e7b1ed61ab2275bae46ebe3dfc3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d2af97117aaeb6e6546e32124e2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852df065c3399061e6129a798bb42629239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7269335cce6fb8d04fb15ff8fe1bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15035c0619c90c78251386125c08d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44853c6595510363dfaaa69fa6114e34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a48c6f348aacba75ad91eaf367cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f840642a524f1181162bb417c18a13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9bf0f7fc45307185ced7adb5803e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e23af71035bef45d78c34abeca55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ada168f372681dd58fe731b117b9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40762ef6d4093642e7af50a7436bf0dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de0570fadf3a0c62b7f7aabcdbf81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04ca12caa6f15b33586ca54523810250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a370a032359e675a183a18e75c77a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd7a4a52b14c7aa4a9262cc6dce6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800885546cef36176a8f360114da4914253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfd04401672a259432931f18242fae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bacad3914fcefd72a4302efca31d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287779eb1f54cd262d5eb4650814d42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b10eb7f9b594cc0dfa4535e0f683f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ded96ea25745f753fcc8e0857e612258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888b3019c6446398ea5fd5c28a5830b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260cf2673ddee4b345f79ae47919f2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a0875c1763fc7c1a65fd5de7c8f7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5cfae6c79b7e3b7f56e9535b2eeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097aed2cc420b418ff7d947d548b13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06412d478567ab3d769d84508a719715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82931e752fcce797ec83825163ffc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bb2df10d0dd7c9680aedf59b233e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f87d277c53fcb84caf71d8177fd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bfb12922806792e469430fb1d26fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf216a5a2f761f25d34aa88ca0836269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d550950a9634acf4c7022eccc0bdb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08f3fd36d9bd3c1a7b9f43db2f83a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd588e074ab89db160b6e83637c5f1de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7383a25d8339751b04095000b9d2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e92d5fab33906223c4b28dc4195403274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3d1be9eee2c73ca4b342012b670e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82729cf7cc2d1ff47e00ed47cf796d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c4d28c3fdaaf87519ebc68f7de0d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15578eb9ef54c82a4ce9ea018ed1c30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f3459f16c25e0b895c60b6fbc545d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9047ba874cab3ab98edbf4476ba6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346fbfdbab3532367e151f25b0cd565281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7fe4430d71d04d147fe83171017f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61027f9723e1f9876012eb71ee8fb920283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0adba58a7d9cec6beb09006fb28d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400254bf2d0072047d94a59c2443b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9081c6cb1ebef7a6efb3e75e201818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc735001fda8b27a4040202080761713287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df983c8a563f29fa2f466e876c68059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066eb1bba7cd3907b1aa8b382eaa6a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4940d9e6be7bf245f5d83f06df69b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17434b603aeb38cfc1b4ee24a61275291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d076cb8d67ab9b7d9231e88bf9a8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe98dc5239b7c962649032420a150b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006898de0ccfde80eb7f3a06f92987bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e667064038af0bcca7052dadfc942b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a0b7a1cc6b502a2851d39613bc84d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d76adfd282bab0370e929b71297e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2be57b60aed363dea0cf6a5d4a380298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc128cf3ad95d2ff9006489b99ab922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76df31cb72c2cd90460cf0922b04aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb0ae5b67b1bcb0f49305f91c999e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b343b869a7c43f5f731c4343ba634302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e2373f380a48a8e4aca7173d8ac19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f549159243384e8c5ee50bd9a4297ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9ddcc0c8716a0dbd0fe2d52adc0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab328f03f87f6dd461e1f47897b4228306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a08b35581839b3d846287507d974e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad470f4e6dacc29db0efc20ee098af0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272f0152672f514481bf3ee442239f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7234d1951d9ebf0eb48be4c6c42b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e6c52d1ca35bb9f02cd448d4acab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069a9c053b8f447f1f2a60632641516312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475170467389546873956faeaaa0391313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e527ca223012de6560c615bf74f67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a71743e94dc365a59c3fcaaa42eaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7401df8f742f997baf9dee73fadc72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004040e1a377e01a66b402eaaace9c7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d76207cf4c654ca2518dc0853ab0ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961caede3f9f30b2ba9aa3694d8f9c8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8589d196c1c8c4e5716342b4cba689320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42b93e17dd93a03e29368c42a0dcec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7487634eaf74999445b23e91403c9e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8eb77908519d4abdab9d98bd22278323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fabeceb4e8d2f78677575f3a98e62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f721473c63582a1e22740fc2e30a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1285ae8b9a0e96e69c29d6a0a26e38e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64692f84aee6fc52e46622ccde5413e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ef601988fe72e6b6fce1d8ea9fe67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3e03db759d78ee7da799e5a4c4dde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c7895aac31d8d88d99484353fbd37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60a086c95cb116ae5a798aab3bd399331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa9f5701f5951f322df6678b7cea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05026c81e38af5137cfe3454799990333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a8df64b4b2a92e9b2cd1559ee7d0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deeca509157af1aeed4c4f84dcc04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09926b36959c541c3dd6f09b94111c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f9216235a88d79d01d9b46ddd6ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158d6b7014938d3917ca0364baf6e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19777cbfe8a42289f6751cfca1a5216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b868794b8958d8c2f7bd2eb78f88e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe8d13ef0abb934210b04117701e878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770cbcd93e877ed991758f06b6500119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e3044ab1205be394282674d0a74f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf644a1afdcfa55721e890fdc0e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14476b59f3ea8317ce1be08dfd80512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd19bf4a5100083119bed27e053cbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565fafdf5a696d11e98f694b8a8ade114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b3dd29600be0f0238e60cb804963c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97b7388621d6d625af3de0111064616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefe48727c8f0e33206c20a9fb3fc5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55570016db6e5ea67be6eaf3a8698418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a612f8eb044d897d69a1a40aa6d2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0381b329fbf69149d55f283438c4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3c3e64813cdaee1ec373666a5561821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f60f4332c326455f5a028fd082dd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f6a2e0d18d3d0e50ae3ee60cbe9a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c435e6921fcdb0febb842acdcd78d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b5ba7f55bc8e9cc51adee2739ce3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4c62139b47f5c56a16e92ba40090626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3d078df7c0f6a23ce7119c3dfdc1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a47df279bd2cf804410c1efb906b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce9b915a8070842f5ee318bdd95f2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff19247d996db6ec890fb454b99f91330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d3bb85e4d45a86d24e8be038bcfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87678230b518f65adf1401cd6b5a840632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd30244caa6339495726e3210cdf0e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d15d866cff8733361db8bed8a66ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52404530b550758957032a2b4551b1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939a133bd01d8990760bedffee324036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e15358a5d8376e65cf6d25e816414b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a277b4d69637ebbdcbe3e0f3359d0f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad69b89498a78e4b4a6cca5f3922c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cb915793c1592591dfa74aece41a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b71af288f848f6c29d28a070e19841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f42efd971be3ce61975903ca04db842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8894a9c22375a2667ce730485fe943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b92586fded2692c1069f46d9b983644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5663a71efe00d4ccd5b35d0a0f4a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f980f7e67aa09ae6d16f2cd7bde1ddb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8ef3561b297cd8622e841a57b2fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4b3d7204e83e03d7cc7baa856f8fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a877b3b9a07554aae795abe7b1e733849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031402f07b794b991ef0b34114f0ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef0dfc5602e0165641d0963c55859151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393574bf18f938f0d5d082b10c7ac5fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4035d1dfa1bccad83becf657aaead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429113875aed591c146f64de99834454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6ee2f6eba7dcea209a20e3c13be5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd28ea10031a65f7ce05a7c94ac1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506634c69ca280e5df6913a3b2a1fd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f048d6ecd96a221afbc4f6f7c5cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a98665a76209c959949bce4450c0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cf6747686b75746383af831367a7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1bb2d00accb38811f408a33ceb2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e18982e9bf04e9b1dfe298f4f103a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9997712082d66982642c97f02f9b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0060a06030119cd9609efa8a7e2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef29ce5e7a8858911b5d2c0715dab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510af3d1b451aa0108e642e5900dd2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e3c88a4ba7cb4ead98b82c78474e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cdfdeabd11d8193f545c648ddc21968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd731ca59c154018e41e9e653d9771769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d33749dc8e06a39925987415c5c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16abb7ba038a672c09e78c8227d3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d7925e1f6da831c9a44c597db1c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac98151635bce4afb5162110c3302073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8f356bebefc66c671eab93ac9110b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6fa18b98c4825a775084795e160bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135842b28da305f77cd6194b521bb8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c140a66206f7e70c6c8d4d025d68a5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb2f5d56370d81f975dab8d03239178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3b14f846680bc7096ede2f2ffc8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614ca4541efaee57001271147ca8ded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f2ef221d27b186d4578eb9c7b464e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b91f1a3dbca3521df66100da4c59e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec27db5c003eb7b1896e0ee4f142ef483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7766ddc7bbb8e2cff215712f66275e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f92a1cbd373c3cbd5a7c3e21fb09285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c157ebfe61915512571f43f17e8df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147821a8c965bbb5d5dd7ef7ee85282c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caaf2cefce548c42d5c92efa035b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb5f90e8a0c20302aa7b1146cad05989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd68a6f362d6e4c67d1429663b0f1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e113d82cd2a896512cafb1abe4b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806d97f25740a608078e59c8beb04a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c013500df17ece17fad730af461e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d1fd9aec52341f83bee0112b026f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd160d4dd24e42008cb61fea21dbb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa90a23917155b154c1c88445ffc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f02c6fb398fb10a6b98015ffef92f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca6539ef6f523c91d9bb63fa2e60c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17050ace986d9ff6e540b12dfb6d9f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7ec8844a9d941d9c1d7ab5965215100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f735aab48b98b56246352c1da38ca3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfdfec2e9aef8a571ca1d5580c6771102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28c49b81362a1c7aa8684a89a1e04f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423e307e5d83625c34dc53d0b72ff8a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f92761699527d76b30b71ed5b5d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa3d78519b77641a1e424f7c23394106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c1bea96a3c9af15609010e7eec79f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ecd4444a33f382906458a0bb9ec3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b1ebe7ca529ed014d97c4aa9ad5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb55a94ef0cb68cd73c6d12ca492edf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e49e684748d41f1b3508b5a8ddff7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576c6b5b745de643f13d9c9d6d0832a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f599acd67ff8dcd9789c81ab0aa80be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641978367d01848027ce6071edccc82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf407f8ea226f932db07ec6908fd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99624dcbd65a762c3c29083a6b8992ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100fc58b2724a2f4bab3b01d16137ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa70aa6e2f3e66239f51a5ab85fcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f67aff4e4945fe75c24bd3251ab7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd378bba6e0a2869b5dfb4d6cff976e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42346c1879fae0bca4048b91a8624121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a55c8447f21730b654ecb23a7a519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74538530b14b5682c7a620825642332123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faccb5a2fa3073491247cc08deaac83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d38a91744deb7da4dd91f63ec2d24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c2355b06ce94b776585e51a3727a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a16e5e7589613800991e05a29935127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd07d5bee07ca0870bfc8f0762c042128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014adfe2a81fb164ef0c789242b87c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c712aabc7251511aca1bdf7759c6d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6301dc09a10f9cad8658735a42a28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4192b73a1974cdcb7ebed01bd23d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea1869859319d25d3d010aed1414c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038625665d8e1f059e9cfdf628dd80d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a1730d8c5787d9c7351272d217aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f659ccabe29367c08a66d3bf926718136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2bfcb04453fa76260ddf249b59845137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c400b9b1a50c75b055ca56c8c21f66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a815128394d69fd072f90b656ae7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5cbfd173aeb5c5170ae8f686ea945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b46fad915ee302786948bd23e575a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de2ed41a80026a3c492159725859d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c95e4645e3b933bb29c6bb41823a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8b0e1643dc8625583aefba292d149144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591d02b5bcd7452f1a208b749abfde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3125db7be0f295a224d86f3f0948b16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494790bf99098d008395518e11ce16a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9990200014d47b5027cc67c9bd5ba86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b0d8b6c781592c70e22488b442736149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e7ce69469fd2e7a880db7d6babc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedaa50dc3c71efaf924ff79942d13c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da79784f61f30efe14164c5c27fa2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee153c1bb241b584b07c30e0a6072153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa723d66859ce51aae0ae68b84a040b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883a4a125e41983d09858fe914de601155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e486c6cc03abba12a4b7ac787fe5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0005b84b11aa63edd6822f1bb95d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9ebfa62c39dba2af2a8d0f245cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e1e4d87431e55e5d4901a23e90ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfe7066be7ab61088c5a4a23c338a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a02148080317130e16ff6047b41a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96593bede069cac7f2e237ab712fb299162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f569b2cf6f9f63d89ab7d6da932bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95792a0453ab468555cd0aa45db5a6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff780f506a51b1328950db17771eaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe9768920dc372dc0336139e78c30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfdfda08255d2e9dcb4bfd5b1142d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5dc2c6dc43470999fe77812766f46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50869a5ea842316845e2cef6a106ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f76ed6ef3026480106808e31c3156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea200405499c84020e8278e1f4b320e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3a27f7c5555f06869f309cd5c102172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4686162c6e6527fcebbbddc69cc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f777f32b74fb15c3f5f4218396ace174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c305177e28ab07d61ff220d090e5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725d61bd5167281b8a3e6f5d5d2514176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817fba4030b9a944062205185094d5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032012bbfad7ad4fc090950d67e6aa71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc55b7628e302e1849766754437e5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b3ba9a7f14bf57094de6fa6dcfb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f445bdce5bc7d0ffd32a6f1136ae04b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed81a71e6585a58ea124a8ebba951182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f64ae0df1832d08b5e8da556ef887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c10c6ab1e16a8af60b5dceaa61fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a14217b91e1ef3e5b414da59a3a0dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bae129111f779c119cbe687d0d4e94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36df9c39fd182834b5e89bca6d1a9a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8556b8cc1969f12733de660b19700e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffcc1007d8381da501f93f8b3f281a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a358f9b6a6f381384b6b2bfa5a5fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51a2c473f9912aa29e3ec7290ae74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719a0be131334c8c718dbd9ece178a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da4ae2b0b80355b68ff0dd15c2497193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f51f6e6069cb6f0d80f64212abb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b923a97979bc54ca1ca5f9904ad0ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c0d74de1c2b00f60595ca8d5908b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64d8d43e381fa523320115985ee9d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c801ba8f94f1b6e11cd6ec49c63c7ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdde0eddeb637ca7bf8bd9615bea0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140954a78379a3e9a60a6df6415ae3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc53f5298615d9aa0099bf8c9a3b6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0298f528f546d15b2b9c3593e0460e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d9a1983351210f2190b2e721f820203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc0315f51cba692a28c3ede5df2cb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369f0cdaab77701e2d768d7cf0ee62a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb63b6e7553d281b5808cd880d331206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03892a8ab71717cb609485e7492aef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be7bfb3e7c4f65520e28f7a54823a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e11bae9d9ca84a51c15561e701b29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e83e865ccfebca39367da0dddc08e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3b1f552f825cec581f0e4bbd6e7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2642706dc58025c291560ce344f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03824a1b1ae119d345ccf24d966638a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454f5e58657690bf8f94ff67fefe60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9515ab12bd063df0e816c21ddfcc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480082700d53b982a730ab19831f64f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c963565360bd02381a102c62b62b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b60f53996fd9b5d39f362c5a550f77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3142f1a272b56c79532138ad041d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db05328e625b94fe2d6ae872f30593220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842758b2b11951954d4789d615d5500221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a172eeda221f81f47be3c1376a4a00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c09d2b630e94b96d9e1f17aa6f1bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a4e4c951b73f8198b17e40672c52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e72d6b4fb999de0af303aaaa36af60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3084803493f99ecb56e4b99fd2e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a4f5bfa4487d4a20479348606fb61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28436dd560a8ba8774ae7b0bd9cab18e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7752bc72ced1075cbbfc70ffd2ee6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe6103043f5815b1df23d3c05eb8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef34c2f620efd3c63bc6bef30f881231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582b9301237aaa7025381102893b5a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730472c8ae7d224f352e92f17da67266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862f7ed2fddbb45cba2516fbdedea77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9648929f1a50c836fe9e9946b143f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4281c50d5e7fa7a4ee861e619f95f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af51be0f8da6d611bd62a9f929aeb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ed52313c2bf2294e5dbdd0aea9cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f47279e996bc455f70eed2b4561f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a567dc660b128d014fdddca17c7a12d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc254359fc4f021da62f8e4e94e288b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f63e8bf05081d7907db31cbb28a17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985d2f33eb274fe532af43f2afb6bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1102d5dbcd290f8bbd98d31a26656e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6306206dd0e187c04a30b76a3d42b37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06116312b39b0469bb9a196e66faf0f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400361e33d461e440aa923f1cca6533247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc764482253df0c2cd1758a60007f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22275ee9f484883b3f36b6a1b1b81b1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb01e9aab23abfbdd4b42d12f323c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9079a9223dfb8de21e0269072be9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e6e4822549d938c84f5ce540dd26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d425a8cebf69806ec138395401d31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6b756bb4291b5ba94eb3a2c4b61af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83f66577f6ecb509546c17299ef22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01be4241b61ef8fba7c2763080469256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf03a202cf9450fc95087b5dbc2ea0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd829d374ed7d3bb9492680c49127df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36094aa396d262ee636059ba7affc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808871662be6b72fb4777b2b1112898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84556eb25adbe5d3ee2f4c41fec173261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ef78fa3fa9e97be614fe545fb263262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e70a04bf018fcbd6e77d155e8f5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0888e39eaed743613f8ec0838160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb58ff336f6dcd9ad7065fa4d2787e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792ce511367470419c9475dadbb92f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d25820a52e4ef964ff42cb06a72c48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547252214455db94ab0b10ee2c386c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d1fd1c0bcf69896e89f2afaab441269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f3ca332c10bd9773c0ca29c3fb9f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056736c69dcf8e1c4ebd1c21fce699271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb31d03f814250047ac836a6c65732272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea2acaf6f1e794e3e6379186e9ff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a0b88766340a3c05903461ba1f24f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c0324190c16eea1e6aafb7de4805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c082b1fa45a0a0fded871004a2dd70c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7d6ecda8b44a1623ce5409a610230277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6066611502d4c614a2b6468fad7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1bf9f8e5c44d38f25d5f4ebc7c8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9276f9ae8cc349462255527dcaaba6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f8fa1624ef7aeb7423ff35f514d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6ca4ad46ddf4dd475f2db43200e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0925f03125a7b968f33dff96d1db6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8fe0cf330fcd3ad0d0aff908f6432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc8fc963daaabfa7040f9c7f7608cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f94d064cfde971b19e833a9404c35b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16e98184cf8a52547c7f9100b6050287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158f82eeb4e8a00c1e5f68d6b3173d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d05fc07002e6b60e21d94a9b0cd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0ec690fb727bf697a9af062ede935290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36219b67f1c570e396b5aea26233d82c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864513dca825f8f25b1ebbdddc52bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e0bd1bd0508611578329cfd22ee7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aec7ecb8530080fb4756b3c654792b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb951034ab8f94c67db85712518173f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d36c9b13d356a7ed0766a55210bca8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f87060bbc93a6ac5762cc4415b98e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611763aad9310489e65b2aae12ca80c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f2a668bd7f9ef63098e5433c57e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb65b0308b6a96770117bf9e50cad3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb13519dfe2cef418c779a00f5e732301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d6e4f100f3fd04c46ae9bc193199c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6610e8ac140ee6f4fa4d96becdad97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d221e9c9e7a2c5052229c3b7e8fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453165775c7cb9478730bd9da93f9216305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd02806b9bee8fc3f61b56a3455bc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b7bc17d18c07cd3d5a3854726618307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c111d6babee510a94251cff7d4d98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db9dcc7b8ebc9b19f1e2f364d0eb4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2229fdbc30127ac30f9320cb6e7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a0c603c36e75ace163a885ff7707311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51766a9c8b46383e071fba9f5f170de3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f04d9e5669694234e47c390d9fb3df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec7d33c8225e84cba8ca046cd925d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b018117e04cce574e72b3153e379c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350599125e6c193b75dcd97beadf6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be462a39a78fee595a2f932a0cebcd02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5662859935b24783de8a80256ac113318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5157fadfd8ad91a88ce0a1173f4d4c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afe87d3c7d3d972c75cc8f12456e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a82df211a61942d23c05a0deed69f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ffb485fecd930089fb679c8d97bc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f88a387bb4f68166d7dd7944f7455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39ab7c7d6c666a772c82c6b58b8f60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f1bc32ab458343cb2cb0a2a00b74325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>