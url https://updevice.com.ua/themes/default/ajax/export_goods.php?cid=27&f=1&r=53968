--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19d1ddc92c3ebeb04283b7e19f52e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950ce127ac0b197efa5a616e717d2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f820f678cdcd6aef59a12d38e509c943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75469446d2a60820df253b5f880bf88e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc4fd9bb98fa3b33656e04795c1035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef43ee6592c1043af6d126b26d286f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debdb68b74e37f61af5001d432a7ffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b1ca26c10501f77f853826d1840038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda673e01e20d8c230acc20f76e73369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7930caf28eaf88329cfa9592dab6f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347610d594cb4f3a40e55703a2c40a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c123ece30f39ea3ce0801253e73acf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfefb691e3ebdb2e5f18b1e1f816b3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa3fc14b9ccf40a662638c979e68014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f23d0bd09e78bbbc6954c642c4618315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e88738c1fafc613b71f302f34ca7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceb7284e6ec02bc2a53e45c8c7ac5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4113ee4e714b6bdf74e4ee9168b7ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d1866baf6f058b720a876ec8396c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef36306b9091104a28e7a6e7d3e3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca7d5f226416aa3bbe29cadbe953b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3864220bd3abdafdc2ada05ea311822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de7e12518c308957302339f0b2e8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14547c20c88337d63a9b7bed61ef0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38677bef9e81931a26b328f6215269f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dbd503f50e21e163a59ec8f7901dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90bd0fc03e293899d73c502f319ad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017a9d89b378a0506827f782d3b11528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69809e01717ba75c6bfd35c884b9a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c6ffd3efd6fcdaba3e8418da21e4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7befbaca609c87a5276f0098b660a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72512ee661cea4e0f43d18e57281fb6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37ee6e861df8143223dde76c4a1e2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1754aecb5b76003fa6504226790b6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60c8a5ec822cee4fea8f365783b3f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6efb5b5bcc2bfd197a0b2b162b77736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a979eacd84d66ecd853f2bc50e286c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70465a7ec246ba1ce3376e48bbc22338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc132a09e197d9be1fddec323027c1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0b1587f728e3b532e52eab6eab7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a6f7e94771a897a3377b517ea0ba141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5460d5b507f8b9f189a83c03bd4cdb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ccd3ac51997d9a2ce8a0e6e82f9cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e97beedd7ae3d06eca1ad556046544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f74ef4a594880bcf2f7bca051b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7502a707a7440755cb78cdec2d3a78c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eca4e713071b47b94db386bba684347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567445b0b41873a16c05ac658ebbf6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f6440cf50ad75127d2c667d0405b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55a0c3893b2d14aaa7b92bc1c0f4b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f433ef355cf7ee360b9cf9359587a6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13987b486dac0e4d7c7037520c198ebc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd73f12014abd8bb07bb60a55461d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e12d48cc34d9afa0699be5fa687054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d601efdb5c817eff690cba087c82d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbedfcb85bdbce258b721eeb069941256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf9050b15278bacd81e6124b1ead157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7598d3af4b56614a70c684d7ff3cca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876bdec6320fb2abc63dd5abc04d1d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df899bfa791c70036982cd148b598c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b40ae212a837defaa815984082aa2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d6ca642096d01a184a27032c07ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9d3583fbd650f89fc0c7f08b98fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a2bf1f6f2b18a001c1cefbee752964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ffc3625e7730f093de054f8e02a5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fda114a1ddcb27928bb1f8bc6f5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c919418135f9a6f60e0ab6cc08d3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691bcd10839ca4ec19c50cb3b0f98268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e624778eec52cbc22001f2dd7c67b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a252c381e4931c4bb4feb4e10ca64570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830215746b7bc5396ce0eb810e6ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f258bad64e187134dfad7c480c0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15614c1c387d811bcbb28915a5b74b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa581ad6c257726ed65a2fafd7f0b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2256c88437999640e1f1cb32a57675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a833e4d9ab1859eecb96cfff3b1ee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd49fc12227d280134e2465537506177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51091cf0be87066a9e75b0dc57cf19878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f71aaf5aa7cf8447a0581fd6b4ed479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77810a299d1b1f3ad66edff6971fc8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbbab293bc557e6611011fa8182e3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b21e8947bc7999674f4d90f199b2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc607bbdb0e14625196a5b191f290983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946a9f9f68fe2056d7049d039e018084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866fbcb4addeb2ba4d9d972307d8b2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d714db17a81a6490b65d51253fbad986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c24f9bcefad192efe3880faa5ec64d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fcef38f8e35903980865174a5ffac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee72e2b086cad41d1edde5f7912e6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd83f5c65b328585377146a6b5bfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f85c9fa613f2c352201b271ef26f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30654c5a4f09d68437259151e7c2783992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741340b66605b93dc5713f8fca338c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f5093f2fc3a84acdf2b4ccf83009594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ea3879d795c2f519ce1f6a76bf25895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee58c1977f2fdb8b207fdea9d504096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07436b01cc940e6f024c25719d60e0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d706f9da207233c7eb09adac4d0d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14a1036e57c14cd8e2760df57922e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7030e16777d983d0a7a21042e494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539100fe7948982745136381b5fbf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a4508c6723d9457199b7e799a7d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8674cb4213c8101ca2fe1b1474737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997d34cc61aea350befa39fe5b99aab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14441eac8b5237f4b533a2fe400091fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb06605d48e377f969486e0903092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb043f1f9f1d2470f997ff872cb70c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0dae77e994fa21eaa1fe1e851618f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b94cfbac479cb074cdc0325a2044109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bf9914d068923006839245854aaf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edf58a02c0e2356ff8643855059c05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aea88b3d173953b74a0430587d366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac44d932109ff0f6282ff906c81b8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296eba5fbf83fa2a184850a492106ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31988c9a755291c07112b400ce0da648115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ce421d528ee0946ac52cf515b739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201fc1ada4e65169de95f49f61e6744117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9283c477a4d53279a8c7e539fff40d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d8f479152ad3821bca26fab98f74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa08450cf1e1218c824bd05538a71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f26c94b03e07f381706d5fb18bcd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a1fa0cb810161416e4d7131d5094122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda0b747f43eaaa2aa6ac1ddbe5d2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afeb45d3b8fc8a83552362b0bb73b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830baf2121331388217dae7d67462d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef2544e8f440c8e4d6a000a513ad4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29674e71ea47a402caffc055c4cb33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabb692de24d69c5543fe3362a6906128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab019712b215d2ebe9487d9ebcf3d04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab6b7d84341a7c74d7fdd89e3a987130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed3274046dd51b58f6f9313314a660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c23f7bfa1d1d5441281e81dcc0bf02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff96c62217eeec6ddca3fb3c3edb1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567de74889d205a31f32de3699e35353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a52ee7b32e7aef42d00cb6fec754135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436124405ec4f1e5f5ef000989f157da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509de18117600fac830dec01d12ee98b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22c646ef2ade4a5907c6d0032ed793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72b89ea89f8544137e78899df84f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9d24c7462e0457bb5221f8ce6585f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a3c37e9452db97eec4e0f2617f26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f61db9bf361a4cb66310125ff77b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecbede9ca43bd6816e7dcf92af6b2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc9f2d3abf691fdb7073052d6fc13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a7052e5e05255ff5d0a03ae6967f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfe43b8945aeda3551f02c0772263146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582de4a4b0e7531f0a78973c3b7f24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c0211d43b41f4b74a1e164adb4879148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c791f7260a862e1a7828fb418d7e589149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40496117ada9861f221fae9b61937d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d326837b829b7c87714d9e475b0642a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e3eba257648aaa2460cf66d2dce13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b2400c31145420c918a5887cc0287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7448b570cc2d25c56526faab26ad88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1a92fccf13c44203268dad8ff6ee2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa65845eda694f903f81a6dfafb80a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018de745e852b3db0fccd12d728ac1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f788bc7cb1323a16fa836d45bceeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287771609883660fe6575564ead6844159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3f5105e355fcddfae40f4de23260160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da27a688916dd77e73140d424d591a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3abe61da4f1fad22e956053782ef7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513396cd260eaa4ef92be3b78ab1f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360082e7167cf869f57deaad64fb1ead164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b6cbc723caef11ac42ffa4ee8ecf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7cef2fa8ffae1b8b2ed9f0b4cf944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432aeff140768fb2dd9444c29af29ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c769f65c9ef5cbe70a0fbcd0996a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4c9e2aa16891c6179d5a9ece518a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeab6eacac2ec2e2612ae1f77612db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af6c38afdc310ac1ded61b0a4e9120171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96375c67d585d5a2a76903cb1e187e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b33de1ce3f54b593794cef88681eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7104a48ec0f609d4d7ee3a82d0cc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0096b7737d840fe36d971b31c128f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20bf29f3691c2662cc8259b5bb732176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d58cda1247dc6f1963e3be369dffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ca6e46c31254b9a5e744dca78c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4966744e371323fd13623ecd493b27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed29f037b2858d86608c3def09974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a30ad32d329df2a58b2f4abc7ad5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7534535f2d062df07dad1f8ddea710182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ca8751fb15173dd46681bf80b1a55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4145ce8037c32e5876dfe62ac01d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af944c3cd8497f637bcadb56d96a421185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87169de1ff16e7f0ac3dc300a6a934c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1469b2c51ffe8af5b90b03b771341187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1752debd4e61aee9a36adbbc764e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e2f62ebc31e5bc3da859f3464ad0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5023e19c6ce14a8165346df934f99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e31b26cc1717d43bcff5c9625332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f1d59a39e64b9601ed190d1356732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88768e1d84b97bae360192a923e4544d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8b905d80825f7d20f4379771a5aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a5c1d4f09e8b68abf6f6575a50cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e535867d4dd983b972b7d59cb30c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f818970fffb5b0d4e410897ce955197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b8d0512ab54f1693888e6420434f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeb5b24cdf28ffdb9a00f9e74d0f52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72d7021af3801ca19fbb897fb19fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21cd751d9e279813a5a9c68cff9463201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf8d99bd95c089333039a9b9cda75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0659b32ee3049c2de65cae774f01e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628132940c7ed5616a583506019959c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4fcd81447379f22df670262894376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147123f40d26fd8c710d06a6cebf7b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf126c9cf328733ebcff31c3d4a29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f4468b6f9bdf392eb51d43f50c7f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f3c33324413365f0330277ab56763209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c833c58a74ad96a611d9af50e5d723210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea720e8e8e273fdaf26c01dd9e514b8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455023019f9dfebcb63d64db16b21c90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef08d0cbe7296688ab30679d5e592e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde2cfb884b238b9f11c9dc706fabf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c2420a4432e0afe3c1fb4dc92924215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e7b63438b23ab00e21967c5135c60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af03a8d51f5992b1aa20208c30ca4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf58883fe4abb798b237debb64fab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e6d8bd98a376ba77b90b16a9ad12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f741f98138fea79b8df51c966436220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141e354d27434393fd7994b013438ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e8eedc16cb8f5ab4d3ef8d2a22f75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623e9fd18fa0d413af7444e90cf4562223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86e502c30744739d19c851473ad4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d1c34ab0c4a278b7c3e3ab8e8719225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c3fa3e9d878b479e1196c85a969e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24b039c5c0d56edf533ec693baaa6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610ee4e79e4618ec62b5f89fc40a46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208077cd6fa396fac756e0bb894f9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe298bb666dcb9bd402b14976a94849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2a1b89868df6550630243868e519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b50ecea4bbe26f66ee5312d674aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb5947dca3234d4ec090b22332dd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5492fe506c8bb8b0964a4328e6341da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa62ce3c26b148063bd66d9d89ff2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab188556a4ad4c3fe2db8be2a18d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571787dabf2115f8b0496ba8cebae4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aadd72bb5fcdce19a6c81089a2643238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f40b4df6a7b6d553efca6f6377c46b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b3cbe1826e250d18d3335792fb99e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af6446d1a418e684b5f13686aef04f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5defe423c186df637db41bc13a3395242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6431c035fa87b07292963e235b2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84182a96268b7db6349b0a9b57f4650244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43135f80fa7c36fa3c5b5ff37736819245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a8a75b9f819a160470813f02789e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c420d66d9bdde2cc76685002d09d8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a7c7b54d3c478021b0c4b84875caf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd9d7a40eaabad878dd5ad15cdb1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd49e09f5f6707b0328e0fd2db2e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687207f8c1118951d9bcbd7d2e1c71e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fabcd5f04b4781304b55fc713477b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94440e5687b27b4fbc46c8e0d59add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cd47d3a68b77933ddb455d503d819254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdc77acffb6601a3dafa23a5f9f7c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef7731df0a047d52689b8ccbd9c50c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98ba05f96cfd2909775b735d2c39b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da419ebc2406ab652e8294563ad96d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40579e470b0614526f53f886846b9afa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc93fad0df91ecf92b463e94f9c9c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a28ff1ebb8e74f4bd28e6824dca81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c69a2a80d8c0d0c5299e6dfea283a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c97eaa8244566db3364bd78fc743bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda3feb042cfa9fd359c51a9936ed3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ff00676cec250f71b0fafc1d37c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199074363e847629a485b859649b48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52b58a6bc14bfbb353926d55a57e9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbc711a4b47f05a9268dec567faa06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f37cf55edf2b0b5b6eafb39625e896269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d1c55e9bda47be41863049ecbeb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2db37dc02d8a0756e65b823838d12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb46a188a61cc82915e5417c542effa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bab355d5e64271987c27df87a345d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc69a0d9dc22bd6dc12f5c011ddd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2b3ae1bd35aa00e5989635211d09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2befa4a267dc1db8a367d7dbbd3b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632600dc40b847ff74909049ee428c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e207c2e148e0cfd1435037b9bb6127278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fceb7211acbf212735111d4c9ea90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ff060b75fd34c0b90a43d20f7d863280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba470323cc6e52f70d17ae9e07835d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a4b740a11fe87e37bcbb928efaf06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986b2976f9e8d1e83ec1560270efa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493c6e1d20a0246a28808722835013284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0315c522835e1c4ff273e3bcd31e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6774766eceeed442118c743896ae827286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785f23281da76ac95c000a56e0fad4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2edd49f2ddbd8b2fe603848639a4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024661f24734925dceabc57e1dc52f1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf84ef055e5beec6a57b3f5e6b4350290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c09cc43ea9fde178150f8e261312cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35184bda547ad32bfb735f06715d3027292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d5c14ffe4b598e3c19d39208a36f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4efaf78643d3f7218f015b5a3df76d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f157b3938ae3d659e0716d88b45d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483fa45faa1b687c68ed15df62c973296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18718beae06837bc5650d11e0648b160297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a94081f150ae9e582fb789d2e22fad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891fc2dc12423b8df24051a84c6e713299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabc3a911e541abcd8254a14c3daabc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2b5ed156af78b456e1e8a5609af5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8f85be29a1f52db6a8d982747525302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8efab2529958458f27abe4abf581303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc61bc055f72acb713117fdef24652304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc39bbaff44770522340cf2f0c8292305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14b968c464cb55d7d3869951174b26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24280cec9d727f3b31c1959ce7b2e31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d46a1ebf30595927c2a47b24fd489308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0336d44232580daab77c732a408e7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa754bf6928b6fdc7c9977b406e388310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8490234e571526339d0b9c99c4eb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647211b79ff8bf8ec2e1f5596b51d262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4283b9fb337273c4febd3ace217b80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6210309b83dc7d6c409efa4a9d77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0423f6e35024e60f8b2f67bc4bf2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d47eb359d13abe68225f348bb893316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9305b506328bb320d844454db5e799d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17df998f7d29e7ddf0c9c2cdbd84d8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75634a8794a9fa977e0fac2062b9cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518f9353658605619d89168d8f1fa0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5329a6f8cc4baa77089f02f9953d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34472a296ed6eec365d6e8d4468e430322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc93f8710922e09ac547aaf50f185d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aff6f5382c00e1663d704c9c28a76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17ab3185961930cb7765dbdf9dc495325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10bf3dd43083b91ed15915fb9a8a58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207528828688827f25de891e54fb7c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef0123d1a87afa3f54d614f4305c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb4b7a255da80ed7f27f5822b8404329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099ab68141e045e4aa703cbd926c38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fca7512c00635e15e8a8b53954597331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e03b9ad810eb1ea98f1d84b214cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742759a39ed07ac27525d203ff3fdd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8355ff0717f5be232c439f6a63aa35c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceaf7da45ae1d9f0d3c6dcd730a85b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46ddb081d3d4d6b19eec4bb867312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef2a825f4b1a330cc8cbc8e174dd54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72901b8ab7a4f5ce9ce252b9c70e817338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4957917ef2a279335a18505129c3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd4a384da5ef86fbfa0bc6d30dd909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30758ceb91a6dcd521d457a158ba75d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dbfc50b2b8151bbf3866759dc95f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e1c3398aafd1fbdff106af260c48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c7220812ea32bda39707781ee765344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd043a7edda1eab8c38502c194d78b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ee11fc20c6efc1861bbba7c168ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35caf7a9cef4ea761b583b67abb8bd6347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f73251a3ffdcbe94a295de0eb228b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120a093c1a2cad247083851652d66b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db9585b074bd518fbb65b2d8cdc35d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43c7bcd3a3f9a9aa9fd6ec9d945b014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0df4398be2be02a48d4150d2cdc845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2be3f9e88eaffcc6232a5fb9911f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287325002b55f8cb823241fcda75a867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa643f63b5387c93be54e85449859a578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103d35e9f46a4387f00e39615e2dc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786b526c77310306be8bdf46eccfa7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18998610c8b2f07d621d93711f12e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1032d5855de4d232e4bbe66011fc7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a0e106b8f4271c60358bbba46eb5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91aa87daff735ee24c1b13de9f47b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016a360326d086acca725c9b4849e2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a732c15354932f58451fab112941516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f2263d3f188f7383a9a8be5da2b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9d09e9fec4aef2a47361f9c87dcfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23e13b9ee754e43f0b514c5ccd75b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b16498c97c97c5cb8054eb4f767de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30140d3a8abf5e0296b71e2e7cc19321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e261e652ba33ad10fa3d3b4ae88122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0089c8c6794f952ed667aecad952fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc6d601c31ade18f1a15ba72e99a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5083711beb359526e5434800c12ae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d855d7dd9db55cd1da045ae4d2d41e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b773de8181a8d74db82b1df16fa3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005574a2875f7121d00d26e0a43d16428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aead223e26ecd4d6a6886cf1ec488f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c5114ab8dcf1a38796440c69ef25630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23288989503fc13d854be8005bae7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd30afa59f33076995b131ae29b67f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20012617303af15d22b1c6b79a3f9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8392ac913a5b8a9525299b1a1ba634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabecd8bab9d3cbace98373a87817b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70191518b82a4675d75dad9c7c76013036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc75871a39328d9cf0b68b8bc446e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d292c9eb02ebac5cab279d68f798c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c6d231946886f72068a0d8d804a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123a1c8d5d7e86ad0982932dd2c53740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489ba94111b0c10072bb4df9251e5c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d8371fe4a11c60bdacd3baca1f49b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7315439364f3e47c4261878d1f644943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf0cc4cf0d6535d6f47cc80f86a71c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b3d3444a0cd756674e00c84ccd42345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272016536fa01c597bdabd40a20811c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f217ef12282da2be9272076909ab6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee153d609fd9da2c59f3a0016650148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eea3d3db6e5314a57b448fb92c24d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f638bbc5a8f4533b03ae331c420ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b5e89a810694c5e9844d78d56b5cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca69ef4e77b7b664f188098156ec05d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74057169aace88f493ce2bf758a83453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda1638ed97c0f6ad80f919b8ae958e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7699003f1f290a6be614ad471ed7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2becc5cc23223965faf408e8b297e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7af35ff95f64a3f8d606b4e6e42357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0071e0348aa2c0352dcd30d58b424958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbe91c7a750fb7d20bfcd6650333c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe6f01750fd0260b83d9a479745c8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0f228cbc2f1a7f42b54f5c538b7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b3a90dabf42f64d08d67f1f1c37862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0e65ef7da033eb25ed38becf4c7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e933874603050fbf6750c6f6c060db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779f43a738778d243fb385cefcf541465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7901062c238d657dd0491ed1dd01266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3145c3fc74f43e53f15dd986f547a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a78de104023973ef54dcf727dcf29568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c508cf5e1c362f2272ac0b0a12f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1fad0e4cfe2c46d23172e1ba1221870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83853306ff5a85203ddaaf06d734b24471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d34c636ae168c3847693018957cb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe3824903ce9dd0e4ded24b897942d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd718e6258e0d251e9b3aa6899256a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f7891ef4669c83ad27c4efbbc35ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a51be7e1252fac8c219060a3c70c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5a4415bf413bd3282c259b02a7ddf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3aba3bc188e92747db486e16c5e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63fb24e0fcb99f8e14ae5db1e1635979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26375c8326a224657451454fc3b0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5968e9ffe229d5c63553b448998681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687752cad47d4453172ab6b3a4f76e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018b3a6584052160d6ee58888818bf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffa7ad091127c09c8c6fe18899911184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fefb9d83a8ea64212d2507cc0bfea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb7bb6461b55fef760c71b428c06086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497310cfccf16f41214320d3f7c5a2dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d2de66f2c6ca359617f8589a761988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f018a9472c4a42dcb2f8ef1a8421a3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638f76a90c34e2358f36826380ea0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e706b95f1e6f1377c49124ecaf1759291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7ce4314a0f3ad33b1c4b7f406e4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001f31e877880ee550fb89e31563a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57073c35e95e96ce296a73b80825d8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7132ac1c86ed2b93e4a12ba779b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e7712ef55c13ff7f855eeb0defb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e076dd757eefa39658ff27c5e34273397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56df34baa45e814622539640b51ee498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1529b0646f8f5f047a8037f15fde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c39950520ef8a7f836ad6020e39b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a019b5029be67981cdc6304ff17c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b27c579b5bf74b09c5b3697409d4c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ccee1924758846938ff0bcf9bf452103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e6440702304f5558f4716e9042a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec498acddcea34c3de2edce97ba4be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff88e267a1ae1395314e7d4244c6fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814a5201ec2a44672f94d00b7354fad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b7859e82075ce70b2ae56e568e6e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127cd0405dec3c93d57909cc49c4b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27bddc7a9b16d484ff9fc9763e639110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c860c55a783015f0923297155490b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed909c6881d42ef04384a86b97dccb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034bb7ac1f6a4df1d1c292d7d6304b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c0e46a30f274ad04d97c5cb8ed03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8034fed7beb36cd88abdbf6a044e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af790abfac2936e6541b6a9383642467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598204fb9e4c3a9bf58cbd299d12cf21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050b0c67dda899c1f15a44f6154233c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c256df76ab16f639d19174d78790119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c9c334862b3f6141253db2ac4a29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69437f06683707859474a1a3b10e8b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec886f1220c3bdacbec015ae880e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec33f78592b96d7d88b8880e94391a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ea60e2d12ef1aec80c22092ab8fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015efa4575a3950f601f5f66a999c7d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6caa6abccfec09fd4da5513cb8f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eab15ea32533fced7564bb66ed05e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241eaea3d27325a31455faa6ca0f5db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8f2293198f15280464b24a4989db0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2ef5739872607a3484d526a1081f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c11aa98715ab368df821f2c83421b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ebb418b1ccdbe6f5a03799baf9a21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6aa87005e0ff5382ff95e32db3057133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c5e5ea99caa8e6914da64b8f0899134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1fc21887bd024cbbd686f38b8af7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf5396a14df491bbbb1e66b7ba83a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b38fc65614cc9d3c2e273f03b8459137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc1e5e6f32d0f78f71f03eedc92d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162a1e8b4f79c55c4d0c18c9e7d2f32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca3b85902b09cb88b1dfe6d8679bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5252c25a3a6509979b2fe535c5dc35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4890792f2e85347f412fd4559c725142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0629b9ff055ad1329ff6da8e92fd7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21147619847655dbeb8304ae4188e15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067af2c1edc2005097df713788cb635145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e77dfc7b1378725a6595d7bd737cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3126c08f2fe3411d90d942af7435b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31fa6a819a119e63c467043fac17c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e5e7b28940393c7d714865dfed52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee89e49e51c69c4307e112c34f8185150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387c05613425ba20c5206dad0ad371151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefaab2d6e63931dddde42f67cc3700152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab96811c4052f2b2321a9fce7e954b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf638747e5ee758cf7a3cf07f628c0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638150a57bcd8086aeccdb9493bd5ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbdb6b75151114bcba155ac31db6c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe7b6a05bfedcab16164dce1afa977157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeff16172fd94cbc96469a08f1d5b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532540e13df3a0b8980cdb9aa5f98d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506d22b332c7a00e64c6329760aab1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348411030fd75e78133653b6c4654437161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a1b536b77c3a54a1b8612a188016162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256110b29f9a48b6bf1fb07ab6ea12d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a3a61079c231fe503887310a08a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937525e3da8396abdd8be42b5dd4b03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab3eb4dc59b67ee128ef89b575656166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4c4e7a8e13c48eecb822d92889e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c592307b9368017fff74ba9bd41eaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177441ec45b15a1485a756fb02682f73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14074a4ccfc14618c241465d93ef5c90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11e38a67182a0c143dbbe3537b7575171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d28767ac6df5cb83bdf0535ed5c0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df480f20ad9e0942bfa4d41e9846844173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6f8abbacddf5e0e23d03c0bed1c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2aea81971b004172cc6cf7c0b870b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d625b51780b0e623aab6235ae45a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580cbca0973cd7279d673e3be43f9f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b45399dfbc050829f23ed5bc30b9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d62b218da058efc276724a6e76f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6487b4930653a3625ee2b577b735e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d3788106de7fd7c7c0ac5b3a20435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dd989191df0d3cf78c5120c87c2ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0f8c11a85ad78344c02ac7dd0e0d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee83c89ca8b96684ca8f66bb66a1e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f9dc19e7ac4b8e5b37b1a69c4629185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4983844cfbf2b503b98f39e0af8cb27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee13c1040c41c71d37ba3ab3d4fae9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca4ca2b9aea4e1acdc97fe49410e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c7c5acc93b717b317092f9a5b294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23415a7c7fc4767fa90d3f8f5d32131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d489b592e6218df2deec36774afb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac27afe813b954e56e29494f15e236e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dae11cb1aa0b3bb04bf48e53009d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5444a81023532414b048f63086fde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d08a0a6e1a8734cede1b29fa9a1dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073d714cfeec507fcc3ef4e1f865ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f2bfa84fc3bd2aece640be4c53b83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b53b6e995be139213a35abb81337a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f024fcf7fb0170291b476ccd968b739199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99900602cb4ace5bf4f9ecb2281ed1b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f70b84112940d5c58760430db28d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f74179a6cd4459dcce1d2bfdd5c19a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0675593904145a1fd15e6c88140bf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8474bda76042a591ab4de63ae6c52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a56b3d91ea510c0f73df8cf6962b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772429a8a3e8a5e0c8348abbc7a396206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2dc6ee188ab791eaacacfba8b8af8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee594c55a7e642d74a2a8fde95e9f4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84cfc0e449471a4d5381ca1d66dbd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70db606d7f8330cfdf241847225bc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d354b3799cf2ea8ac28cd9043cd77a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a917a0e3c9d9cf84141bde470e5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea268fee0a4b5c412d0d9fc6a67b2f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d39b7d5c1285a88753364be008b85c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c6736794956f9ea45f0ed38d73c53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14886f28fe54219085a753a9f51b58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39f857f6ef72cf5144ea1d705b407b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224948a27e31baa6af06cc3db63381a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882cbc39cd52a2b11cbd46738169414219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318e6d0950c31ed7f23290ec82613d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b2931eb1ebdcf95819c03f0934359221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4fed3b104d6d754ee8718530b4df6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25601a1381405473d7230d426908b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca54e3fe4756d58de3a0cd399b6c51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f539070d0534555479bcf0d1992a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae04426d34b7a52bf46f902dc093a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f8f9319a63db67d02713f1e1cbc0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c936b03929285963c59f6f502fce0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838031072017c3e22fe0c4ac097dbaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96301907c982610b8b99ab067ac57f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a7c6923c06213b586e0073041912a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5a0bedab2592478e24b6c191a78b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecde00bfe67426bba46cbfaee8cb15a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0420be23a8fcbf361841f567ec3e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159042e63b575dba160c779b81367c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7bd903d44651cef7384537b202a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5d5eaae41f3ec3d9d2d7eed1ac893237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c6de55bc3eb9a10fa9bab83168c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8c34134e639dc74dc2cb85e518052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf4ed4a944a5a666e7f17a753ba76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7560b4d2f91cedd18d6df49b28edaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41445a4a07815e5b950c888fde10982f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fae119d88b5450eec96b1786c824f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65581635c437d795cab68a0aae35ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461a9b6f8fa7a1b2868a2ecbe5be7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1529811cf5c39c4e2d872af70d9ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be318451e72c6faa2f7a58c7ea31e5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3659b6c7c7e2c805863c9ed42d356e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db082954dde5a0b2d0eb8c0d358a4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8441ebda45d859718d8a7eaff7c1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930436cfc1349e220396dad5ed48c9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708193feb1e3980c61107faaf1f648d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e231d6920d3af6c7f24980d41c203253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984901be4987c7e60c7de290d957a69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe5782096b127a3185f418002a2762255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b571abab9012eb0b778abe6301902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7597d0fabf7d000e8b0b6c0c0525257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce341b4ae07194cae1a3a8dc20839374258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2753c1fcdf481371b116f91afb8cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38324d64c1c46e687f6857e05fedef8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6ce5cfd7a14d075efa16e013276a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30e1a834332a04f3288c13a873a10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef46c8ad15240c1fd6209ebf44fcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61bbfbe2f1831759c0a19582de37ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006cb370838bd54b0b294015d8f2b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29654a60309face3227050aa51c972266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2584eb87f00dd8d21a9781946899c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b890616992537e1b0468589d216d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa7b3dfe70888bc48720661a01d526269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2e5158aebed815b418b1e29f4a9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04be5b6b1533c9fb87bbad76ed4b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133d16236e77fdfe2b5717909876223272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95bb4547fd5c869ac7c52ea9168c2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c5241b3028494a96336e69b79096274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8507dcf346bb22a597f6a6329b749d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c49ba448e90af567b04cd6a7871b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b52915945c68cc80d69c0d0c87c48c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e443a7d352e87de385d20d98a32976278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c8bb68f0d6ce61f98ced95aaf2150279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb65aad3a82dc79e5bc639684f6535280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49510c2b5e64d237c1a4a699a62689cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdfc83c15cfd4fdc9a6820ddc9a57e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759dd3f05e9254284a0eeb0b5e90cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210afa6b3023a56bfd29a95ab2aabe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a62a7c613856e63888234ee3a97d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf3acef595cac58f9ecf0dd6750be2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5625257d8746c000c70a6eb47ccd91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412243644c91ef42aa1a200832cd1b49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da49910e3e702680c1ecd299434b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42f7cdb2978eb64c83e7b77b3666a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885913fcb8a3521b1ae55be31249822291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293752e2044bef338fbdc628662de8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f116ade2bb4e3d7bea76fe3efa09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb769a9ab5e991e3a216aef79e317cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d5cbede3494d212d7a6bb8a6f532295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa29725309233103634b8bcaad9a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3295b13699ba24ebc66e4cfb62c3df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32eebe1d57ee5d9746d68c521c2c4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63b8f3ab96f756f60d037f5faa48b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6e7b2d2826bc13e97c71c08c0fb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2154afe42b1e818da38ffe74cd90f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6bda5f8c2695d835d8fb818a58816302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78f068e214a0057f38bb9a79d7221303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863197190c68ebf6c1239db89c79592f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724153fad7774b1360d6d9bf41072e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc08c8d00a0a66b02be8395f138b2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033542d914ec02acc374d5087ddadac8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a0f7c8cf2be9463a4d27b87beace308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110752c476d1b7d643a5aaff5b5db775309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd41b8f52fd76a4c8ce7b4b30bd416e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18707c9593bdb46dd9a5406e441b957311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370a46e0389468ed274ac768d1a4c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295062a18dd7e6ce001194466e6adb49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7a415502de6f25c0d88a318257d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb0bb67ffe0a35ff185d20890d3500315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf8388d39f58604682c0b904dcfd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13aba2485b138dab5a088c23f6f134317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fd1b18c489169685582cb98bc6e88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6877b202131a1b20f35f14f7ed630e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67cb129567aaa22569ec545f84b12d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c99234de400b90cc63a4808175ced321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78c69e73f440982e62eaa3313bae77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf4d23a3f71ae0c45247c4c32be9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ddc0e52176dd0ddf61fcc79e0267324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b5c8b77adba0d5f38c2b43447cf28325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>