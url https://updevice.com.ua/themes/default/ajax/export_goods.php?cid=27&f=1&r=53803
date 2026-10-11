--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333560c575c236d077765c584c3c9d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89b9c585a4a89a631a957cb49c1b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f69afee17533ab060e3cd8e9db943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764219a5a7bd26445a035e99443882064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616512ab39b68efe89c8287287d0b595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643de51d617417d7e05e6b5de2cf606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d87f520e232204716e547436d183507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ca81a6d7bda29576d34ff642c9b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b97f16b9d319fc3535ead58854c619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898241dc5c0a632d2805bc84183bf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a2976235636dc04689c16d05ed2b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca23a17bb30588724baffc3257a3a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a10aa64cded6ac759e0ed0ad01c3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527452efd6f8ffef12c432c2abda6e4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a20c287e958cdc2cccf85ce59be4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef94f7ce7767bd2da329f8a4a2b74a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9edf130d1d343bdc9f0c10afe2c57b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77602e2560b77e37858b25c7de22c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b027af1f4c84f9f8e974994e30035219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1954fdb79f38c67e8a5d72c1be04e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9854c0b889d37a239f36fd942ea987121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c46d645f3fb434fc604674e73ab8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843954607fedfb00b16845456c621e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aaf37f2e8467a52361d74e715c72424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68187414b46895eed26ff934c037825725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242592e50b77988363bbef2b2eeb6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494909463af4f363193146f1f8d7974727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33047947cf9e1a8bd0537645c5d03b4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb712d44e4e7f3b309644a20bdf64eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59c2da34e498896afa99aadb3d65130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71da5abac5da9f340146adb4dd2f16931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9ad3b0395f1825b68e517225bf3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652faa50046111adc510150045529a5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e1a2d8d97ec21c8524ee17c3389434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934aea9b4f8733cf5cdf8fb8dae42735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65479da97d787e1b520165acc1ac06cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b5d32738acb48f4a029b89e3434f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365fa4580011e531bce542119bbcbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e88b17c1666d004e2623df018d33739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45eb11f877c3ac82f7f083f76a8ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013826ed0ae84a941005f228f9f806541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d45bf7e8e57528722e5fadc8f4987942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c453aa10d3b6c04094ba9152365d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270373d63e000f21cf89031abe5fcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3df5540111facbcd1a6b5dcc3e39945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2909d2dc80bf81bf0d5b5783029cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb21df8942f1f94e050461348782f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560286ca8a3b8ee8e6cc78a1227834a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f57eca0f48df38780921dc54de6c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a90d16587c007b9aa1ef21c766fe6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ae130a1eadec1ca3f55c45e31e12651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb9efc03b0738aae4d6eb7be4d93c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7360d23590227974480e29fee0ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3deeae710ece406d66fefa46c262ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2177b2c03202ffc43273ed93a916ab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b91306daa0cb7cb84f2f5fc76f7a0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a0d9377ea8c068dc3ed6f924c81b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740b4ba563b25d8357e3b381d97a0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5af4a088e6440424e4fa0172571a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c738895fb1cc176e1bad865125d5ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1be3f0160ed7e9227f4b52706e2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee9e9b916172a1bad21c8d993535862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021ffe00daf136d51638b7f385921263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998948778acb242777f34f1177708364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc10b82983654dceab138cc4443c5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d281880318c96782eced167f5f2e6de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d251dc60ea6ab8de71b0d11c97cef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88401a8554b5d1ebe2a5bec85737768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d28c4a5364795e01bceab2453f0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942389cf213aaa92a6d68af9a23e33cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0caefca5940ac5019f0a49c79799a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419611401bd9c205875fddc29c2821a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a740162a5e1709da919eb60772b7d7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a2031ef12bd2af1a0ad94589ac9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02df880e6a37c5696e4eeb04294b4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d59c278efad5f192743dae7ce8db9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cf4e2206e14b89d0fd854e0d18d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa87756cbc44e265c9acce52e55d2e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b0f847435401d815481fce5988f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bad07f8289ef03411ba538d3a194380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1eb3fef6ef2ea978ac7bae7eb2d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e5c03fc4a4ea380419d9d5adf568582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a139cd051565b01c2d50bf6894c9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ce4a8fd68667bbc83516b73b73d7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609cc2d514e120083a9385cfefe58f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9ce980c299b07b543ee254cd1cc4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738515562c8c57da33187c647802c31f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da10b5a1eb58da6ed48591e00a91eeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e315a0d002eef8977314d64ba996689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd87a0e8bc766adcb888ceb24a57ccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200a45b1347f2347bd423fdb67d06091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3a3778a4b1a87145d7b71e725de392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dece681292c674fc43b2f48ef57cbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68768302e2b688208a7973cd805eac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4b55e28c688acab82403a23dd1db095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c81411b68e5740e527e87d6947983496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa81dc2c73fe222c77f3d7a4aeed78397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62894e94931df49f31ea99a40f34336a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a492a4e980044d0cec8dc2797bfcd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e06d71e8cb500b19fe887d6d8eb420100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d02cd638af6c08419e723e48672e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e924b4a7f3e08b034a5b042f2877a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f7f692a3029400f828835895bc06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80174eaed22aa7df625853835ac71fcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d46f3a12f56e2ae645d6d307d2d950105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb9ef5e2fba96b885dc7892117ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf512ae0410faad75f640a5fb3268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d0a8e7194629747ac8ee7718d8073108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196db7dac69e8f8429d3a8b3d852c09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5607ff3725d34b106a9aefe7d1d9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd97d3eb28cef7b0a5a04120bbff3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c849c7e42f6b862dd9ff450e1ee0297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b3388fbfaee05bb19564bd05d9a17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478737a39f34c60674bd27672cb0f183114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19610d5fd482a0e79a9bcbbb21c764f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fcd1510b130c1e003f6c194c82aa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aecbd5c9d2ccdf960dbcd4f020b1bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f971e0e46e4a268502ebf1184b57a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f309742c173ca29cd8e40d12c56c819119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c1e81d34713b5affc40dca1548a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c701de71c9a5a2b102f08bfe1e412121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da265bdf185d6ec6fc58f702db9bea8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa744afbfbffaab46ac5475b72fe556123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60316e679e4bbaff2093faab5b1d51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23442d8508c78decd454963059d19f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd888e63318c738c95bcc8cc8cfc2ebc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe8ec6bc93c53313172823611e1912127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e643a70f38ac97f36eabc7fb4ac1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed555726147f6203bbb4018aa1a0245a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b95ebd11d783f62f2d435d650718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35723983689b1ce1f3791690a5c0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef005e9f5ecc39834a85995b15d3a14a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621398bde159ce0b10c344bb3fcb19b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6916a964c3f0bf612e3268d0debf56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc223c4b4388b5553921d2a00593fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7046429ae8e527a486f71185ff72c4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada9b8e6c095248b26a6375beab9e51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c88a54ad2ecdd78c3b4deb574b66a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed889af3bcc44b6d9956e44e3734e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5628011756f1737f1bf6ec034080140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0122e04f5a74c4ca5b62b25e37380a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc01173ed2f3040d6f278687b745dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bcfbbf5e8d59314a4fbaaf9f15b5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7d90c934106922adfd1c638a0688144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b6d014059932e910b1fdde14cc94b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542ad98fe714eda625197b36f0d0e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62e5920f112e8bfe33ae39b459a654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b412167bd707a4924b8309ef77a4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce5937b1bd9405c093deadcf2f6a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390b7e064b6a9bae25726ef60ebec63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a0e1dc57665ac1caa742b2749382151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d430628d258f745fa658e6c62d05a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62deb60b317aa3d876c4e58e3f62096153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3425c64f356d6ea628886a0a76eff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be33228c6ca1ccd9c14b85add63c1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d0c754a2e2f6d4e8f8167e9689806156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad00e354ee1d9195180b4b2bfc472e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e22b7fd4abf359dd72128e4aeb9f5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43c0b54be9e6de62879842afe17b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626dd4aa13165eed6634488d0858c91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b7d71643857441c251e7c64bc2a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9928f39b47fdf63beec497d533c58bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf196cc6ab61e9ab28209734ec917163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d9915466bb212d68551249c58710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187bd6144541121c3aeb96dd35a6d40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e73a593f3da878cddfd9c308c47404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559456cd1041c27cd440ede3f74a1634167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12354455b7b4d51db628e122ea069a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b757af50095db0600f5579f544e9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63958665265ea7cfee39241a6db511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ebfc5fe097f07a95f11c4820af57f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fbd925805bcdf09db188cc0845700172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38a349629c18312b5efcc5109daa3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037adc7cb204146a6167c2c9c5fb583174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f97a4231fdf3bfb29dc42329c9b223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235151b52610b670035c8dd42f4c1e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd31914a8546fdf262ae23eb7273e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10da82be2502e3fa9b377f61d4bbc68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eff5bccddc9eea320d33f8bde1e576179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665c16ea52c02f27c3981549a16d20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6f3e590017f1df69d3f0bd6b594c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b65f4541e7400a896de395f959ba9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07af5e2fe4881ef874e47e2accc5cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b0054f10845932f38697200b2b72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c184537a6287102552878dd882ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da5d186d91d12061fb8d25fe2c214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8513e77daddc0de367089ac512335187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c0a21c1b632c8cc6bd74459d236df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae52f143d4a8f4824b214881325305f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038ac34eb399aaed57b96dcc212b97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3bfc581ef817a847b8ebd48fa3f1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd5cf704d6f406c4bd2fdae8d5b07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459639a7b639575a01467463211221193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24918de25b305f59db7f743049790194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf4b13cfb286d994a6178d9143946195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5134484bde2eeaa9c923fe0a9c605196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bed009e11e59e28731e7c4267c354197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8ea1dd95b9564869cc473c696a9f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ebe8873259329279915e5a68f627199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e74232111b74efc08f21ba6745378200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138400cdbc2f8477d74d463fab5fd54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab70d1d2082939d6f30ece3b594ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f73151716f61afaa11bf45584bb46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4c0920efe2777074215756dc4cb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934a86fcd22ed0b6e3763ad067b8043205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863861ebf356241c176001c79820e75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be720f38df40d58bbc7429492472b03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754df54706ce94e9cb4ee99301d532208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c600cb997ced59dc72acd6a367988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d9e4f0a3af5ad62017482964b640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433649fcd6fa46676238fe4e9f05ef12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90746e780fb102a364ab9252c0c76bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7879649f5093620496d7e64974e9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090a57dec807948a526594ff32ebdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92948241e4f29c6ee6b52e27ff0dac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb3a7fd315d15c9b329d6caf2c8cb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9c995bd78ab828ddcde06b40ffc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8dd9761f434c0fdcb90b6f13826fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead8d383d2db91c6ff982f4d6230cf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83324965fe7f67c2de8b2451ed2ecfc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98a2f47a2aca3fe879c98f59557e10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9780a610e6d252c58676724da676098222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06f59f55944cdef27369d837be1417223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feec2b6b78dbeb758b2c8d643c191c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60759aec2a7bd92d3c1fae4dd98dd5f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b36a511055aebeb6338984431c9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf237bb5e1cbfa029c48e35e7a893931227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d854b01f3b6365558e71dc53fa26a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973cabdb28e62982a999fda5c22fe11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649ca3e91671639a3071479a089ec4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4c5384cd3b2135223acbbf9f3c07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0038821e2da495c5ef05d5ff65c4a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f4e65bfe94bcf918aaefe4af271fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bb4f2f6c8b1c7adbaf6dfe19f68c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267471c043446b9631a7bc956ca518235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a688ef0ca76432a87e4a4caee4f92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7e7a2e232b0d04af2a174021e7fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf35b2a10dfed585bc664fc0017969238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd1906121d091e915ceb1049d54de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94728484e6e874f4c88905f1a4c94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7eaa903213b1739b1b34572c3842b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a4b5b09f85ebb146c912a8a9e0db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ea928c076b82b100045efe0ebf03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c6c4138d1ff9ec635e4532578121244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3e5255361cd1f20acc6fd908afde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5406aae992c87df9efb1d3f15714a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d02c31e958b3eeceda1044e4b625247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d47203ea3ce45354a4b8477a621d32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4a12361bc64ac76e40f1a0765185249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503eb8dc6e9457e3103febcbf369c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081cb47e61f6e0a0f2d82646be3213251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a2db229e17c47e6fcfc2be2b77fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f0d6ea3be0ba225bc7426fb5e30a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fff807f5f8ab0ba55d81e5b1154a60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735db96aa52e22d29f513e4b9272c33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40e9b8cc6777df92dbbe45344806c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e7e872ff35078204f4ce60196de4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deab7f4324e7bcd314f9c0ece15f2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987ae0a1ceaf14bf24cf2704ece34b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e4e4ec9822cb35db036204c9a03e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec49f6440f62f0ec75751f71f5fbc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feac2839b9ca9c8d1094dc870543f14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988caf59f87e872f81f5c00a208ea00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f3dbc8a750e6b7f80b3bb796c8492264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90eae883a9fbbc57927093bd228453265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa65d26e9383a106ececd61b604d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604e56abe9fd7fa3699a34785b37d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaedb356a223673fe85df079c848b7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae60ec6a6d004ed594a4d5719f1f74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571727ea9712b8dc8c9d9d1855b44f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda1a1c56e2cc03405132480b931db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa29ded84326bf8360f58e3fac4110272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591065bfbdb04eaa522989511c9cca38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7bd72fb20675b9131f72fcff670e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5956f710ecb3a500f6095a2e4011a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70553a9ab5546962db2b448d2d982276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83751e43ee5ea2ae59889a7218c2de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e458be8ed2a5d6441e6f1a052bbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8171883642666195e8e7398b4d2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae2f9e78069368ca9a2ceae8ccbc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd26d6b6583ef30954c0de9793d6fbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a31948100065db754169d0116219282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a64e716ec44f79d50e0a2de48e33d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ab5dded38cdfb3b27b35da068a25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05ac49c1ed3ba719f1e7738dfd10d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddbafc9ee4d0c1e3770451f025284d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f496f39b2f80d0def34466367576287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463b17753752031a6b21b6223767f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503d6d134bcd5e4278f7c684476f289289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74fb3d120a9c96b4e7c69f04af8a49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e6fc40bb19a5a388a9815dca89c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36f3a6914f3d0d1bfea131848fdc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee455b6b3577a546e52daaa70e4f4758293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735531a905e5159a351df8ca8aae5882294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68420997803a18143ed0e8ef4ffc4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7730d6424bc857cc1620e73e1b461b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e802331be69ba9d71aa79b974d780297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac667c04387e09dc27f39750879f22ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f187a3032d69bf2c98144f6851b3e94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b57f30342557588d23ea863a6df24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc35284e4fa102afb8f5667c3f1dca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f82609e19f77629590ebb38b50c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a11f93b5aed63cbdda0eb5eb18f4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edd70365f168b86419e7231a08fa13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b5aed05c4fd0a711d7bbc50dbaa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17aaedc501363cee626ed72c68eef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372fecbf9182bc26cbcdac6024884b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf5982926ca3e51f79eb6e5a63184308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b549909ae76ab0056e854844480b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88e28bac9ca11e1fe34948bc380c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459fd3d71f640cfedeab8a3fb770c82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ba29afedcc2b22699a39f4a7c705312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb703abdcca06f1e2887bd5b573f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353f0e977dc12d634e15ec463a49487314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177951deb89f2b59bdd0c07efd89362315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612aa7b086263b4679235fac109566316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d1c399dd5ac0a5fd89132c23a6d29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea609924ce50f6659cd36a3afb58802f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0254e40a842e2190486ddc2c67c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3f2f823738754ca7df880ec09178320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537cc23b50417c45faee959b5b6620f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39911aef2a1527a8fbd21e945dfd2d28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804bed000286fc16bff77246aadbae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0ad2b1a1b9d7638331ec4df3a3912324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed2ba9fb6d3341743e226a9dc3f0d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c909839943375a05a43fc07c38ac73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f500a016aef89ab4c448be3275b0a41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341975089d3aec5b83bc330cd6c0dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746331dde8b96b93278dfbc63a485c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13511b636723b490372cf2863c65fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a1c468d251d38a5e223162787ca6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16422f7e36408f48dd5cf8950a7a5acc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4477ee75afd3da189ccc8eb103b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f68ed940dbb8ebecf7299d056e93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6820d0a8473767340cd84fa1192a408335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c452b76a54ef7a9a0831a1e2ed244336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc567eed1e8b3cfd96ed8cdb03444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02d875c3db0120954d454d3b162b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f97d048c79e5fbfc46d233cce8a787339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379cb1c95d0735aa69f47c05b3f8f41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f225096dfe7cf381b8ea6eb12a9427a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd7555399ea51e530f238d0074100342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280f49d4f2642377bf04904fd15fee8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d37308d3ab9c2cc1c953d4360e202344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f34d854eb4724b927f4d8d207c7bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe372d59acd3a3b8ca6725d649f31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1e845f4519feb275b0a5c2de1127b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4cfff4f58115c6091cd66bd9424111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653307d02de9c9d9778fa138c4aa13b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053205a2821adaaa71afa5b57e34eed73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440665cdd5ec6397731ea62c0bc38cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc95de4565e1af765a4971c684c58d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7c86920089ff7df80e4875b6d5b4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8b913c0147d4987ca74f4504aa83f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1fae62806fc9fa7103acece8eb3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95072f5d0e7f87bfa9f4fd081ad74b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349636e11cce7ab89df5a4c88dd5dbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22821dd285b3dccf3abc3f809fb30fc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b527d7805c8bfa00f82f81bee084f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc099eb72dbecf91e109c91cfa2c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b2932ef633b0bac35defe65cd8a8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da1e4a22b3b97b7c50d8ff9f5b4cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c768c8274a3c926b876a14258e9a0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb42365187c08fd39b198b65a6ad5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25fa831f0b70c2245f026e4103034e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402158b932c666fda40e857cad974e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9175db1894fdb3928966cf370979620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df1b918a8fcac66ccec1ea2faece7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e79aec4fa059d3dfc3507d567e4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4bd7e0ec934196ca9a9cd50e4ba0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c845ce10c2c7857f8ae50bcfb25db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e23f75aee41776d1636f65e7b6b2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b065d3a95a2a6c61aca5b84dc7e3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681da4873f857997a807091dbb5bd9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2847ad4512b239cc10f1b575cb16528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1aa3f55e44500f8489f22f63cf0b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a9ac272a94c46ded245a60013bec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92f7ccff551798e0b3d9e864ba72ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9c15313065ce2093e7285f5b3353632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4218e17cd127b9e87a6a9486750f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6dd327b8c69c43f0455c38491d8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea758b9550675ad0fbb0147026aa4f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e59587ee6aafb63354eafbb8abd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e77523ab651e1e0096e7d78f7baebb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3080225646bb16e888da02629ed9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b477dca43b3411fc9be4f7545ab0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a6d4728d75ca8d50af0408abf99b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a17184ddc58ccf4eab787d678d1eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcbb57959b2686bf9ceef7425dcc6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a7b684a29e5e81ea4e837353ecb4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3832df3ba5e61b7b67f4412dbbd7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4034c7da102627fef56d5a5cb486645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c56ddaf5c2252c86909295fc7dc7e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d34e55b8d218c457b16fec7a465d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730d985d75a6f8114fb7800ff5577148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a555110f95ac6a99e5aefee0f276749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9045acddf8aa46962c638a279c8bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f12b4f23d0b9acce3d57de8fdcab0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f797e495b3a61542e2af62203f9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d165bacdee63152172bc7222ae0e51853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a50a62d586d8fc6461c675b197a1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3416fd0ae1d5e241b9e992dc6515e1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba17a0a7563a8a19c706b07bedce5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c6c4336b96316815af1c1062b03357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f6982cc1a00fd45e13c5e80fa774658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c62832a7744cf3edea3d9d5ccc85759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03be1d0670683e19e245424205fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e67bf1b597f41ddcef7254588501361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7f0ec917ab0650f0afbe4565647462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d59f7d996f89bffca8d5fe3b441d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88982b6777eb669fd381d56d570e31da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9058aaa7b9d252933b9abeb31e975b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e71b70f6e2acf1e224be30d26bc9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137d07d01429e5001c9af7e95701e0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7a1b336b966f215e5e527e734966d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bdd0ee1b7637b347c8725d04e232169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3c633153621a02d90775088815cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb025d257c64d7363aa044c3678d4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e68a22b80c73976a3e6773ec6798972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca139217d23abba2ab09c56abd722473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d484ecff7637e3da9c8b963e91e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d9d96766cc16953b7a2290add42d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20dffd70ca56e21a1c61feb67b6a3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bac19bb390ba7542721da3932665a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb014d9391b70dd8a3d239827d3cf7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766528d60d053642df248ac2db0d38379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42946cc64c35253eeb1664e4e73ab780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a131cee85e54c882da70509dedc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee946d410d2ccff67aff56dbb5bac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f9fb689bd876664e3d348d7be8aea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c2dead9989dc444825eece273dcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e04f6a991838fca826a469ff51ecf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e1e5e3110e4e75841e677bf7ba2a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed54cbc1b1e23912034413b504e4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86b32ebb8022f95de2afbf8938e8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d388e5ac7df69bbf823cb020db6fde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc79869d5254ffd2fb9157a5674b2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b085feca947c65f6aba84e34247df791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a441de42a31213459f0219c7f9e9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851e8706ed8cd11d92ab82ab8d3fdd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bab2f5e86300efe478b2d7f8775794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec53591a8b023b2da14436cb4968095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585306fdfeedb4578f529f31ce4bb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd39039bf9343c07dbe695141694e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac3592993bd9b0b02f3806177fd1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978569feab875c2f99074c10d89499699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aca56da17d82dfa65f7fa67493684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5bab93a4685a676006abd2fd5242f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606d2f8ca2c80defad8008aad97139102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a2a0484265a43e11a71d99b25799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f95bbca2774685b42ba803d37722104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa7db30290896064f61aa5cf5bc2b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b26b0b59d6b3f74a2af3f625c6560106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b20301d52991ee384f8ecd0cecd5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14eb3e572c233b3ccb59e5e98acc23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf731bcbc718f8f8ca34aa62d2f29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f383d54070b3fe8cbf4edccbd1c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9c01bead2ede415d54822cb7fac6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a8f0f03c84aad94f15abc69f5881e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ddaa6904ec5a59f2a175bb5ef7e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0861df6ab5c915096cc1e8f88d509c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb766095cb95cfe6aac1aae9d01bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ee76075756bdad722b3b88e08f42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd67376d0e1134adbb0e496962faf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48a084d5514b7b593e1cb13e67c72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1ea124646b995ae95672bdc0fe8e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de86f2181ebf1722530bb4897c6ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ac2f9498d94e99dbbbc82a5be11f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a045d65a352ed4060d24fdfc85e63d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33186be07a62fb7c183dda9d7be86a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d836ce6d9e5a979dae23b3130d83f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ed4f7d3216799e9092ed334d9fc26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da796eb356e7e5c43cc2b375decb1bea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144736b2f54be11f8f80e62082cac4a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130dcb6734dd0ad9582e1540d2ba89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c819005289850a8d5be8d66dbe45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354591bf078b2cfe01f4ec09b27ee08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c57e06a62aa6b76facfdc959b5745131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2992f8c0d86849bc20e37841a8218f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5249ccae294fe89b27631c3dbcdeb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a2edc1877272a60e202c202e730ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74198cd9c8d753c1b113be67a7c9bbfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d92ebf6ab5cb9bc4455d22643fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3027089038513b1842e03fb72c2e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3358cfde2ab96bd95290507732914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f10785c73b31ba0f33e949d1e7de5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f79841a8aec20208dc4c8307f6e682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c9e98bc3815b9bb947ce8ed38c1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c2c1b0465e35ba5decb164493b14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de939c6f909e68f8a0f0f78260d8d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3219893980f44f907e06ce023ef07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6f4d8904c5b407ecf8759b8d1af8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ef8828f2352dee030a714f0cbbf3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abbdada798846312d261bb5351e3ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f0c7d816f42335a820d2b768b7b7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040afb3d345e0d37f524e01ef442df9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2929a04b56bc3b469036bc5abde123150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6229f407fa9407900d2934c6f07f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f3956ea32033b575bb21340766943152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56f15c0e4da86e7ea2cfbce1df3d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc1c80420b4102519e9013018d241154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef01f5b9a0c3c3d4a9002a21df462155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6965bd7b13a32daa52bc31403a02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cebc5698c46a10187615371ba925157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d07128ba2bf41dce0b7b94717d016b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8c1473974fd0286f485289bb909b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf537bfefd856fbc6fd88b2950e62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5067480618fbabeb15391944f344c63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec89149b97b73c77fb880c4af143b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb2c8b7ae4b0fca38aa3795be40ccc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f99193fb80d59fd6ee6b09ebdb6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fc7cd06caef90b8e3da9a6f7da07a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d537ec4e8ad4b4f3b5c587912c970f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9f5bce45c9020b746d320dba98f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e9d1660de7bc07109eb4e1f9270d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e165f6b1d50dbc3a0db5e0c3a4883169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d6ee6c7d1da0ee5b8ff7738480d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423419964831fec28c7920f2eb57800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea339367fddcd6577af1e4ce4ea63c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfad6c0f51487148a4db52d3338d11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bc4c29f5f595041f04b60db4686b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8487ae3f86ab6a1b205e6ddc160528175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c9e7201ba1c4094b35ca2e6501a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f218d2bf8d0765154211353b4fffc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be54425ad8916d5fc55169d4384ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f195b368161396ab0f8652e53255a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23441cca69291c7ee8f162d80c756180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da582687c89e761a6deef03e9d3991f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d329da5e358c2d8058f74151ef00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2602dbe4bf50b222f2384a17555da8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8ca42d2d26dcb6c1097e49b57430184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272dd94cde9b31cebca5a825fd5ba7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ce5e9bc0a7fd708dd29ef0adcb53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf440087bcae29704459265233c69c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbad67e1fa054208a19e4de15d0582a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64637b33898c8992c195650228517af6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a19a4c9e3119fee9f37fe6b8e8a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e694ea3989edea5ae5f12a258bb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9ee81ce499dab2bf9693aeaf96a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e0c8ae003129f8f08d695711b79c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22cc3561a16f1311ae4b35176cc0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9c2a0eb1a3b43d82d95e57f5b97e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59837d05dd66df5a7f7c9ecd747f66c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4109bb8290e37a529f23b622d6c1fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a036081917419bafcc106079b7ac9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363998b3ea7132990ff45f6250d197199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745d67330495948bc574e41b5c9e6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1f8cde69a0ab3039cb81e4a5c25f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591cdc4146753a7bbc6842908fbdbac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb81a3de276485b6588703397082c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb92843547a4d8d068f167295f25e7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7c81f1b9f01f6eccd2a39f8faa901205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fde194976e01a3ae65d641a1446773206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836b52e76162e24dc6e9cb98496a043207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bfd72dcee8687b45ca6bf0379817b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba9f0ed40b626787293bebc8493f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ca8e8ebfcac92326e5e4e54df527210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129958a5cef7053f2ae5f8928294c0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f603967f72e653a32b408c21b579b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497003fb94851b1df47f944f983f4ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fce699c2aaad355662745fdf95610214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5011c1c05a991e3c4be16bba3b733a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ea8c5e995381b7c77cf5a6ddf5f50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9081959211f5d425bf9b8c7a3cce1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eed1afa3ffdef16767203d7bfbc7ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ca306c0d7cb6953bb3ecef421155219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bdefdef97c6bf20272b118b5edde5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac82499167cb91591f3c137248a20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee9a1d3f81455b78eefecfd98b85c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292572960c78d4c308aac90da46795c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368892c5629d00df6f6faf662aa889e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24f4962940c4d87f73f7b18148c4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73f9ff49db803d3f2d8a81f35b4aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcbac26533259f46c816df45022a10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b832fe95f29387214cdedd9d6004281228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252d26759a68175b53af5f0f41e0b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628d6972293e3dc34abf66ca0e3a5ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730129959663fa94bc47c73a6e87a1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0dd788181e8e6173693df6a85d71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abeaa844330129f85ead88dc370aba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632096f289faf646592a8e0c2fc5e2dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c419d966a47779a6264de6610ae1c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de552c3de2334d0c823ea98fd87d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e2a2c943c1bdbd86b57b823aaa75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b248bfa8e89086634694abea44d9b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5702b60e0ef0acb49097c7526b7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099d0f5d2f63aeb285a6e281ae81f2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4abd2c8d1db0c82186596d35ba08c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b9a328a246db79bb1f63ec6c560c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff53b3d42127220964d3aa6507b7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e88bde1eed4ef067618bf22f9cb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0964216097cabc0f20110ca13de2f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc03e7881fbe9402585a9da04e503a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2119622d825247eccd77ef9cfa75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3670bbbafcadc777ecc9e033331495248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5694f1ad4e863976a3e87fac525dc65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612d79d7d242c22f633f2d8f5ec7c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e0219d01eb3f9de2025332eea1f1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ea453e3a592757d5654d2ca320521252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e54377f0b419ee8789433f34b1995253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c2a479163e57ba992d859b921e86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9d452e3787a4daf5c76194cb318bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2891555a948d6b1dc7f6d716f5b72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e490d482eac0567b9d4f86cc9298f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3d70cbe82d57c53860c0d621480b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc3ebf40eb4f2555281331f1fca33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deae02b32df65c1cc7d0a64b7b50935260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc40dfecc737874963743d805e1583261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791637062c311aaa828451a346cf00c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c650a9d17f53e7e3a4d31b8d6795263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44027f073fe2b196437217d5969db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10cd4c4cc13894af70a890936c34e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53fc1e1b1a9639c11ed4a7f52d78b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac607b23db034909086e5a9d94917b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151f0db6fddb0ea614266cdd2c29cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b02b3c67230187520d2962e4429d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2f66879105e2b797549722c839a74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36487bd63d8772c09dbdc4ad1a4704271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674179eb303e9762ee685f0af4d6a99b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3bd79147cc2942f9c9806d14e0c2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e788f10a8e4268526e21d8649cb45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9e4d633a2c9becc7478b7865d37e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e829ce2cfe7608cb29dabbe3cc1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb207098b536649290a2fb12a4285c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424244788b074f31a630a0dcb1efbc8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cc46c7d4f0fa789893c993be5281f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66628b06d61fd08316e4f592887b211280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbd7e817a4c551d8ea9fdcf74e2b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb599197010e8430d8d950443a9740282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b42831f942862c07b9c4fd3c2a15ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940297cfe1915e0316ce4ac698b785b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a019c12162d71a1b1114c1ed86439285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31007e1c0eedd3086fa159e9e85e15d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384988cefef01ccf1afe63970b96f8a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9bdd05d476433b4c244522fde2d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921149ff5bc456815a819deb1ccaea03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574634a3d349d84b273fdd3d4f960aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24127734183ad0405790fa919b88e0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1a780608caae225e28c710d2101a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d18ccdcf4d707d39ccca9aae90d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d78c38e5053f7c60e29863c64bee9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5410cbb8bc851004e80b9a6f387e96c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864cba1993c3414c9e2319b758e7c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10439b752ddb2d3fa6409885f14b758297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028991e130961679d3a02c78af996bfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc5e319f6e34cec523050189d9f6e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e819323d7ea97fb6041b90436ddb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e50132812340ad7b2bf0280170a5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c0ecf70825fd9e1c382a05491481302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9547d1ea4d35e643c18fec2c986a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95539f815ff1d0452ce7c8ae727ab1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace33ae67d4c8e85aed69d594088da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ea9de12009bb4b2aff4866a1c043306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afea99a9e736f34560f81d0833486ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0e52178100e188bc5a0fedc57a1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe5da4f76cbef1ecf4e9500a9126ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa1a160f45343c8be6daea870f91d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb477544eb4fffac4c18f13995391cae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5db97bc680d624f2e681c2e189014312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca442ab47e111cf24561fefd6861227313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8920310cd1d66f61a43a3e99e99c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0d804a35a1d06d1e97d7aaa4a6c17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b52e01ce1a61fc11f20d6b89ee33b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f78a0c6f2c0c492fc9c92f70ca235f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c73e2a1d8b74b2e60d1db6b96d54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01f54432834883c05d286122c8f0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23f95cf1b0a4e53f28db1576a1861320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424087423176dd5503b90735d937294321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf43ce16d2989220833227b4369e5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce764eeab476946de9a72284eec16a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd003037ab1fc5b47fadb61798f0b54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7846a6354a664e2c3632b5c381d462325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>