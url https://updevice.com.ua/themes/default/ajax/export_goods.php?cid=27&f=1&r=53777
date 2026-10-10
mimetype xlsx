--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ef1b9ba1305917b47749cdfeebd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c076a5e07d8d8dc059fa4f596382932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002081c36a844a0b7b4519fa6500e1813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507adc36b252a0d47515ecfd89a76404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c6b96d904e827ba26e434986525795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee690e73639d4d2c0d2891341ded6b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059223834a1a9fe530adc6e0bd9c63f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8a99528f2339aa39e0f0c220bde18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c54c7413acd2cf8a28710dd6f445699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d195b5fc00df81a3821b8dfbaae4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce226fe08d1fcee484582039108b806611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea739de55842630b13be1180332125812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3084f0afa2a92712da37a963bbf3f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0eedf950ceb25ed10367c7dd3618014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68483faa76373891d8eddf51de6d07015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd69172fa6308e373c1f6c185c53116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1fe14f9cd537142f53a59faa815fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa233185292f0b904f5e342d5bd3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0957add223582cc403e4f8abea9f75719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c417dc7d734756ba0e66a566ff94020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c85023c19d8e5914fc5cc06b4014321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457197b627d0107301db46110ea1897622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a25026e6e8662ef2895a63bc5bcfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e9d1b809b9d75cc911eaf93365b4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0cafe41f670359d6921f7267243125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77fe7f75bed551e1d9f7fdde81e0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf621c0839e178f69ecc31d2a0df4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd300bcf17c01908c44913632afa5ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8512781ed721846735d1ad84d53a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95351e2c4e5296bb4534459480d452730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fbb68d912c94ac33d8cc53ff57fb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1cb575f794b539a880befe5a672c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3d0b3be547f59f4493096c959aca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca478de145f2dd9390229bb07207234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9425be01f0ebef8aafa91a938936f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2590241df772dc9326717a55f0e0cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050ec017cd551e77912587f62ccbd5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276322f4f7fef727ba67554a1090b63238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df982b3d6821c3b6ec0d76352493b8e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c9f4db8a79d5274ea1aee875ccdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a3d0c4f354c9db5623afe989da6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2387dfe87f9e9c296ff52cc5f39b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ee26ee0e1da0cb0c028ffcd0a74743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0842dbc87eaae708ad9322204842e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624985a751f9b0b3a01aad870492cfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8bdad3f799e2e663b413eabb31f4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003730b27d16e39ea2efafdae22846a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc833a1b9bedd75f24ecb1fc417ac4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56496ffab1b9dfffdd85e2705b9c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e82b6f0607b1383e337a322071c8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efb39ea329301172cf993b82d4ed8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9852877251d5e322bacebd8889d68bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f38196cc24f247bd86e99dd3dba2ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bcc33c6f8e0f60285f0d4f7307f8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f0d47918197f35a0974ff2e447e0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c0fd1fb99d3057494b20aee84dd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142497ef7df1a61248957676a82792e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6e757f5b64caf8da8c9b41aed59158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4af96e5643f299e8d88ad0fa84af4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d3217c6cf6bb144f047efd28091f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e28d0618d330834d20d642f44f4ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614666053c676a885821f9135376e9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736a610f093edc959c10db66764c6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd33d984024b99669a2e34309a0fdc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fde08dd236dfff301dff03ce8c9cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00290decb6684ba899d809103fbae97f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c4f093ef8bf49742074937b379d3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7a3419542731092b629b775cd356a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144fdcba2af6be2c1ab45132d71dab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d32f764d7e73f487ed4fb242863970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63befd8f1005d03b6a068b5d351618ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47430bf08465585eb815844cbdea191572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd355bc145bb5dbb4e6a31f037a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66bc47e978da68bae347d450a4d68474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9da71681e439ead9c682138c9241bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1861c5b75497555375f30d193c92676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c064175219e068f91af25eb7b092577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84abb0725109bc91766a07f71b1eb3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd39ee523cdfd68b8100b809701dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced7444a6e9b82350684a0769bb33780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c111413ec9b6e32951e6c369f9be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3d04dd194f887b80ecfa057874b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c3ec9d0c0b6ba1bfe7cd5b71132783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf947a16788cf9f75b542f0d6169684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9307b2853dbb176b0cc1b919b8638885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c7eb113e3b5e9639c366bd69899386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf1f96b423b1e599d155805b3a808287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7df9326fd4d04ea6998d12ccf3224b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20687732418c013ab9164d758e2145b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a9af49fb97a542541a27713d1b2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45506388439a150744fbc5eccc17ec6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c04a509efa17d501fef9899ab4eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc384f00d1145fcdee53bcc6c81dc7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dd92baa803cec929037fb255c266394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1f0f6e54a3528297b1d1c5bae1dad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc31923509e7f0008a5ae375851dbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca61ffb972b1a5048c6c62eae1aba9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825142fc68b0b2aa1b5ca87e3a28a06898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7115d23124ef4920995c01bd82a1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416ca9894d91b48b16a0f0606967941100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7037b894387c7eac7baa5de0520f85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf509b422d4d1aa79b7443e947fc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e34d2cef0a78bd248d67031d1bddbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1bfaafb0b9b959e149e6fd88bd8bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71d1857b4df4ab4dac109d062ee96d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14675aca961291f6f8e605dbea81d237106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e60010b23f3811affa2b487bb5ef1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04597f384c3fc0da13b89624f84cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141263a852032fd3a06cb5701a8f334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10d6e77bd8c29dab1d22deaf57396b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d08de060405b071e80931d38f4282111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8fb7b41ff969b280c136578afcce2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b945e759b88386b1b336846bd5e77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3677dc8d56abe64a94b02fab89eca18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3595525bc7bcf9168c0ac14f4f4c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de8ff0176800f36acafc184e9c1e3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1032aa894a0d1cc7eeacd6eed389e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84616f00e9e003fb85c7ef63b08f7e12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec4d07e3da9ad7a575f2ecefcf8b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94feae187b37db1619452332a698ca9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169af1e56f59001d48e18624bd9525121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c422f0141a4a07819fc0b7579e262122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330a93138366fd307ca5a2bb64f9ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14538e12b7ee8d95df06879313fc29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ac724dd8152f89089ccfdb58e6695125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864af57f5d4fdc5e1080def9dc38b25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392dcfb81443d06353969fbd88174a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d1674f0ef5e25a3d8af0e993f3ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aaaa5f0bc8297da5848dec1ae07c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88322ab7737b9a9b5cd7b27af0b72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95465f1c26a2b34f99ca4abf109371131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557725a69635dec056cb2519984c99c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40cf187fcca0b361004219c3eecf48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58e1c94a8c17372407e7df01c4283134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2377221066b364b63897919b19f9dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c612065ea3d5c74676c0af212314596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e22d25946e25c6d41d617c3b2d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf4581c57190a03760da2b5071e5a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dcd028a853c95ac9c058d805b6779139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e79f8774d32ad194c1f53483534cf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db10924aabeeca13453b11e659316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58716737359f4f62b06d707ed345c23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0366ec2f239490963e177efd4e51a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f66e0fc9bf92c580b46132391d05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f63f965f582e1e8297b5de672a11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e89683085b0b8876b119f40d584b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b500f38d7d4460f185c4de3e6595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e23721e4a577106c4fb70b18cec2c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb2b7b96a59a898af073b29229d897149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f792e70c7148d320507efb27383f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb386819847e4cba2dfb7539e56cf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f916313ef703090a7ee437dd5b9173152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fbbbf90fd2b8d2392ab584d7b8405153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae86f7b0e763e44766463b02739c8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb353a38581ddb1686c34eac5570b3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b227e0716a16836aa88b4dddb4328bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833eeec7a2a23cf70a84a6f6a9a8e13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee24ae6981ff611eb79387ac74c18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220067ca705841dffbad826338c330159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808738752b236d7d48f6307935b75d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f30c25d04806040e51112bcef3acb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a67c669cfcf43689845fd33cf4fec1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ecba548f64a60d4e86e658fdb2f96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181749d99abd7b295b55d0f7adca8012164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b837b556f64a4aecfd7f3fea34d1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308b8d787d196c98b7fc8610e745fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7f5bff969892904ed7809ac873009167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb7aa1a82021e36ba3df4b05d2d68c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323791584b8d9056e5e9f7f6bd2d600f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdd08aecd4f5fa8f645ea91064e85c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f09076286f7e14a1092e01e71e47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855034219d93120df8c628230f3bc1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9771f51e49c481ab425832d2d5362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795952888f9a922385172ddd4961c37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215e0858044e13ea554f8b95d630705175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbb9949401fb7afdfb85d356364d31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf2eedc1c34e28e6bd4fe0ce0963d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c953b54e1bf14d8d415bd64943a2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fb032762c7dde9facc46be9cc57d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c3bab31e3f1080b781e6b4d4e13da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b7fe724845fbb70d288195b1b0c6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb61e03049bb5ffbac2d534e87ca55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df7f7bcfd0045908cd7314a2e5e87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcee6ce1e79ebfc6092fa93d925dba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bfaabf55003cb78590c1928557861185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12c5470aadd921a1e7d35832e2f955186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b0a1c95993ff2bde19bb6fae5f6d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d94113a8ae4bd9536f148269483a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e9cdba8027862843bed82237abaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d2e4e58f20d2d3138f210bb09390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f3b8b0ed8207ab02f65b0268483e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094a527f8b4986a1a962f801b57cbc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308cd79eb9904608d698511121a292b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf92105eb4a5a92fa4fd051529ee09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60894f2f22a641dd44e6e0c46178dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d586e7f38c4f5b7ad75e58e80997ece196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a6bedd64bbf2e44e0c8ce77760a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a769efa97ad7f48ee5ed373ddaf28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8596dd438aab57d8d44c53955e9d06d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedff1a0dc15d1665741c0f599f3c41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0ec8153094566383088141a96537201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc2b3512f8a2c72ceb2e86fc02e0ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe7a16f9e06765639194669c8401c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c96b0de026cae4d6ca95271c00910204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d9653958e56a619810203afec3c6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b7077a916d1a578dfd6055b9778c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ddae21f66ba05a43e1e6c472f51c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf6624aae84c8b40ac457e88dd59a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb180e77fd9a800efd6cb3690438bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8e4bdcbb5fa68f376c9e764193246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6fc4c65bd42c863bb4e800ba11ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9bfdab7e7c7ece12b5c10955c6ad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e8839dc72b3718b6dce5d845f13ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd6406e788c2386b4cab1b81dc4b00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b6a8906d85ba2f398c2e59f7fda2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79338aea5e8ffb88702c4562396e3a22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa9e56a9cae56eb94a6e3e20cb09b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d817d7e5c417bc0c59ac97bc25ab4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12a3ac9b94c88e7068f84be631db3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1508da8321eb4722ac3f48e57bb86b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dd1a5704e3bc230f408614ad23fd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb1246df815777a9c78143c5016219222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d8096e323fd52785a313cb41e0736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2000f746bf5774c40b779ec25bde4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2a31a4a78a5c6c34960861004328225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8bfd9f466801c3ed39449b22947ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc391c19a4a0315b3881ba7125442b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38612a9021da3f6581a5d1d4492a7e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b5d27c236914139619e3fe9f7a5d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454459b6a62cbb5342d341f31cd02803230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ee7106ebaf2ee2664f580372c06b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8171f84ca44853dd7c56b3505335a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f3bc974014e457d41c92314afb5c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d79f952d55cce1d9224aaac92e684c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d69eee785cc9506f42c702809f8d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1527d2ed9ec4cb92ff4801697514da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758bc1bcdbe4fc73dc827f9a7c15ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d03cc6523ae96f61fb503c79294019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef563657111d985d4280ef21d0e32621239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b4e9c71ae95997c69650340acb8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed15dcf5c6ac3ea7322d60f6cbe68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058315010d76a4bedbb2c00e9d0d0bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db829969efa2426e411a2a6f6b6d4232243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73432362620a17442589370311c8ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc7da9990111bc2c7eed11130304e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab294b71398f7a26c3237bc2b1bfd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd1e0fb34155263b428137c15051a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58bc4998b25fe7f11d5b5d980ce65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4e1ff367fb5e66aa300312e898c5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30db76f7b110517e0b6b4d77d0052d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e697d982bb2280dd22bdd4cfd4f3aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272c92d6cd9b90f037213d07aa3d3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3345971c42c507ddb0ee117212b75a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca0b06cdde3707c584845fb0d54a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc44d2bcaa19b8c1951eb073c29206255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a82ded4276d7562deb239fbc4d1b1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ecb86b8aa194fc55dbbae95be2fae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c9093030885864f428fc1a7a3e73a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a41262ec688b39fdaa906ecc67e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4933e2907b71d2ac20cec39f1aa2a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1907c67c3367f9d4cdaf2f579e51d1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bced421ab962e22535b3191572d379262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba0815c0ee10b7df96e32acc3bd88f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e9a78f5dc4798dec3a3ca44bc74e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cba071d787d6abdf8a618a85248c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0894cdf5c13c57fb85baf0f682a5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71e8d52faeec0bc0872b6c070d2b9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e501e1d69be6c3ab36983dc4504d67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612586dbf0c71d0e251e2ededc6986d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de026f78b1c575cd03a0fe534003e60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b94be77ac5a76cf05cdfd37dbb2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860dc4be1294830b23ae223ac525ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f294c43621123d488a33fcead4e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1777d471a321d9c010bc18a702a3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd06696965e16cf247bdcae189aecf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e898ded6a8ef64927d9769d7f97b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee673d7bcebafcc6db82e000f4776277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee155d1111e5b0e7218a8decbfb9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82feec2d77fd7390a59eea5aa02222279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa14bbe01b76f47a20cb214e8d25cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6dc40afa45c21d20c2345ed05c45a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ea3f1cdc1597689004161d83d0b00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab186f24c04229be4c0cc731ac87618283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb076a439cdeac53209ef9ee2c7a87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad121877bfd670e591380e03f101dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8375dc75e0ee2db61fd74f265808843286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23606a711af92b1b8af57fc9953d6c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1435319736669fc2a691cdd84ffdf33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb5ab5446e534ae36b00f11d17530d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23525935359fbd17c795a243526c287e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c64277fb734bc6eea6fb2c61b42d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad3e41164a8d9785b75403770a858292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc50c0ce77e5e0af3fc3a845c4ea8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4facaca7199013ea8c06e3a0ce6ed74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39bcda61d85946e05aba922dbb1ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31305f7a7f579fc8543374c2414ba2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ddb1abde84e355fd772e46bdc4e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bccc38495162ec99df93c970c64c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121895172a086b248ca98e566b228ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738695b40652777922052ac2a73975b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03a38e230169cceadafb07d6c3c5df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656c69806a16d88875fb3d2d6dd543302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dcb7671fd6ddd4b9f8432dc3367f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967428340c068d5a1a0984f9385d680f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5906dbae6f0ae1d8d45e0c449c838305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4296988bf963d0af1438d22cc9d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297b35fe76e5b6bb026ed8182661f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c1b86497f9facea8251494c23c64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53286eeeb32e8f8335707914b541d395309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bafc1d5476b8758a932a90eafbd0ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604697180117d91ffc25efd2a28ef574311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592e3a837703d92fc85221305b452b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630ff10efc33776bd0532091ae61280313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42564a8fa55566490b65ee0535878d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc18c8c03ec528225ba7563a3ff46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa369b533484a8fff4d136fba517756316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbb772ca2e8b8bdc30dd2640628bed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555bea59467e90cfe61b532f9c9ea1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688119e2ef2b55e4803fe8e697e41023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6e4eb29c1c581d13d6039e8617c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525789a149e95905af895b007af246d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe397a27508d8694d78ed1bd5ac3eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342891bdad82b0960b41f8e105e17fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc89d83abbd05903ac8340c7eb841b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baa95b751ba4123a59f168defb5532325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93499be412a78b8ac665ea4a6e25fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b524cf4b521df739485acbbac8edd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26145e8e9d3c1dc93664cba1095c2a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f60cd96d6da46098a63c09f928a4cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07be87b60d368b530d5fbbddb755f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ee6aea40672a8ebaae68e094a42a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4bbda693ec48557369da8110f8990332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f735d126ae339918b3d05bbfac558d333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea3117fec7e07637bca9e8fa40b2a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab5ac9f9bc69e318780d37321d52832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa4a06e37abed1ee8c066183edad953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784bc3e10cce2de5c4006000ce754e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634e4fc3a240c6988ac76ebe5fbca45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c092fc8fa574b9917604e47ddebb1216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32feed0ac435a499aeb11fad7b255087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c325c99b007d16e12223f97b0499f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623bd22822ff6ca8674c6713f08e9479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4d05cd7995fb3c2767a93c44d456910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72fd7a4806e07b57de827cb81666c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6f7c2413a5e4b9cefac77893441212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abfe83f6632fd814bcec0a26db60db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc20117ff8c712f8952c22baeb964c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c95c7436a9ca5b2529054d7f7c6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75e66c054de0c06117e82c934dc0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba937f720d16dc6c7815e8cbe4b7e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b30872521f7298ca24faa839181e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd92684893df86fb709809904919c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26a2d488ae8f8b2f485f3083c93a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe44767809776eae2b6fe47196e1fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50121a13e9d4e61b42267da7dd1ecb2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1773d326113293859cd3431f989723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b6f7f45a8e8557e68d133f2e5e3d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184cecb9a80b68260cc2c98cac26ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b5707c0c110b0ef294bbdace197e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b13af6696c18b54adafe15a4c63627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255866a1cb8c157d236e5acfc3140728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12347845bba8fb1ed02019681b8803e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579448bf6bcf2e0a52b7a6d2b1dba230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c3fd58f80bf0746385d1c166667a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3cdc76ad2d55199c693e190a69b8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b7ddf5ed77faea940bf6ae9a497333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940acb6b71cfcb21d479ad9a38e95d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be5ffa19258e6700f784beabb8397035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6640148c7c329da31065e4b29ed4e8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e6d16fb88b1f4f5161aeb00f9647f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0df70960ab04b4a1743ef1a38dea8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed625338749565e42d472895e33f7bf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2f25a8c8650ebad27c207a2e1904740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb25e245eacd1166de1aee4bc3e0cbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3803762527b21e5df0649cb0d6756a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a424cac1719c3dfaddfb8c674330b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8602f880fe0161007bd1e4c8016eb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682e84f6ed870386d7d6caf63d88d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e5a926c499806dd0524d0f3b715346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4073445e0a20b3fb3fc2f3391c8ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e06d95ee40660f146347213a4fbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fa7d13c3279cdca9e26b8954becf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5cb3a56dc18a40dcfbd878cad28350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea943794c18db688f4a15a8e9de5efe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170258a85acc554e00e50670ae04775452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e886234c4db8b613c3b062de91138753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adf8b9dee1ac96840ccdbde4914cdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f481283eae610cb70740de117fdb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dde40a78eeb7b946765e11d9ac88056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca517a99904e5b38be12877fd5d8052657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906a6a3003123a01cf2b76722f7136b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c82fbb9f94e36d790a941c120d7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8770d9bd8b30be66a892b390c78b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f775173bf12507275f2d4849291461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353393b11252a51cf91a1bf9106edd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d75c3a1959a44505c75b46b33ef0dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc8d4df51aff73ce4bb87272f2a12964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c280aafd6dc4cd56c137eba0330565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8febcfc1569d414a8207873389733766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb02e4a7f191ff62211c8a1dee99ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a623ae35d2048c436a3639cf5a2e18f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc200cfdeb058e172c9d1eb90395f7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05885aa21a4ec30b5a4bb727563d2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0de926e5977363e45a60e0fe44824a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256c6114042943fc734d4649b5fa26672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe641ff0c8e9eaa370081ab2038682973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b128b2d0b159571a52f35cd33727174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36291da15242d8fe29d9737cd741475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9a570f278495620b81fae9794af876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53be546f367c818dc5eee85c7ea01177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dddffa98e2e77cba7d3145519fa0c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41217f055bb4e58558f51ad859a7ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4baaeacf9a4a09af71e5e92f9675280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d33487e9afddfc732a2c37c41014c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29159be29bcce7497287b28536e385782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957185b41f82a74fdd30b612eeb5a6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3656ec8e6a54211df1ad00a03fc3d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f16c38a8da02de2c660fc26b43c4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc088af18cb9550da5cb9c37511a1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da62e838e228c2da42b8b949b21aa1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46f0b83ed8128fc7bbb21fd07c84088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078c6bfb0aa3bd6c83c4e8ae42d4d0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6afd95817dfd0470e6c198c724780090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65ce8971291bda6b6433447bef3d6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddb94143b409e5b3d1f81d5319592892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7cd8539c78c37fc1f9004d0d20baa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224898acbdfd8e80caea298330f7436a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4329e767d9bb039ab7e9a6ecf499f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e717b4416a466aa828254bf9f1be5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3cdafa95a8a73afd0e841d06bd3d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdfba348dc08bea830ed241dc0dce198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2456c62b4f78f4bd43e3fe399f3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc66b2c15d0880f2d088a8b359158a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6f6ac5dcbc4b5fb8236e2974052b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8145ef5c122fa50eb5d84dac57ec6bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe285d1f40d5a7ba6cfb944fc2a716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ebc30315abab9c87e546a7a31320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fd4ff1776e516021dbc5d698ff9e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a2e4d3f633ab202fba088e6e80289106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd62a43bc964ffa2ca929504e1858107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71ccbcdde255f6e9fb68c4129e1c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c66baa45dc61608507092741a7eb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574fee0e7fd61bd1429b2cea6bf3d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7cd2cbe92718a7d27964480700e6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1719a470b1d3e6f6aa67ef9612902112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566813d7304fbeb16160ce3c0eb962113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a3bf1d398b55c1fd346096346950e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d99451bec19b54a3955796ac492b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bbcc7c43a12442a1e54591b51241b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95961f8754c337334dce04e6e89cb99f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7897a67562b47ab941467a710ed1a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92b4dc7def2a1efd5ae3439be81999119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ba4714f76508d19c16c5afad7895120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e9dcc649cdaaa08b64c9178ca069121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028a3e05890270d2260977583e593e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a13d2c330cbc4686eca540e8acf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0627b1d1601f58429b854211e0b8464124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509574f40dd4cc6541d3acbd55328fa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24611084e7b87263db770b591a45b74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcb31cc46683571e20523a438d8d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53abb19e66ae0b22ec8fdd3cadf37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd603eb6ae57ec687b5705c681266cb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218538f9278ddd57155a66830f6d44ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe05276175b56545e4cb90844c5ae55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37dfbd5749984bf7cb76edaeeb4a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944bed400e0f5d29db5bc787e17e5c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899356fd8d6c9f891193caad753e3c06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c895225ad3f31272c32f5974d62af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62909d6811997e8f44916188bea33ecd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25c5457456837f9d27fa0b0dc0499137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7181f6e4a4c847f2b92d1ca9650b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd02d7fc301a250f9cda56a54d7866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715937f9687f4410ba3f583c54955f9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305eed6dde2a52c8bbbf085a76e108c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba7ead676c978d142562af9524f2a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38b96701fe63996af5075e7c903590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a30f8489e452ef4be34c6a8d7cf06f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a71d362e276b88e118d3f7d7ccc6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe29df83bc36699aa7def2bc988e65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0203c987d5aafd4e4bf1986e462d19b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6542a09f33158ed872ab90fa87aab1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c065402570dbd78387f2018fddb37cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6665ed79f3d1e15b246ae040904662150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefbea327c76ff789fdfd2ade5f1f4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896561cd156c166d2f2cb2cdaaeb4f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e261c8452faf9d753cadc425dd60ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530943ca235d3bd41b2d8cf9570e9fb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d916fc6754d5defb0477f3faf64c63a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc35f9a091cec7b13a5efe4dc1652b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95eb2467c69a09a947de88897a80af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab1d35d700e60338efe2022200d9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58677ccabb9d0ac79ccf9f167875df8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c34bba3947a4db94bd407583307876160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece15a8b0a0527d64d71f7e98ce7e39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ca5282ff447a72e94b374ceea12da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702e550211bbd6a91552a308a88821163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f52ff7cb716460665b3b07aa3d103c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f337c5bc4c2660c29700baa0bdbff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f9f0d6cabd516006064cf8db6f26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a9b5a8ce8dcefcadd57c7ca3f32e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf5c036e3adaf96f3f9a8a9072a5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b49967679a4c59770cdce251ea25c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473babfa6ea518b4aa6d3e2495ea0fab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c456c65f176492001a7d2095202c73a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec87ca23141048b5145dacbe7ea7b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57857f0553710c7a8ab1ecf97dd903173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23069a5405170ed8cac2b50f41d4f58d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062ec410b1cc5bbb2ee3fc0385a852175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5353530e8ab845542b4cda3f6a1d542176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c75f533ee541d79c857f4fd4fd2e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe16e46bf5fa907c47d374b5edcf5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2452f673292f4a0ad99b6836b1cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dedcf8c485d3c8ff8b9a1ca0c407d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e3163f2ada150445559633c4e68a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dba166dafb1e7dd81e339466f1b92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325d2d36a656d2037ec5322292c63b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511360bcf1511977ecef681c9e9bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aab56966cd632d354c91395114a02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940244a6289509bda2a35ede929885186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64567fcecb46484a5b4d92037e023187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16747422711d9bd486ce777e3cd056bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f17c2112c5616a83c6329d3527c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec45cb53f033d4b5a6dff0460981672190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f0cd2520d78810e69de161790495191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a1582ab482da940c4c7bc4ad39fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96550ae9e970e6bfd2be8acb99d1d44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4daf9f1d5209e08f09edc60f90852194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a965e2414d45fab086cec6edfd183195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484a394024150fe3a931fb425a31ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555659a9372a87880bd959730eb3104197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754420d222a2c929d0b05f46f8ec323198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a69fc85fc45a5d5a1df99059b776be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a37c969995c8e4c8e167107b08ac9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a5beff24556a84bae5179ca82f649201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067de5f596461266b922af71d314835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562fed6fb5496b8e967b12ecb7b8dd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f239914977e268fa4d82f3637cec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f3b83c1408f311c0bfc7c3c97d819205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75545135117fcb259e0aea638c0798206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4e9bee1bfa5ea97604ca93eab6c43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024caf33d0b058256e851155d844d035208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74fafd3babd8156eaf6bf8f7f9db53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009769d097eefb218b70c0d9418d3699210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f103d82ba73f1915b3e8fc1b4982b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be2da0941f01a334e96c43979db47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b857ffa01dfe9bb604f768e89f3ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafcbcca46cc5eedece405bc1473592214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d56145a1de2faa41c623cee1aa15d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89cfab863e84b4160c029557474837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67077983aaab909fc7b701b0fffc48fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfdb0649fcda653852740c57827e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b800c4f14bfbd45eb552757dcf0e95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf628fa6c99899bfbfd6b3afcc5ecf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56fa210e7517ad0ee273ccf3e8f14a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32759310908f4fce1ef8ee7b69898610222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306e764e6b5e77d4b1acc86496879a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315dca99440f52423c10af6eceee84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdcf25e2888a95e0c995fd1a67fe61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ff4c55aa81604fd2b6dce2fee65ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5316c8ac4790d4d21c48d6da5bf8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5c9aeb8a708493e7ce3f7e4e66f09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0174edccd9d4cb2c32d78d80f2c6ca9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e90f8e60c06ab237e707a17a610757230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d2738cdcec9bfe9017e4f073507d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a8735d6805ce6b5130e2b945cebb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da25920b98e232e8b8466491dc816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c733ccf91895fa77d2c777af86bb16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea3636aa1ea2be2cf44e08dd2b4e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370194e2c5a47463c006b4970412c64c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235797bef35fdf66a2fc738e61b65b7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda9ccc596ff50ab9b28a5576a6d41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37debd894b29785a30ef15f923974056239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151cac37ad30cadce5d292077bd9a91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfba084addb77c9483220df9eb48d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d1cc00be5b863cff2079994cba57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c57359ec479184b44b6212a93b1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765d389646ae6e9d776da1c59645ac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d42a7677576a8e0c44098152210e41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffee695616e1be582c60083a6c057c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b942077b54dabb35177be1c3ca44f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8049cd30ab92e07f35719475a2fa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7044cc3c5782bf1e76cde170f7eff6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7573c7b0b3fbfa7d3deb841b12d2767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d373e36b38068dec5532f4379e286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e155f8db002a1f851722468e95997b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11bdc2bda3657a46688945f49b076c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc80054525ae6e0cfa63d5f762b939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb1faa6589bf4eb140564559fc7a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c266f83d3e00f690982cf2d24b0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d20df0c4f43d0c9a57772196688b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1130b5199658714b4be7faa038db4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2f5b23f6cb31a3356e28164d2cbae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b4eca8b59ca3cddce81048170fa2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66bb6f1783690ccdbf61d0b9305a14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652be50ac70d2156bc734bb475bbb04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002210234a7946aaa23101cccf15005263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119d7a6479961caa9c1a79a41053f25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a4dee9cca8b762b1eb23f353cf058265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14aa6b7ad92fe5266838082535a923266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f2153ea7f151b4fd8550a238b309267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65385460894e6a3f408604517b614d5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586859427c7151fce5691064c05551269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19610124d4d856065e95e3776154ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17d5fcb28b4df6fc7f320786ef78d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8625690a64e6a4fa452ae16d10cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad89796552da4288184fe86ad4950273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444a83d42504f6c3157cd9a3053117274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7cfacf073edf48feb1f417604288b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715f2b6b83d5b2ee1d11625fd6a6755276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca071bccabb9e74cbd79c54d27ed1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a1488ed81ad5957f99974491d700278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2622be963822ad449f7816098eb9f43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e3e5d48fdb17f2d6cf6081798b910280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cd78843ed638241a58ffa9940e4b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7283e94dd95840ec47ab274433e7d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ef5b1a4ba461dd6f83c6026e00a33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca122a34c5ad74baeb0ec49ed71f496f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe2ba92206432d87d8f4d72f00575285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678efbbcf3389c1ac701d7243f0bf45f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fb213e178d18d0da9467b2af00f98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976eb651b71bc81145f5a79f0b3eea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5e1c4ba34bcd64b7cebd6024810d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d82c46bbc6a22ec1004ed7d98a8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0ac98bfedfb8a101bb2881792810291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66d654d9c5ebf90947d3d56a1ed77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920e554c499c1595120dc3df666c224293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc64f7ef3853ed1806a0af0841bbc7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f400d92f692096857a637844e9fbcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb86fe87ac10092425bcc170c3afb07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d25dff3b2c85e3c695b56fd664851e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de510721ddb0c5d74e91b49e25a5606298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933246753a9a83782bb740e13bf34be7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04066700f9efed4b56164ce875639e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf870438b2b0bdc2def385dae379b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b21934f0ad0e1dae4179ff16b40ed4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b0b8c06a7bcfe1e48d7f42802f23d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e78b139fe42aeba75b0af720b116bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8fd4bfc3f77cbccefd20189cd7e71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf7f817d92196a24163506fdfea5eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd65174beb398e0ce92bfafe39840307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd1531231395139884b0f573df72bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c103059beab3ff530283c5f1a14d65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955baaa28a1e35bad4198c9a65ee5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3b3b4c1c463c5dacf7f5a3599fe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de946cb8b9b39fbf6362b15e56ac0276312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86dc7b16ec7f79571f07a45c5029f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c660a10f2387f6db23f2f004d99b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf339ff47f88d80903f11183f89451ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2700cebd3adaddf86bc800d7cdee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cac6ff3b1c69afbfefd068383a719317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb534ccffe548d831348f0561627b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478720db1ca51c03c4c32e960915af75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdd8254cf4b5568fbf5fa5c0694dd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bae5e0ff00abfbb583c53128ceba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e138df251801ecefcc9ab4fd6f15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f93ac8c0bf44e2a8abc9a0b5deac7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef35e3bf77b2e53b0f3fb4c193e97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b71bfeb5c09f1db63e7aa409be20f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>