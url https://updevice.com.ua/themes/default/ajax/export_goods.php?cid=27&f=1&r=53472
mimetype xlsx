--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b060f1a85759e8b8dbf8fba9d5c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2081e5edfb6d97d5eead51a011a44a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93519b7ca77852183929afa6e549cb733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c5014591be594ff8d6fa325cb10a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f5f8acf865237a0dda0323a13b7b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a30eeb515c526577e9dc61860f80c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951456d71b37fee989a922b25472eb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527899692146fa229227cd467daf0b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724191ca3b7b802fc5b1237b4b7bda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f4cc6b609ecfe853f0b438a595e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338a12c702a287eee78aa29f2d672011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0826d8d4e818d20784fe9415e1cf612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d2851054302291a85d631e8a49f5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90618b709371df4687783d4661adc49a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02edee2b1a1a0ce19601a09d921c4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dff993a62a69c590084ab6560bee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e31995e4c78031e170e0aecf7abe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9469e40e9edd08fc18d14449cc27518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d417634471183b03398960f7e99b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76e3cdc45daaa4e862a8b53def0b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80f291b8d8761cdb27de1a4ba8edc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13a96120e1d870a8db5b151a3aa0e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c4ec40c677f2f0706e5711dc233223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41c96d59009c223b159e9285fd7e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8454a50de5068fb6c9ce00fbdd1db7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc00e7bb94facd54a8b6331f56c1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b814f45f343590d427e8be3a767af4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d9b8d2a0098079b01ddd49eb19f8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f44e5a52d75d852d13000d4e9465029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca12de88fb21d302253706e877bda930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc916e33998f98253848ca45968ad79131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a3c0f035b70d645e1a398a03e6cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605608a0a57e81c0e52d15e7bb0d3cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9983ae6a3c85dbc31e75d3750d3743834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b3ec5bba1ce9c9838edd46b17ddc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82aa8db8cadbad5788b7c6c30976ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70d559eb3ebf355e8cb38dc4bdb4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43f0d47aa5e683cd10c10954b564838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b2a1d6c9fe4c6fcf14cc1a067e6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feecd8db99437a9818b9ba93c4975340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361c63e2f6c57d1ae2b86371f4acff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa57627516c6cb5e563a3f276f5fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8f4499df0ac6dae7b79b8a4f573043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb454a50e713b95511140ba28b2e42744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f0180a14e663bbf873a699cfa4b4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2172710c07fb6948dd6f927d12e04f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab48b168f41d270e102d0f28ee92147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d207f73a89283b831a8178d44d71c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c8d9c55e21fc779e0323c6fe7386949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2b2277529f661150577bea265143d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f571b804ea1772d85c692fcc89b0f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055964260ae13a1e98cb51e575daa41c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776226c7c91a0afddd2e5335ef95684c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab79459f22539b3cd6eddaa95d5d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4846e954716986b42b79865dca47c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394ad96e13f6d8897d6ffb7025005656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece0f25ebc5c21c5896935ea3bb3b3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7496057f7c5f288541d8d93a946f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ccb7c44464ef9d8404a4fdaad97959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f328fb2101ff748206501cdc22ab760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd567d27793b9d2076ddf6e88bc0b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcef2203af8a6c99a8ce38a19911762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c64a010d0454e922a8659e9a02439e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba0ba6396f0533144e9ec2c38b2c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84527a3a73bf0b77598e84f47989b70465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22150d4d691dadf032d64e2d575998e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea67b3765354dd7c56c6a12fd9da9f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31f9afbc31196a9548b1cebd1d63ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b591f79bf720442321786cc37562f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b945e422128acfb7d179f852014a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f522717d6b78d742e3ddbb254483c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69daec6e3f332803d1bdc25991e7da772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c32bd0451f569ee56990a2d5106673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8031a54b1614f6c7e0180a03e8a1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99905c9c419ecc28516610418a9e995e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936da53028c23830bb82e28b5861bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fe0e950052d6123999e6ed0bc55cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62186201e717734c9366f3a3652a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc18785f28cf6b0b121aad461771ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c1307f5bdf3abe8007e30852df36280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3960c58605362593ce24223a8c2e9bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167bf8b65e82a5d0cc038a5be8b4dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3e4f52c81fefd835ee6bd3c993c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7162ca8f37fe69cf1d669c5127c83384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad93727686a3dccf43b689864c8e73b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c735c09abc42d04ae4ae43b09f2181686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e00fc38d88085fe39c5be3ce81b2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baa1c43b0b73413722016b31fb49a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eec2aaf97daede6ac0a1b781e70d2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0ac2c2a9a678b01cb3cb39893bacf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67794aa9996caeec66f583ccc6a16691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e9599dd1ec37635b5ccb780f2cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5efcffd666ccf5d5df3490cb51e48f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f7e666326ef9ba8809afff130ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24610708093893c6139047b728339095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0421055760f2bd04b5232ee2f7337796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa19bbca0f9493dd329c8d7a1b75497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e138c340d3a955aebe2d1d4c3b62b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb9590baebb0714a4b29ed92ec4d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884918612f4608ee0d22d329e30ce38e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619945cb778682d11a8fcaf8ee548ff2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ee9920112038e680b74f3867213d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a6cf0ac28005b73a9e770b5674a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c25818a9fc5ee5229eec1f0066739104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0039e530214f8270802cf052b1f191105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0fe6b5d4a935c11174a962c53fea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc46f56addb5c941a0ee7c73e44f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac86cc57a26a8900b84c07a28b93961108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad244842a2862404680eec216ae2d49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c8d69069f08eca34eeaa5cc5c98c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f07e8442c8411929e1f8c94f6e5422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83645f0f8268bcef374e8c74c41190df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cecb68393b460f6e2bb31283bc404113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546083943bcdd769ccc0ec717921b453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c620c51db4ea7d75e88236e4d3924115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92cff90662be48907fd51a7393669116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c330f19fb45c32820f4f55c187e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec62f8bbf8dd0fdd7e696224d604bcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58fef4fb2dd28b398d528bea450ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001173267a8c15931bf5dd2713c3e37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe68d6bb25efefd7acf3a21ff3c7cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2048b8be90f4b144c1231ce756e36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20bba2b0d3573b292b482d01dbf6bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a8dc33b4ca70628135deac130ede6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecdc7ad71aad2abcf74939ea61c5e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5792afe07ecf8c5eb2ec2e072edfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509451ff039a2432545ab2a7b11147d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a81aa397eab05273ad013689c7796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4587fbf31ab35a3fb28061731def46e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d2844670c6f6816b798c8e4e575f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3dddadb0513e59d3519613bf38d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb82f9a2c623624180325cada76092c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b23a05d2df3c71f77f8dadd7512e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff6f8277143687f1e01f742ac89f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd145178b7d138837c73ed8ebb3d3522135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b764a4eb9d7104841afd15038b06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10705184af33ef8e41966bfe34332ddf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca41921df618a05897bea50c119d8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66f353e857dae0d0a0f0838dee26bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b43e2f69cbede50ef645999fa9f66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77140f7c1d0c48ee88736c5208595a1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef847ee319f0f94f92f8a563bc7d92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becad5ec743694c588f8b36a897e220143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c0d11ab71e825cf4434dea7c8ac71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43886895201ce4cfa61bdb4a76848c27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51296454d5bbe33c0554fab2bf542a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11abc3a1cad6ffb7c18457bbcd805b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eefee1038c9f9e7b33f790193af7be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554699e09087cda45dbb156691adfc40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554c786a0cdab519311e3f6dec599b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de42897b4a584a0d42e00498984fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf61740fa230e6885307f5a2e8a2b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d837f1cde787d4b6bcd2fdacbeba7d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f158b049531fd3237f3ed5c1b2b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd82fa03ee56b5faf63fad1d9ed8a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b1af7504012348c9e5ca01f08e55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4754aa542eb132fedc4298dd1190157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e689883e7bf0d1b1b2066bf1ce5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccfa86d45c48db0a109ad77ee79b75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a98423ab4b8278fc16c13599fa43f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c1ff256cfbe7fe8c4f9e08cc3ec0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285eb5c94489cb4f1344e1f4fde820162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca84f94e1956c0038b53a423333f0ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179d6e0740f0284c277a86aa8145b23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9eb8a212e41ce47cb73a28474226a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67dac35a9ec06e344730131de0e5d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa75c02a3fd6e070929f8cc7bcd5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9754b5c3c9ee93d3bd22abbd22ee78c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519abae1711f33df595d7a43fcef532169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353f2b9f131f3190386141e032c9f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348bb62034126f78e92a7f41bed4c86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97111f23032fe6f1cb0c620030b0c98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a5546d6aac5a1b2d420d21a6888b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad290a84c532c1ac233adaaaf4a1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc77721cdcbec62729837dfb683a47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa8fcb448dd4bdf1cb13253599377176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021afa62bb044415106be96d9679975177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe5117a1216ce7d13ff8457a72c65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26d27a17ef368e3c81e862e0cf5fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84c2df820713e5210d55cf641f278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40edf2e12a542b3f9a47ca933e41c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424325a82908a64b4b9564405596708182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39757f98405f2ac613ce9342784958183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada3b6f605e3f37e14fbb38bcd6578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38047db9e830584038facf33b15a520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6318be5ea1964241241b4d36cb0c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869928b18a062809fb9710fc0f730e74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b79af42599041dbb8efb787f4eae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a1cd84564b316a5f18438eb007329189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfb439e92d436b2d6669a6038d647190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a89c15f541f4aeb7ec13b67f723fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244388ce9de9745dbb8bc6b2b3eec5cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0913d3fe7372f9f9681b8a249e27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a16d21d3d11df3dccf60f2dc0b8617194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb1c780b91cd17825a06756aef9f83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5f244816f85d735995491f91f9848196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267e1b797b5227603f6ee0094b17d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3ca98aa732d01ee29378a8c542c66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eded3c966d06b8f91ad578cc639e8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25550bcdddf4e149be7b3da63b6b4a2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e49d57a386c5f5e7efbdb88dd57c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde880eae8e623322223409e541cfdf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c39a0a99d757352223a0b0039026f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c78d94e518d861acae9872514bebec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcbd8abbc779c4e61b284de495f08a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f85365221859edc4958de386b6c0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e03f35846d3bfcc5970c3d4a2e1a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e01dba1954dca85aa9978e86878f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089117f773078663adafe0d7c73acaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd411c2f2c363120b187c92f00a4a33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379c65a4cdbf0e11c3ae0ec3c199a66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f31ed3ec1dfd80a34b9ffac35841b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78bcf81a1f626417bdc299d7274ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba2f2f55c2a078c51fe9cc977c461214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e40cd5ae516a76696c55923f1ef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a132be18005d0a6196e3bf06af1ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce284f57c250432d679bb8f6d29788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c98e6e921a11b1ae6d3d5dd871a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c954a2f57e21e8b50c0dc63831d402219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f66f423cbfb11918ed3a873f57d81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945021a80ed6bd7469d04bc923dd02ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd32215971572af226060f2bbc643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e519ab53cdd263a790341d3ce56099d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59fe36962dff35a8b211187a07916f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ade11c5c3337ec1c147771a208bd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e9152ebd746bb3b4408bd8eceb3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e3af6dcbe42dea18b3bf02b8b6ff0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86801cfcb6df3199b468a595ceee87a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7d6636de6a38b7ad0098cf0e285af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087154eb36bc921db5ab3b030abf7bb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a470505edff919f4fda28faaceb919231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ea651c3c18beb2dac7779959c2ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132046ce504f88f400dee1f2ef4f0fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433446bb65d361914fce2cafb5dac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16dfa43f7bb90d7991c09131c9d033235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd19f6bd62a2e629577e1c19cbc2244236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f186be154007e545e37ebbdcebe3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344f0175c0d65116bf0c08de86d1d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da382eb153b8bcf75c1998b8d48218239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f45684b15c5af612329e728677c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3fb27e5eb7f07001c5c3702efd0de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3932ee0fddf0ee049ddcca4ce1ca632242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd81a7698615bff32fa5ce60ad2e581243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbe5fbd87a14725a4438dee9c3bbe2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eda45083e67d66e397d94be3d36932245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc15ea7587959c87814a0ddf4248ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44c9607dac8313924d14716e1eb161247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d7ff3d06bd799e40a482db77530e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5abe67841b020694fe7fec485ec43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ba615139b3cbc35027632f9b9bdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423f1675eb94a7407ef95c00414b9c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d15ee0a3b34c15ebef17baf8d5117252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d182d14ba9bd0aa4df87ae1e5618fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bdd0563f5fe4f4c9f22c5e058d7f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b1adc36c7a7fdf282f9f9a55b7f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4aac82dbc8a5acfad784c1e739c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae88c070ec2d326211ed73c05d1b524257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e77659c50638a82e81187b7a59a9d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ddf72ae3cf5fd8a28315c3c64bf32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a5ae8144011062f8e92f2067539ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913acea86bd6a7b6c93f2064535f03d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3864e8a65ba9c80d5a3337fb8a2d08d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333129fd790d94e0198e9d19aa06e717263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ae719a48655853b0c78a47ae90d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b828b70b92c90de2d7802ab3f8810265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3e7f6e250b310672b72b44fe79a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11c9f2c5d73326ebb90f227c5d2e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a320678659247bd98e4562d678a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c24ce70047933ee505c624c1117a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f8a9b0cf92edebf3780163eb68ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355baffa5de5474cbf86a37d73f6683271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d47e11a5c229f0e185099c1d568d46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400fcd533a3a21f5a070a64e666644d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea5b61468e05489a62a9fdfd28967274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9cb09807f3333cccf2b8387c89bf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8da674cae38e334a3e3c05fce2ebc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76486f5f2bd2f108a9db8107bdc4c31f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc30121713dce8a07cd8ec4f14ea4e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff192e2a2d29029d564f2f65a38bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9e964dd22534ec4e5821e60f597e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d83fc8b7949d48b8b15c93287db66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387babfa3be1d729c815997ebc1c3d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52687efb4200bbf296e0b59a32945c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542d8f7d6f778ca6e78f6a3e514b63a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5a7994e226535c67f63dd86e7924285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb97ff51cd5a2b65245bee6a0d8f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e07781390a10900089d9fc9fba39bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b81f16aa925859469b558821ef30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c649f08701104ed5ad7227b0b7b8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdda792fdfdff2e8d46c8aab4c5bd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1fcc5c25813b18e35a2e145a0b57c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca772e466c8426b580c4b03f6d60d868292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b27ccf12bd90aa589423bd0145a6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd868fb07a8321c34c02fb5797b6da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e40b454ea4c4e28afdd9e3516410dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613b5eff6b30c8ff17894d35053051296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe91f5743d1b6df82265754eaac8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476a80aad10313ab66c73c07fb3aa8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc6dfc1f59644e25a8da68d2f5f99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04bd362af9d7e06ee4db3d9154b737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b194275a617ee01446172c0a63e8e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254b8ccf8d1b89835c3672bb715f8b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860303fbf671eb7a16c8a068c3b012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a411c2cc30f8ebf47a7212ede6154304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebdaaf5810af3bdc7602eda7565f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774c57fca2a293ba2409deeae744f95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c58d44db294b8fd851c4db3648252c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00691f131f322abda2d6893592e776cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b78b53830fa95fe0f2274415721e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351b96cb9156cd48f529bcaae0b4327310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d346acdffc7405133fe62738c006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdf12d29789444570279b9521e47f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb1a580eec886b852fd8d35ff5b511313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745389800bc3894340d844ab9322818f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2264699d67bca91adf06713b378a67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a9840ac9d70864f601e257005234316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f864e301a45163d4cb789be6ed934317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a45e07fe0feb0c21fc710abd327f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1e4c4d64f85e01edf09cc4fdc8932319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e405dd43fad45fd0e525c44237cba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6a2594e14b0d65e8b67bfe1650be6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43900909ffbbece67554c175235c6d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577388d0a2e0629d68c192df0323840323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb05ff29a7d50cce1ae1881117a4753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9cf5780c4d218e463f3c6591a875325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce04fa60373cf0454ed12f7e3041a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534db37f7d8950a7395c3227b6ee4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d45513faafe9702f9782b5fcf0bcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d0fff7daddb9bf4dd8b119fb78f26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd57ec3af118cdbb45df1656d9a1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edbfd464bcc9d4dd7b9d147c4e05ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da13ea876e2d0723c99f53a6245be7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93db7fd7e0e16af97f10f0243705550333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2912d88da911e949c1d8cbd1e0ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7affafabb3b149f7dc37b42aee92f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934aaeac92d7d65e13d4844b8ba99fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914849b85af9ca04a953bdc6b34bcfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29dcbdea9f4df17d37c1930a7596845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5ca22c289b9cbcafdb436c7caf0f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c01601ce4e7cfdd4542eeede137b6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ec334b2808a3767e10da4e8b75978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df17a83b1ece0288f53a3f17f9700c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299edd59781730835376ddde105ea92b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070848a27a828429f668e066280bf5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129ad0574747b148c98bcebd300f06312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a77e356a8947f5ea892508952ba32a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca610a7d5cfeb1734969dc2cf41d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97903ec415e8fec8b2e554dbc2874815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d44b373f1091f5949ec147e097a59616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3660aa8338a42014b2eed62106b6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8f6a3efaf804a4ba4e82bd6a7985318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388440f15886223a40e2473ac42e3dcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafb738bad246857b18d1041ff54a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad582a9332065a96e78262dd7a3562021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78cb37b38589f3cb8f736c4f3291e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fdec6a5151e7fd263747b457c04ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65113f1fe87185ab8f1509156f2f86b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e74f1ff7a994cc4409173b3a89ae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b1ee70181b0f79c896049be417f4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f45b84c7b1b8dd588567134adc56f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf52061cf4e02725824b93b89ca4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290b6ed8b1a3a284484e112f7e8b97229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134bf7ac2eec393eebb61ac0b4dec3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3f72ae6e775bfdbc6203a5d86d9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549303e4ea2bab87bfd26375bd352cd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526fb91180505ea9eecdc1e4ede5df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe3ffe0ee0e40166037ee26db76cdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec28d66f9e7bf6b985d3f151e8797535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e30cac49e1d12dbf82708704c40a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d3bfc5f8dc7a51ae0d6ab5c0caf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753178ba14d158decb6b1d097c0b511638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0d859ed38078ce7f666f137855b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba0974f3256d6109ebdfad99cf212e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1256289fbaa26dbd5519145b36ece741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c52deb0c56e004f923d43ea40bfdca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9769bd804def123f91b3dbda3b8a96943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb522c14bc9a9595e27bf4d70cd8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947297ab8c9e7abfd5387dced76424545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb96a981d41f0ff504c81af58c48fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369f0409234c0ee338ba9b58b64f65f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43630d4e7f238456c5910fd98df3c8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea7b21d8748254a486b40cebe129a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1161e413825d944265d90a40ac92a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800000f49641df39749edcf433297e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fc40647c92488cbda7f37a855f3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f177e8f28338085bb4b8193d08e633c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea1601a52ffeaa2aa13b1490de4d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf6ba106e6557c14bc35993a50293d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17db6a91e1e3d53bb1e408570a24d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f596c3e0bce6dc0d588e49d9880d9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd84289f02fffed558fe0b0437a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e99fca4d2c5d5b63e039bac89c3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1110b019043326712b3da42f4a2543160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b84887dbd26af4a701d3776949ef361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34598cfd6f8b0737a615113a6efdf6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce54812636cb18c524d740d079538c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b73da8459a0fb5e0ed74e355e198a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d2aceb2b72b95769caa0e57392e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce03b9b31891a0e38c4eeef3b850366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd8e6ed4b8a21ce9c6e50f0bdbf82867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca21cd804af651eb0cd89459152534e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae1b111d304c270c0ef17da351d2b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435998a7a71243ecb84f9604eeb0f6fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ed53402ffbf622480d705b5131bb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2e9aecf2a61d27ac1316495c2a9de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0ff442d80bbd8e70024d977b5c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd40660ea067cff06605ef4f316f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15473851522b81c31d68ad3ff3f11e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885647df00ed38a83b7ff45602ebb33676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a3e19aae9ab015283af429c6390c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0932864a3e1f2726ab0c8ddaab09778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504866c8e6e71a282aeba13648df323779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce72f1cbe70dd1675b598f035468ced80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce5a7bcc70309f29ea19cdb248f0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b4e394bcf327641a8f105b9a831882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0fc0449bf4a255a632127e111594a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9d8d580d7d0ca5a9b6923b739d6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da67e244693423c8de592588e83f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f436c4efb9d64498af3f93a941c9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1cd72cdaef00277c49e1134c6965a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7ed0ab6b4ef4be6bda17795f2882488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c263ef043933f3250ed8b9de4fd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918555a4d3983b3948fbba23748391490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda2bce0734329dfcc72ff71ba9dd9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02342a98b11a75419ca63e567ed38b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a305f7ea1b053f2eb913cf15ab04d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eaea8fa4ad5c0ed5b17845035c35294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb897e57a2bd9d8bd88b8f3ac4d4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80e2c6ba9fac281838514bd1bca3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec33fe1b97e535ed06f1f60052eddd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32319379455ccdc4263545aafbd5d9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55916cab1a1902d7af7363668919fde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a5c0f0076b1c6b85440c84a21da8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98652d316a4a42464bdcb463c67a5040101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6edc26e633d6b53eb208abab032c84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec719a91a144958221413c5e994d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87faa93737ac8aa5008a10b694706d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4b61481c1919b715aeae5e5cc96e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f06454f7e64d0a473ee52b41a0070b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb06bbfaae77ca5c14dedbbe1eeaa07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc756365fb7f8091c714916af1d9f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282514fe17a91f0b8b63a7374806e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d64b04d7f675de4da456bf60f6e12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66970f9d4038f5ae18b76cde2cd557111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3653f9d6a6eb060b67a57caa521d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3982619b451fe0a1e5b43f836ecc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179687da2af673361311bffa79e7cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c25778f17336f2b526b9a5600f99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98564e9278f1b55f870e45e2899bfacf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2ced8d5f10c808cbc0662b08a052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acbb3803ee110607399328847c3062118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257a2abe7850b0a40ae5e7e52b09596119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0922530322fc8a9e63d53833d4c95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432ca0ce334a9b97c7129db14cd95a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572201c22aada9b1441f5ac2d1a769122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c6e0c38de8124930fc5c7ff3c8407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ca0476b7e7b7e32c27a77f35d9850124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1854ca5e59e7136dfeb7a0c4e7277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54219a58e7d38c4fb29d769bcb68aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a3af737bfded09b37f0676ee2630127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466237b7164da6c43fe8a8278cb9ae6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d066bcff7d62d7d38e9b58e5fdc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270a734db68dcdc80556d71c041738130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ff818daee1ce9e8b0fd5af4d2d2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017656ab7b0f4ae471415d6f0cad4cda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c48720930b476db202b7278fdeea4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dfafbebf746855100bab19a36127c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a9e4ddf01498f838c779996f97ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f65725972e23236661da6c6eb9eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585783aee015ad12a0a29bf0e3b818ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2124a69136706a49748331917175138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c05a0bd3a70ca12d74b27fdefa1af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7ecf3d5cc1e2b06ac78e35f351e8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff78cc156d952a0e345f6d934517ea3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8dc779f38554af8e29f324e170eb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dfeeb069c35d74688ad9fa301df55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101584bc404f7413688d4d5338956adb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f214cdd9edaf9d4c1770b59a0a8bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a459007a3b415515b1c4f4ecffeff9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19dab8c49320c3287025cb29eb67f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd3c5ee7db4bf77520d8fb772b52e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291f15f250be99b169e94e33c29e9a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908fba0376766de0a74d22c96e76a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246f45104928161cbde132b8a3c17f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8499cfc1ce512ef76a67ab96211218a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9220782da447df74c704c62c46597153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156ccc75bc817a0c05093779e928dec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f400e2f2bcfa4ff408434253ed6d5ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099556b982c8d8a62a97dd64f8ccbbc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa7438f54e189ce856f4375feb5f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf281d1f367498dbcbac3a0e43b4c264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f194226adb8db688b462fa55d7b5e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73565d4f642ddbcc1bc673a6d023a0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80b8a0a1a4912770e6b180060a0c61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc04aeda3fff1f7269a17436dcefe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd978f0b2c3cad9523f30e4b780c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137faea38138dfca4b53f5bf95c91a78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a3b8c492a47f636eaabb04f507133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dff461ce286ad4e815b7755c1d451166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed815a1a336f0b7cfceaea8ba36e9de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591470c37cc071efd26847044e43fa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f50198b7f9cb873b2bf61628b617169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3893e9ccd9f3a8e69e56b505e3675170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82001f45ec5b0c642635c7d280635c82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814864a39e3b4a79c479bd9a960547172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd949e579dd33ff71731638d92eefc79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325566b7a99b4b7768a8e9447edcd55f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f593539715de0482bee8b5ffbc15a5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f4a9dcf286aebd368751592dd09cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a81588d022aabeebc709cd6a1ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20ef3340bafa24505303cfdf4ab91a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b08e391bc5e38a8ed1040d7b78c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb80f2cbfcb57034d1008ad0794a3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72278fe6898645e8650388be5e7c9730181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440eedde7b9b5f9ab6735fc18e0d12a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b7b1f0827d7fd444b0ead61c06a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f99a966c58cb2bef66f57f7f6dd222184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835cbb353bbb57a2171e17537fe1b7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c8f597400d4d1cf95a1a5f9bddc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdbd92f11566d50f835dcd24cb2cdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d741cece2547a4a235388d449195188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba0529311a2d083cda71bf4f30de92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7631e333046741bec0c1158483b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32effc422a521f41f8d30cc208968a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90998d66b6f330905af8533b4bc3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07166eb1795ea1f8cbf15b3eb02747b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7ca6202c345625f7089fec8d6a57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c117ee4b178d675f575481ca7a52be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300def667d30f86089fd2bd908447c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4ad7ad074a74ef36adf9398bb67e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d426c5ffbfed293522868bda84be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9263129257deaf8d5cda6f9795d887199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41a6bfc04805012d5f2d77bb66ab31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935d1b38fc8d1499cd15d5d619aa40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f4b488b8b931ccbb908db53c1e41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71ae05e80d2de903f5967c85637a56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d819c268b69ce5f252a9d60642b5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac04acad51499cf4f18b058cc8ad76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbb6aea5393703a17b3e24d07e55db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be32d837d65f3ef031b02e9a34951207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b773b51d4957e70ac550fa504da6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a833a3838dfb49b89ad670abf8de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f1561292fd8e4060f577a8287038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8443c092b80f1d9afdc95bbafd52c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c1de6d97d93fbb2ae0af6ee1b44f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9059bc445c676d90da095d3f01289213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea3990424ab9253a36ed5f516e48e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f786a377525995e7188ad6587f5da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e08fd8edd0ee4b7b42f87959b02d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fcf7994dfebe47a6e172396366df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519667e6214498a53f3333a38528e35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9a602048a3ed832d82b97ca53d0b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f125e9570ec2c4e63b056f7f66f68e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b366cefb807d2751c6c107aa1741221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c8a42f8c02ba4ebad6cc1643ccda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72574e31e96b762063261f37b23b5ee9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfca9a74570a84ee5e66d24f65851e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94bf4faf8c36d9f229a9b29536942f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd99565571175f0831941381c2ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138951693a068ff5442d435b252f37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d8c811ba52d828b104be2d8fc8fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc549f73ddaa8f01229201b04ffbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774a66e6e0e145b0ae14458a78c1074230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bdf37432ac7476e6dd2e5b32335cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34dc96930582163666be8613826a33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0a598dd9c5150d4372590bd3da05c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cae144c5215fa7da29114ffc60dfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652ffd5efe4eb88edffe0430e565b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab97b36a1ed348f7f0bd6d9cc942715236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb276a291c1165fca1aff10c9db0d09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e4a4556b09034748e26d673eab7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306cc07640408003e43bf8757746b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631eb0c6be9461e613578ef11bdd9be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63117d282b49b4c533d73555fac405d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8d37e1c53b65b202f42e985147684242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8836513922630429f59e4d42082fd6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aef07e1ce2d8dff852bdb375d2d6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e39dd6f6d9884fb167c5012b342576245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4856f2ceefe38ddc19fba7c24de320246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a185308d175e5ecadc783c9b7e111f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7bbfd7b2a6bb1c76d95fce46d0d7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976b7219ab1c1627becc53aca05092249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0f3413e1f9fb1af94b9b6d3eb8d8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065faa3defbd52c9bc65acb5cc52478251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae5bc1d27d72ce655a1bafb013ea62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7f6d41bd543b2387b37db44397bc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717133b0fe0b6078a13b72588d4de7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ccb776de0ec08bc585204b5ca8c44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b0df3115fd3da575b2607c62513e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66387c59007b1f926f008b972496fde1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218cddf0a4e59aaf09c04f89b6a2732258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10e2dc4bbebc1711bb0ff5708e0fd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c4b61dc2ba950f870772290603f7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961eb35d0f8e7fff814d8843fed028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a6267f2d617d26637255bf08a94f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798637854164603628765e53fed1e8d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256d648b80378d6913a9870453aef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f891cc8668d13474fb2ca44ead1490265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fb6f8baeed86d8f32efef361c9fed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94128c33d625cc906ab22ab185198f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c810a670fff0f24d73687446a1951b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa4e6048d5cd4c06a9541ad067c31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eba1dc92628e78cde406caaa5b18a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420b6d6003904e67bab541863fe613271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e104b65e7873a7d6f26cca711321ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89b9f1427df53848afe15a20215818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce783881db581658f221a02914bfec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda01d6e673b178aa90d51c72af0f2dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff722d460603651a766374adcb465276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef58343edea5e34f634f6db590bbc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164c3df1e365ea3c7295be4beea78f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e3b7bc9d2000a8dbaf92922cd2af4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45078ee0e4dbbfae241734f22772244280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186219a08a1ab77e0ac760a8a2390d6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30328855f468e700247910e706a2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e3e99b7df0ea03c1b41b25a10ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b8aa9c4781dc8f0a3b1f2177c30e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ba19cecf390d33a225dbe5f109f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55438fdfe22b1358b5944028024e90b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383acb18f71653ef9ea3dd3bd5bd35e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52722f2c965ed9e8965e26e619364db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964281b69b8178457791f732a55773ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f374f65e80badc7a3ebc095ba9568fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d94809fe7ac48e176eff607374cf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4e8d90a1564b21fd910bd17b49f7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97222eb54474a4ac4bb3ab603c304f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ada6dec4a34256e284a3c1eaf641a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381228f83b892a1990fd7c7d8ba3e02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae520d8cc83303715f9f112ea136ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f48643db00f25f88a7a05da045d85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491973be9ca5ca99822647ab8d10a8fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0a849e500c004dc44383f5336bd1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2b42589236b9c39149eef5b02ac41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e98d073b07cae32177c0ba1efd17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e922d221abc53f0e9cdd84eff5a35a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39ca7ebe357ae0727b583c3623be86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dccbb8c1785dce58a22af3a415f754304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dfa0b36a9a30c495d32246d8d94bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089dfa396476407a1d8a7344dc6dad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe282c35018dea2633665eef2dd0070307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795060e910694eb57aef418cba6931c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be563f9d4a0092455ca704c4b600b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec71b187e02421f2184b63ee84fb3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d820f7f576fed15c62a35a0f7841311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b39095f4ef6a4829d6c0cbef4ee10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4aaeda350d46c0daece3f587919b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bcffed180a6b06320e7d62b83019b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca7ecacc20835299efb1f77c2ba58e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45644055ded80956dbaa2b5d87456531316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe514f13f27e343b5d77227c4545e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a3f037b845524da09b2aaca4bb93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abf85753fe93902cb0efb3b0672321319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0275e0a8bee4e10f5150960788106320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf2972909802e04eece5ca7b3a6ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f8baa36380d3cf31de78e0bcfe2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9742da0dbfad553f78e2ed676ff1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e1bae58d09a822cf48b930f38dab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6189c101f2c49efafb90a42cfc8ef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb3dd857aecbc3492ac1ea2322fe09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940862e54a05c8131ea399a04cf53cc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04e97bef9cbe38ae6c6587842d60a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c14fe252c685936e72f65f08710110329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de3d86a7d815ba998b26732843984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4b242f236ce65d107a19993e07096331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212262977514009806f561309abfd7ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661336f540b4d3336fd712af34987a09333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>