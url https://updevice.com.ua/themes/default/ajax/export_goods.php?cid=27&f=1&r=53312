--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d935f3e167549688153656b5774a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174df42369e5e1bdb29fc65f109a542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f718564a38104079c3912a176081bef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87caea9fdba1e1fcdcbcdb8ff628c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc892a87a87a6aee3b7b1c06cafad1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd0b91eb90de40b8f1e12ea72c76f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682dc642f885019e336e5e7f31b9c1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44706555054506663f53084cc3cd7c448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5649ab05fe8f14069dfd0971cfd04c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b4481fc06565bb6ff5c875b2b8ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f181a8277280f67e2919019a4a90d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739789b3b84f715dea56c98584ff38a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424745625c822f7acddae41f08e88113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f18f7256d7fe370e637c1349467414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c07a1d0c74dc0b696787bf502d7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb95c9c84e9f8efd8d18c9f084a6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56c400213f653ab66f6b33163282a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6a66a74ec1768667f1aa5b45ae35f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0cf3dfd525e7da0198e1ecd933a8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0215258f04b8f0f6d09b068bc4ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d119e0ef2d409b406510944c1cddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93926c07eade929cb31755d782615b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f322630ed060f82aff15dfbc677f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536a048dc325de7bee3f46353fb688c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d123946a3345dadb66d302221aa2f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b354c7d615fc7c9a381da8dbf7b2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb495223fdd6cc69e9984deba4fe98727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29480c5cc95438cb1fa14ccd8f61291d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68341cea5239039c7afee9c70baa3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28350b7a013008c0aaac30e0ccf7bd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094bd94956cc73b3298c9e88c01891c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c472c9d024d1c8f82739dcdd04c05332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ffec5adc3cca928caa59a24926b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33581fbf38133ba74269b392ccfd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa539e772b77a6cdbd888a09f8657635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b7f111d7cb037795e8923de62f94736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ce8db3ca9b391e5d9a7852bc9ec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f9d82b780e28803f2e6e1e6a7e3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cfb16f0ec10db726eb064f4f1ad4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d24df9fbcf844f293483d3981da440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f5d4206c7904f176e20909e652a7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ad7ceb8d9bf1b24f352f8208461d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181767783995a27a045ce552cb975e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19751de79e3c85b62803249b73d31da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ce689a80f2d96367995eca6f5de3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c9fa8cc21b4334ce8f4f201fc5f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ddc74630bbd81d2946c8369c00cf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f020b269c8497839d88c01a1ba81348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca30265889b69a934af55fdb8a546849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579e77e7bd8c7fe6ab00bcc03e5cdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3dd9139c00f9e5430928052730e9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22e9ee01279ea360fda0c1f1ddd9fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d509bc38fdbae5ed95945386f1a4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a97ae67704070809362ea9d0059e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3d2177dd781dd423b8931458331855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59a9020974c7ca89348eddad5240c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef43c11194ae9500a50f329ba0f99157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24ed4f10521f087a960e52990865558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b94042280e68667e699db4f8bae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c66385f5ce827ad07da76cb17316e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b9ed579606874a0279841e703511761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451cd824e53ae98982a9d9811fc6b8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc7ca89536b2c9013645cbe9ca8a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a86c2407d6c9af00026df1de0cbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc028cd64a459dc7947e404bc22d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b4400acb1019019b5b450316252866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d699b5222660815e9e6d02710870667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6375f54f1caa53014920e63ba71ef168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a89355b2004630edb269f1dcf202869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b06e02f9124b257172d2b4794ed4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0246e964169bd46f5c720a597e6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267368ce7a54ccab69cfce8559355df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7e4942cc339515812fe97cd77c8fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e1a9bb6c26e9188683dfe5cb954a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1320856fc5227c83819a5386bc4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7768358c99e31eebe541975315cc58376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fc6b059ee5aa2aeb89c3ee6e6ea8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f5723070d96b151c881cf4e2dfdec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc2634d83675b603a61926a6c2cd3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d31b4e7c52de8f058118352bb302d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2315d6909f94d23e37f00a7e66fcf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85360f5dc7acd5340d3acf1d2a6d0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c5a210517fcd30e96e70101c5ac3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf8264cc02b03264963425a4ec7b3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54382df08f285ea8212700e8ae915985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6da49197b9533f68f9895c23d9da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1ea0f55d704c4beb06775eae0711387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c21c38d9e90f5a8434a89663c038488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4f6d4bf9fdde1b47635a4d97222189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dbe986cd41db68224ed7f087d64d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93dddbe8241df760fad5c19a448c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a058f84809768bfd94a30024706692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad1384e8e2eee7279201b96b13e4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231238d84d3323cfc5e8f661d7302aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca72c25bed98ea272a49381a3b10b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211af88698db6fda192165b01f1451896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ebf6145ab3ee2982fa7101944eccf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c732652cd109b2c374203fe6d65787b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d1e7a37ece39fcbf58ac42c5494f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cf1184221d17da080e52b69f835e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d9fe6eaa19cb98ff80ee8bf61a9eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd78a2693e61de778ee1b0c359d08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5811d15bf434e55a4cc8a6bd58574d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41fcbc21194e59df48a28b2d3cf1ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c9976d0894e1e75d80aaa702081c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b134e1636fdbbcc70d3e934ee73d2f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a97deaff829d6ed5ba029d17376e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897cf1c231c9e0fbacc67232259992108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7637c6c6cf47008d8e61848eda3cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c74fb91dac09cfa21a59a44ecda8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2608da070650246d8dd2f4c6ab0455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df66584efcff39f16631a72b23cd30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd918b34e6d2b5e3871ebccc3a65c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8849b26c50ce3c4f07d02d205e6a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bcc9166206ec757c218eaea480e47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b1f9d5ac53833d65251995338d3ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f931b4399f01e8a3d4d65f5929b81a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964fefe3e7812a9a48906870d9b6e8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7fec9755ddb0c2317e5cfd98ec36f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c7372b0bad6a7daef50124674bc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4837739adeda4a44cebcdae68f3e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27bdf546aacd71429121c0ab305c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ac676f972d96bcdfbfddd9110630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889ab64f8b8bd31664cf86d0984008124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40485e59cb31a646f61e7282efe6be8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163607b8793e263d2531aa77ca43d705126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0e73ac120b0447cd81fec8078dc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a7d48b1d0ec613e6cbbb4a069d72d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849947b43c93d90121d753ba653c88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157071a16bb356a6f21a237d5f1c97fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b813760887c4f02c5f0be148038f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe97faa9c3ee431e620cada5f6b705132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c8703bbe36d4745c9034ae2cfd9fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac03ee0ae632d941e882d09f298feb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e162efe746dc88a3d84eabc13da98c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa70e683b06a8d618c1d06e4c66a24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289533dc83fec09c42b49d0d71a9d5ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78c88667c5901be08a370fa10d1110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2edccf73f99641602d5d5ee72371e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6e81c0aca82591b0c40d62443278e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f6c7a7c0a758208afa4c45c841b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575266bd2b2623ab65aed69df3c50a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5c08a6796350d224511366923faae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0447fa488a3073748dcb28ece0ef2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acc4160a7cf11b59df42f71d0ebc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbea30f0d881074d6b10b5dfb58bdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cdc0fd9fde3c2bdf8149a362381f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb149613c2ad8d62284281c0a52d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1945d46a0a6538f51b009c0ae740c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea76e115155b33bc80e5e24aec7c75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d14d6229289e5e2e3a5a52f7d7d913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab578e143792c2480f910fca25ffcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb901c65a4f28c4c3444922bc7e195153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8e7d6de2706e8d07524c185bdc64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50232938ced56519ec3ad71ce6a44af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee78601ca669b973597d19987e156156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e983229d0026dde35c5b406b546f919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf1d4e69e3bdda74002137365728f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab8a39dbac8fcbae7a3b5ba58a1cbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48965aa7d4059e142684952090a01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d3538c936a2c11f17baf69b6774b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884074078f6110fdce06237b7a7013162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4d0f8b68d76494e7045f06509e82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190110c64897de2e4c81ce30b13be2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a6e8a76c31243ad279b44f1b3a8c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce2d74aa052540f352917f3d1f824166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac41911a3f611e50fdc9dca0b6dd03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94e74914565a0ce7863a51a9ecffca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a8122f718b33a90eff1927e37c2bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc801a5b6c034fa31b6e084ddd88f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d884b95dea925bbe8256f56bd6f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96ad0046fb0b0716da6d28e7d1a3b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f68576bccf895feb0dd831c0c69c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd45084800ac37f033e9a99acdba4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981b2f7d65a705a9cd193de42a6b32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e6483b0fea40a49d9d379ba5de05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb60ad941662dbec38f94ab41d6c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a786c6607c113f1479a179d7f7d2d69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942946657e64e25e756e4bb219e3bfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a8e4be0150f6d0ad376381fc2ca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507710aa71509fd1f3d07d9f6a0c37e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f44876a8dd3dfcc6cf37bcebf2fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621de091d1d4d951d3115faa025cb39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034775db1083ebd0d96f8071ee5cc0c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f66163d1f7b06c19dcb0aee9fb91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414881c071f9e5a9e062459b1e1dc08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb74242bf70f29b66a4038afd0320c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce5fb8ef4f4ac4e097d1db63d7f983188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024e13ebc9a70dd6be15dee1582e175189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e5aac2234cbd65f6ab901fae28bbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c757ec70f778e49f8e546b979b5b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f11cc773777eab1a2941f3649962192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ec4d9761a1dc46c7a47b719fc50cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1fe343c03d9d379cc2706e2cd64ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff68f4ca93e541190309850b9dc2e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3364177a5640c7a7346e880c79599196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f16164a4e92cdfcc5cbc9c830f02c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af18215993d5d11eb03383f82bb544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ba2e6eaec21b29dc047bdfb757993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cc7d455687999c529bfd993b50f0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611bfb49af5661b744dbd1c3873df7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157c474d384015bcc3908fa83cbc28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006361c950662823431dcd505c2edf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d8dee82a879298045ba140902924204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654759e57a02acc3220c5aa0bb863118205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dbecfd03a100fbe1179d9321ad687206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d5db50eea7505c439d83caf17f23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1975afb4b453fea067ccd4e7d7451d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251431dad74fa5b998b754f88fce7fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf7386b98261335b5c37d7a445da2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cad9d9926a323c9f1a2babc0ecf74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923eca028b3361ebf2a8146a4e4857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08f2567897afbc5c4639558c03b351213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4094d667142790ccda87ffc9e3480214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a41cdaf0568e11c96e0d85ea4742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e237569198c33e10a39af314807972216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dbabd3f3ffeb048f882f979863bed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc74cef5a655711544a4159d94b6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a67d63fbd4f983a69308c7a2c63bc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3cc7fba350c3763c3d8c7d9aa877a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3e23ba2b03c238c5c0a26a83a47c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a70218ac3464f7de3b937fc345ea18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae5cfa5043a76164ec14cf0d6ef1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc5ff8027e6c0accb993a51cddd959224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee64613f24d55b2d7b23f8da512d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603526ea8bf22c2febac0edc9e5983226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68aa9545982b4ed1cea62947f5651227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602941f0753400b6c9e51fde2cfe13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1fd809110f8e2e3b3afd7f7277d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6c5ccb04a9bfc1a156b48f4aa70f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06729fd65f81aedf12f11aa30564c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9e65536a65ba802bff70a0274537232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3557e0339ec7cf39c16a5b49acba86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1a3f2bc6f2e6350c57720b0c81a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4da9c6c249da13476b46d1fbfe78f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa14adcd4340948dd19df4bbaa9c47e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0879b3e119c4a4b7f35e103dd25ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb5b6f6d9c8befd560f97eb7ee354238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5f4f68e2563d02588ed9f43affa5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e9e0bbf14f3d8794f4d706b0a1680240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb0bc887483b234ae98a514d07185241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c13496eb72f40637edc4835af5a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec52d409ecae2e408afd4bcb40b97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7495cc6601e5b3a7700b289a10e30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc78f1328285f40bb2824d287addb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de40a61679091470d6f6e432cdf88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b55087ac9e5d119d3957f44bde6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c08184e0f25af318b8ab25a185fb44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa95c67d1a5c5304b9e9592726168249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369cb58066f3680c50dfedda088c920250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c6cfd1f752a8632b5ce85b9e17ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f54b38b52108041c378c41bde6939252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548865c623db2128ff66b859a7a763253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb3ab7047ea28494ba5a7b93281c81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e1dbaa86dd5acd3fb6db5d7511ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcbb5f0e4b94d5d407179db540f51a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e0df598c5e51e35d06cf3224971f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d6d3071aef74ff413b64860932fe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bda20984c4d5b79cf697fcd04ab01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe722af3b4660faa084af7109952c8b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d1b5d8ef45d8b7902b5b1a63ef30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d98ddefeed1a49baa87e41c8bc833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886464cf563cd378c8931fdb29b5710d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56812833bc3d88859646c44730584264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589584acbc2d03a015d2b45706f724265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a878ef7817e6966066f74bbc727bd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c6949acf97f80b030f03e04424933267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7eadf0521cfd4b819f0b25f99b70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b721b8e6cdd3b867740aaee8e8ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940ac2d48be87683c1bd7d250a270a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9c2e0dcdad3eb8bf29d11632cddea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75ec8fb0bc086062bbffc51cc67354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e24146d56a405be26c37d4cd59881273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b06d5e6af6aaa038d0fd728cc1689274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb994b194a7672b4eaeaaaee40e38db8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6035aa01f64525bbfa1bc7919700ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bf2276604d281725d4d00c76f5d0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d247cf783b30ff072768ddf16b38dc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b58fd625505e9a07a54b114a9f043279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373ef0f6cf355f8ab5c0246a3ea301a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792ce7320bfbc005ae095860ffbf8da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882df40ad90eb7d4ad3a1ecbd01a0fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868526bf14c613bcea05c34957ae0f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b56fcf37cdb71c50516c829be8e21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d2430531885b03c106ca239481eac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25914bea18ce6384b25017eb21ba36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e78a7f79c489576beb7b4abed1410a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ee1d6bf59cffb5f88d3c7c2bd3e25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957562b2c49fd5010350d630f878794289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a061c16681f2158b91f9a1670557a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106c65b0efe0a4ca94a7850200dc5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34508606ee3634df37c6daf5b139f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e34a49db859c35e8995636e73190b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd3cf6643381d7c352023512164da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db1c8c4c884e7086fa11bddf2ed90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f4f56838ae63f4133fdd56c1cf70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa8b95bcd8d91fa586ad1dd52a80ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb9070973d2793ab9730247ca40667298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30847439f198a1d31cdd62061e32453299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff59dcb277288accef459aeb593aa75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c291114ea42dcaa591870a3a2f91c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223ad0cc5933d69079de2a27399d0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a2ce40da845ee46658ff1db44c03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5a22ae03773f5e694530d9fbadf14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e6b0e2817a4d87b7b8cf8e89b73f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c480476cf29f77a5a4d6826cded30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d366758c7c5e211e99e8e8e2deaab1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6dd8773b0d30d3a5b8dad09ea6d5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fd1f25bf68584d0681bcedd55bda8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e042feaf33012cc1b091e018b916310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f1f57ff973f6b33198d93789bbc93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d37f4851c291e64ca122d6c43b7ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314da21fca8900c8c68f4ef7b7e6adb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881cd8e6b3be770dcc5427addc3a0e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ac02ae4842eb8db6dc4aa0ef2d79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f9a15fc302597b30c954ef215694316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d36625c40017741a11297f1361c5fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e135ad666481ce03a75182c5e7889318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114da7ebd1b6ce5a15ffccd0c8dc3a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ffef5fbfb203e031e43f144f90413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d9ed958e9189776300b96c6e5213f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a7776a2f9af1d0d0657661ae36e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e223985fd7e4a47e11d4adb2e4578323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f1c728e6afba79e106db115dd99ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae28eed38c89d52e5d1a719156f343325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa51a6de664ea464c8d8ce6ab023e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30809ba6bb55d117dfde882a41db135327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24641572857949bf3fe521d8ee68cf0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b756a723dc4a9b7239a863d4939c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5949dc6e25023aa3a9bda70bf0ee47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994141eb1450bcf254f9b6c946c822f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca702c1f1bcd633926601566cd94312332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc65feec309946426883518f421a04e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324a0c6c389777120ccb380d91e8991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ec3b6136c5ceec3cc21c2ca898d852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa267e1868b71435979456647e57d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b54be9a70629c0781c0ddbdf4b10c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5202a3bd4038be6e8b1d30ebe2c7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a870615a4704a8937cc0a7de49ed226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf0e50bf0cc786c870961ef5a51537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbda826167c0613cb26255aea17ecb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5b5c3575903897d4698754a908289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca7aecc7ce1a294a358d30d782ba210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a2372c518f9809f60b2d8c4e33c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf05ac05518d820259544acb7f80e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d762d53df82361d322a42a37940c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c994b2f79c39f5c8b3ffac53127714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d4bba8de6eeb044b0943d7dc8078c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ff3ea69f7faa862add9db86be48516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e0ad2174bb592f787adc983a632817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814224d5d96e222695cfc2f6e60da0df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa74b7c1d8ab9f6490ec37e6ccaab719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca3c7ad0416f28a8fc49b00ec8efe520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4d51eb6d814ca5ab26d35c824f0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc35bf5670f1e6ebe3ea0973c651822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597d717d20817af3d66146e770c1d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8965e891add54b830f95e5ac3c8a9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e273bb40cc8468fd24bc12fbd53891b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44fc7272e3d00de5f3dc7a3c9ca0c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2195034f1b0098899a391e27cb4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c436374fd093b5fc753716b4eae54c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0fd533f61db2a2be83369ce9aff629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e8cbedfa6849953d0022587153bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54dc38d90ed7b04bc37074aef573f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae0dabf58ddb37b3c8aa4c9a1354d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93e0b2b663edf1997cdfe9291bf1cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e625967d625dc7e4f16d6e5a3e13b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5613b688e44acdad66cb1764b21a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381c3760a5a7a446b592715a31df9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219757ec78403b5a7e16bce2b51e7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85870b0158bda389df66d7cc3178238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7106f32cdc0076abb1312a278df3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e9bc168e7426705766f6850a594e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0532d62907894d9dce2808d5758e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca1ca21d39f0c62a6574155e4887d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84cffad4dc48ed769500417c8d055c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8310b8a3ec42fd6df20ad112daaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735b66bc12060fde67994cc0048b6f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36e8b7c747885d9241d2aff9f4884946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e08b19c1520299b065e89b0c29e6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170db68f10a23f52652743ec966bd0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a05176341c8084f257f31c0cdebac349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2eacd0d0dfb4951099e7e1180fd8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a797127dbd436037417f69d933da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a483321234a17e47088940f0b81c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b26649478536e086f8548297d96953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e168c145a3601fc0ca74f0e973f738254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67ab78b70709fc0c45d0ec6c8115755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf682977e16391cfb8e69ba04362256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ea78f75ca376b832ba5c92818c35857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d923d6ec7fcfa763234964d89666058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069bd95452fb2417d0cfe7c1119c5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b3d13bf5daf70b17eec1bd206267060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1af137ec297d703a0e220977e05f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ebe29c7a2b427bfeb61683dc311362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb45b1fb8e83b9c17580c15ba4ba1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99e3e3e16198f8fa6989d0f7b819b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b700fc26caabb65d43d64d6a3faf92165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b8f9d496e2278b9cb1ca4e84ddbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759741ace30be5cbe4e7b9878dbad0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2fb83f8fdfde15877d6dd9f30fe3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d240914ffb48a0270eb700258e2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014908a843832709c0f73d588b3b583670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c3f7686899783f040a3bc18f4de0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32a4daf91b8b6f28acba5c4ef458672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ad1531ab3295e9dbe65335c1f27c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1aabb7e89926fc2f11df0eb9adcce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e982f10ef19621888d6358a7723075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf26e6ceb7ab37c0e0b626b45757c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab128a4e6cd5eeb0c0c550c822722b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77669e0485f0c74c3dee447f4db6317378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70bf275c8279bb9085bf6b342fad8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26e8823fc62615ae60439881f7c86480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7b4266339ac1042ebdf3d8da80ef481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d61e7558bae64df9805789853ba30e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30df788eb16272ee444319e02120883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf94084a2aa7eb13da38435370f8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff740f090832087b1ddb9cdf99baf1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ad2acb0da9c221db63e4eeb6130586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd4f9486fcb705b57215c777bfa3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dddb03eac2a8fbc0bbc6557f9bcef488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c82a68886825b476e5a11431ceb189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d944d2d64427291048e54788e16890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035388bb5eb72eca8515fa6bca69b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d9a0c47ee47fde6ffae96531274cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2748b857e2aaab87beaba84d222193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8e4fe021ad4b2be58098a14e0fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d742b1303e69bcdd86e95e452e164e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6070b93bb8baa895eb241b4cc8a0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe535cd4c6d4b3cf7761acec04a14f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80e877df807a14986503a3151b8b7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd49c5f807f70b1e02d3eb69361ef599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5e0648e027783ae3b3a7c9f29d421100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62273a6d56c581b8db2eb069e63ae74b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a87555d7806128522abf9c463cb785102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a91b6895a98c9bf130a60565c6724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569a10b29c5a7062516d6d63341df43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bbae2de1a32cffb26e9f102418841105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e5292555e7911e4e289b96350279e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560801035bee865869caa1ab4d1646107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d767f77c0d8008ee3a2beb0856cb08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be53d5f6aae8e893d2ab8dabd5773b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d2ceab7d641663ba5a22dbd2c5dda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61a94d897fa0e9606f444e4b94a6d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf73e4c5874dd730f505e5a7d0b4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a5765a12896e3c5aee4717b6f9c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56bcadb0a6ff9c844e0684bf92151114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ec9c333a96baf5696d954e8054306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95311ebf21cbb119729da18773837db3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32a9d2374d8432b34aa576547370f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00101af887be4292f6e5694980784a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc93c79a23da13fed220f7145d243d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63070655faf3172593d11bf1bf3e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279154f61b17ee0337a3e5fbafddbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156c8b20482a540d0e1503a9c4bbb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e48a7a26366a8f14ee78f7435ae9d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb6fcf1b14c5e6baa85ec08b90582f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf258c3a77b610f4eec4bcfb8165d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa89549f962d178dbe2e25697659fc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16024a6b651726e2b3c8628fc2af77cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd92a5545b339f7708e7cdf0cede0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a04f76d376f9f4f370145e7390ea1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77711ecd70fa02ade2e3f2c28ce930ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b903b3a5a6ccd4cab5460358128a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016395e354056e296673284fa0e089f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b89d0bcc06c90b17db0de73150b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b429971ae41c36e36d5669284b6f02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6ae3374f25f8f6a96674d6ba03c26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d35c3e5374cf222abf8d91a446ba2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6123b45961f39a1d3cdf17deca9689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa80ea4028546043491e03d2781166138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c8caa401b39d7121522871bff8f02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef33aa81200e550392694c4540513e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86defbb80a7e555f4587384a505a6b32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbbffb4b0be2dc7a9106223733dda142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ae37a12dca2cf6706df8a16aa387e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6009d6e8cf58d1d721b948bca2a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866fd5589257898ce3f6bfab17b5f35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb745adf2a0bf657c8c006d8b5aab79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b9570a8377a4f7cbb45f65342f0fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea720ada38cf2640e9f6f18e71d232148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1833be45e441257d6ac4733296a1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59e1ab75da3de9ffd8ee552e85319150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e829a733b9a5a4c3e9559097fe30855151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617219d52faeda3351dbcfbfeb842cb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc55b31b42b824231efbfcd54dcae3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ff54a60a3a59cd8ff896c38e9a714154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293caa60d1b6774e395278093e0e1625155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec93e615727d586a6b88ae3296af07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d994f4809d4c546e7051bba5b85f77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2add11b37d0fa144b3f0a518ffc126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0207ef6b0e5ef75d9fbe1cc3102323159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf072acde686b75ca0e6833009b41f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96405244e6712f7d76299bf093bc1db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c2baed0db693b95c325bec6811ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd467917e99e9ac7fb2290b9ad1fcff3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577a3e86757eec6645e145311ceb66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e0565002ab6ab346fa4c311e9f9c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f9fb9b46dbacaadad6a3f7daae90c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa0d0fd2750f277e292bf3b879ee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d4d6e5346d80993cd61ce7420f216168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb3814a762ce653bff398ba7c29565169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed9ecbbd2b6e3850419316366d66c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e21cbe11574b8b9a8acfbb7f0f97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0e5a656c6f63157c2bcd547f0a78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353519d0e7913617c0ad3015a651c04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560042186dc9b8be21e51913e367334174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d9afb85bdbbdd6cbda78e3085014c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b04408e8aa7f7971c2c74d2809a25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e65b3ef2fdd5041cc6789397aa6b80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29744335e3990270fb13f3f4c7e1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244191e0685f69fe86add6d7372ca689179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de1871d51fe1082dba4c510a6bb49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86281205c6cda46b2d64cd39223921f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1cc0744df4bbec454b9f40688a25d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10f2ecf4dcdf02e3c1c5db6927d620183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d94f84306ee107bd5af9ef10616b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e86aafa18498542c2b7bcc178b4ee3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855056cb862d222f4e676940ab418b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecb07031dc8b7aeb96c127bb2a2112187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa025968cd1d349b8aedd6c2434b781d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e55c96f4a7c6b39ab4ca20a50f06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789d3e35889d1fe930f90134ae50256190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cd9de537b120bc0b96fbe7a1e9adb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49ede08aea1c29b714fbfcff36c6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7b897396238999fa0e846f9e9b6c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6cd3dfea3e283aad7dd2a089182c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e919fbf8d1a9395f906d08cf5e4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d7eb877bbf93c55d27e032c90a09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85f95346252c7379be71d5c166f19b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6bc78dfc9733a611b427571af06d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c876870ca34bb6e3ac5ac0bd0b80b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d5bd0be9aff83237c9274a5e98f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf3a6cac853e8fdf154ed790ec50d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d39596b6c29c79aaff7ee7b75c1a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1602956231167285cdbc832310713203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29f0160f3b8de5c41a3fdd7ea3be76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641409947267316005994bf5ab1df3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec09f31fd108d039ff1ae7cfbeae141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd8e4f0921612e3fe8c280b130bea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34d2e8b3c2b1c6574844a07277794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee8ed9d4c8d5805b4618db9e6aa98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a039e006b073880a5c5e165615862210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab83d09340666d0544862f95273196211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ea5d58974dea02080b48027ad823212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a70681508c3198b8f1bda2c2e4d92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca2363b10019db40f23bfd2f77e4ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f3b006fdfe998b44f6f640b7d27d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e8d3914e1126bac71041fc9f0f711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211692131d90087b5d883e8e0b0f99bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101282c006818a433bc34ae028d34c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65248f3330badc30bd96ae374436efd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21503c05dc54d3e0a864b90a55c4cbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a5c620a8a71b2b797115b220799a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd1fbfad78922a5866319fb815177222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c131f6f66f77753a2a7a62349f1c0ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2d50078587318ec051a8dae66ff9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22ad7b7dd248082b2f8b2f1d7f9ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e209daa3142f3472e250f457375f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325641e2577a91c0e04348d9449c0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f8bb531decc38aa01e9a28f64f3c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372e8b92c1807dc76b32e80c17ce280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7887efa3253222501e1935d384db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf9205819d7077e400ce5ceffc6bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574378b517bab78244926b62c7ad8fd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a09cfd91e623cffa9eb2f342b9aa41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf78ffddc27c85566a0c74f9dfe3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78967337ed5b07cdd932141c05e025b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b727b0c35d60fd89e582f2586a47b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878ab61ed7a57d381bb967afc5837f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12de8a1cd971162c5887b22c1c3c73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec436c994411e2a68f451c75f6f4d4c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068bc156649fe7037cba432060189e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ed6dbbe46c6704ca43a56d843e0be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85788ff86e483361abe478c653abb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf1781dea7a58e779ee87a8b01b329243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2bfe692e7e9a32d8ff842c3166fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a90d1401f23d65659cb348d7343c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad5272fb99a6486325acb9640e630246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb4121b0ce9bf3864fc590a22e7a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5933cc8e49e039dfb6df300398f14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627148e7c14b0bf611aaefe80cbfe1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1475157b44f450e04155f5e1b3447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e759c49229fab0ede26b386ef50c77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711e52d3bc6a3accb9eac595f7517f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4775012b92313aaee4efd9345d00217253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8f7a20b0da94ab197339ef45d689254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782e7ae2e2cd59fab5402a6539f34e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbad1be846d2449a8f8aa63e5ac868256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b03e2782b956dcd9cb8c0fecd553257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f6644e4a3ad58ec51a23ce283f0c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b2dde8739dafab95c806cb39fdef0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f028810d7798b88e2776779581461260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80090d53b1d30b07dec56fde70346261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ca6df4d3cac751bb054fee95d1f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe516a6c4ff32fbd0e8f65181e9f76a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d0fc2de606c5911023c171e77474264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf3dfec911b99d6d01b1e32566021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d2f15c8afcd8f2c9826e54bf0ef61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89b3d4eb3f808e41b4d5ad61d1137267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077ff396e2159ebf2c54419343ba0b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55593371a4ad80079f53fee0f9df1704269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332acd063b3e7e43d183d07f7105c2b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e9108c0de0c1c471acb3f8ccc8ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30c64341fe47bda329cc44a629f35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a9683f42cea920d1fedccfd3a0f6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e66f8be26d3653b4bacd967dc7afd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650715b5d209744e932a84f2982bb4b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea03ef0e076507f541e5dce75e9b09b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0463c2adf7c16fa5cc0daf9f71f725f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbfc75fa93e7055a32591bf707e7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f84bf4407afeb65ff72db5016d9f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ef8b0d3b4654f6a24c49ba1d1b54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e48a9779a3c3e12f20fc45d8cc84bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044b6bc619b53360f7175ad419b7937282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b7b9f25f66b28f23f641d258d147283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e251d4e0ab876becb53e57df78e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac25bde765bdd8467a4a6dd8fd37c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad060ce2f134a163d24bc41b877e1c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1a9f4c546ebfb35406aa372b2458f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b4113d96ff23940ddaf92cb737cd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34becbb8dae1be141a37972ebb26081289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8243731d44c8dddfe1612707d94a19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb1b5624406188a283032420c1f5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc806e189d3e0054dbf06c7af9c9e4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6708720bec441589c36ae7f9325e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c16e40b1bbf6f2bdf2c8b8da7bba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f1705a2abb096437d5953fb1b0e90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d65c634d023fc939ceda8f0f5bee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a72a5e9bda846b1df9e7e8cde04a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ce73efb794fb9cc161ca802313b73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122d01e17db6cd4b126aade25ab9344299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc819461c42f523431dce2dafe2bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553607eb667b768c67173ec4a0a6cee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187dd6d7fb4bbbad4ad43f030d6608302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdefef06ebe7e719122ed8a09b4a90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40f4817a642d2adae1547fb5597f16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279897b8cf365efe2605637d74a851a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0521ca58bec39b97b87a847691d22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902611c6611cf62d3bb1ec6b154bb726307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e2e4b6afd556f48355055b97bdfb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e506b6c9b52a41753773a2644a5482309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e07993fcc844a5b7ea572cf1b103f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d2104fb5ab9fb6ef7fa53c70543be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f937e6fc039b6578cd9512481548e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1665128eaafc380a8597a5c9126f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9f7f1ac189731748beadbd3d8628314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eeed9451902f0cd962024d4a5d8e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2f169143e01c65e284bc3b08c39f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a203d922aba408722acbbd711ac00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5165477bd7826153e4ec82f38155318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55701e2177677be68465303598edf2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f9be1076c6cdbacb01f03087cd8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde4c6bc5c59c03a1ecb4bd262de38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cc70288284551a7a3a3a66003fa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50ac709d2f1df4869add0d2741c990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbbaea397e13ad215a8a8fff710cab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a99fe282afb963d64ec36dcd42e30325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>