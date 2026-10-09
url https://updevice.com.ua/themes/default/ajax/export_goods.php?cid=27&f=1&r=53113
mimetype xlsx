--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c63e11c9a456bae6cef957c8ddf50f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a16253f57b4b28f997ff24376be512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7c9a67809302d7791df369461fd933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a743061da660bcff5e53bc6994b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a778b6c93c9cc1befe9ee84614aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2713bc308b662ec90aaf3bee80f1c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e4db36a2216889c57e9e5e31546687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aa1a8d32dd458a352c57fd58632f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d868a3cf22216b46810c8cc0c74c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8546bdde9c722b66956034bf11299f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666355aab3966b71b3a67361865bb6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420fac3f06ff5a186c113f49af779e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d93cd97f7e137758a9d02d51a7cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e210131efa7b9857cabfce4a2e75514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826c81408f0ea4a195f10827010213e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b625e30b76a4a9196072d0075703a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c91b4d6236f1218bf94e3f352e4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255b00c618fe87213baecdc19bac9e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b434df76b39c563f05adf8e828790819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca23937816d461dbfbb7f67e6c52c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd918c8c7e124ee185db7d9bde3d03c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea687cf7ee56c43806054e0327de44022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba76f4ba135637ea5adfd67291ed5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1d1c690baaa64a9705690eb0fb1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca712bf2973183e4febd6255cb870725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289fe051904ba945cde8268f400e7d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168f79542dd4229c2ef55f131bd09527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9dc3c89d50a4bfd27ada4bb2536d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aedb56e4ae012e4322f8cfe6b6a7fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f317c87d92fd9a655df0ed6e65f9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972776a417f5b8b5bc63a85ea21f4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4ce6c038e19a8e44a5d1d41f5a7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcdcc5f451c5b455d79b09653e6ddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc9342dd96fc8b7356bbaf586b97b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e9ea9d3cf0b5a0282e8311a36bd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326c81784a865a905eb175af8cfdf3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f493aeb258fc39e21dfd8bf47d9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ee8ecdcb6975261f24a9e68a9f11338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f475d6e0af3c2106224b0d64a39839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6b0a50cb9fe54ab7ab5a70f94e29540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1d1a40059b7fdea2a6a55fd0ea48d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35626462be0310fb4995e670dd4ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb86e92ec9abf5b00a1c2107991ff0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e98c3066de9477c3706da8a3a02d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1761df444e17d23602cafdd52aef73545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf3aa0858a3f1690b1d69455f69e8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990d453389779895c512fb03e00abb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3771e18ac7963b8594504a89e281148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc01e4513791407e6742196a59990cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a73cea0a08112b6e5b89a46e6ed5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a604ebcf10c73fa4780fdfef3f500151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca15b6d4b0e62b04e246d409db42452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451261fe60a7b8e50d8fc92b282d9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b84237a60859da0f16af405f13ba054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1b6fbe5a960e879e9939bfa836e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7e98e037253499ed1fba64a9ef5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca77b9e931789531fd1a18dc077a1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d37be1f0825ef16338a0de4c4ad1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2687bc44a99f8f98d6c7337be52e34b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da5988aa83dbdcb2a2d7567728278760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfbe222d18936cb1987f9a3986cc5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51fda6fcb32d9ff20e94f278818bbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222fd30acf9338303d94b7d5fb451c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce358dbc1675d6e7aedd6acaefef77564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad1eb3db01eb272692166fb405c7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe259e63f1081659aca71190821fc3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b818584232a974301d67c4dad2408c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce9156e07c67fefa877d84d93e40768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bca1174dbb0646e4da4b19e3b9cbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c413604fc20f50bc2c6a415b9f60570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125da909df4c7f18a890f8ea1ed3bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ffed8dafccffcc0526d71518ee4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726b002bb028d987a5de3ee5c405cfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37fbe837be514c199e8650421149a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb872c741b729def64e4aaeeda77975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b0102a4130d16f805f639b69fa4b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7ca8f5812757809a9389cb3dd63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffed97bf3293e0f78d38a0e338c6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091705b141bc3b442def4c5aba072df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eefc5f5be3a23527d57a1da12eee8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c0554954cfc8d72f4d13a04c90ed481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f6819dd0f96309e0194dd7911e90482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ff5bedc21bf59d32592dd3eaa61c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc4d48586b473cf9f6ab128c8eac484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263cf8a8d496290afc183941f15163d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f0dc0fe0d91d877d1cb8a1520ea9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f128961297b2bc43e721aa227e810da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64a8562c0939e40a7e4bc376ea7bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd796ce7a9ffbce704baf0f892a1ca889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c518eb355ba8de304a5401cca78790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d821af7362bc358604ac5d34a7a0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5edfd3f8208ea9ecff1c35402fa4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb320ba621c535f71fdecf5bb1b88d3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad740a06afc4efdb43c6a2a9140810d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b3157787dc57c89653f01168c0ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a55e9fe7ec6b57a5858343fcdecfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b0ce5dffa627ded63185fd5b4dd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91065167f9499fa09071d706784d4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f92803f33cf27489523c0768de40299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149ff7f2c76be081c6b9398b208263100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd09c835381d5a6841f97004203cb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997849bb7d5a90d2fb2c28f228fb05c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e70d0ed9f8252febd30fbaaf62d4a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9e699acb1704bb64e4ff78d0a5a1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a81f10b83c51f30ebf5bff625dadb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5dbfe59ae432f747974da8add5b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad8e303df2beb5795a1aa2c08928b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e446831cd998fd2f2cd948e5e0ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9ad7231a2510411b70e8b952abde9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506c6798671f56aa08268b6708f80b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be25bb6ace1e4e6bee26d5a9b57c0ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f092724377da61c7fe870b7914bbe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064e15259083b62c1991f112cee898113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed9108ddc0442591823f398b6c33e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78c9fbdb46a974352ea1556e5daf97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa9ce33e2aec029b9cb1dc998a3774116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45cd7baa5ab5576381088ce3224f87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606ee7c8ce43e2a3c24522c10915fcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a01b0bbe315e7b9a2ff90159296e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f0948357586b8c114c90214f0d65d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595033483c7283e00449ec01f754d65c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b9d594fb15a47f24e8594d70ac1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b010e25c3c1aa303c5f0e3939a2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6452340336db675475e1f421601756124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc0c4b659cbec06891728c29c45a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf1636de79e2d17db9703a226f99f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35430485917f925e38a7656c6d5d826127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6261d1c64208ad2d542cf35146538128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5cdec96f3fd8e99efacf28b980fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c32ec3af5aab362cc007a3087f3d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d216507a3977c50ada7fa4c4ac1f45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c0d13c80d1ba59acc35f46af5a465132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a67af88be61badb145d329508b79b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c86f1a5e99cf51c07051240d3960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb128307f382e143b6be0553e95cd8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85a45d272db94c6908181e334972f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d71b3e9e038ab46b8183b5f8af65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35fb64a7b70dbb3a4679292ef1d1b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7351d2ddc3000e146b150747a8e29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589f8a4f97925808be23225cc1b5286140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b3ea5cbd45839168ba5ff2bc403b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6c1e264d2400d1bba61313ff3980c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a312f05cdf805f75737cc1e90341ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82796130233db5d9496c90cef4171d17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d327cc076f870106451ffaa6d3f13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5607417b149522d0c4d8cd337477b87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bf119d681cbbbbad1859bfecc2754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8b212bf6d1fa8cebae2ce38e11ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfd6fc6a4a4f53b80944b7b3fae4eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e0b5c5157602f6e8a9ff9807212b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e41d61111695c54191931b893da9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d7bf3de9fd560281b5259baca583152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c8f07c9be2722e901be2be7c2d05a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84a1e4b8847a189b3ff6e110d9a71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb8fe506f4e2a0dd0f3febb93bea1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2145b4795f9498c5d08e4dcf37004156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c74152841ac33138d9ec69dfe47503157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719223d3850da6f369f17b403676ddd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884459b4f5d723585a5df6cfad4595a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277ebe521f16169c816b7a65babaca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b2eb8703b8edbee2fb34bb4729be9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402632b407f48ab13fdc9af82289d5bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6e4b01e7cec70d7f2ed8b323428e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a07a6c1ea12e967239000eec1fbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593ee60dcdebc4a21eb5453124eb29c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48f8814bae9882c35c55a9816a32c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f2d6dc0a1475fba3cf932766e0f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fccf00c8f3a764ea23d62730956fba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33587f2e77900cac5da5bdcaa83b9321169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6962e01c6fca82cc9a8f6600523d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318821d633430c09451a96c740b915e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9546c9524449a45fb93064dcac0bbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e0058b464f0d398deaf981e78e0ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95c13abf62ef211b3405926a708a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a2f5f79ac5883fce50eba547ccf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2cd8072dc6282d3c716c77d55471a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869e23834af341c10d0d5a736ee673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c22972c3ad1bdda3f1dadcd7061aac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bcd84701b20711feb33e2dc7cf445179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dafca6cca141da88696030cff0cd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe18750149bf9de37035f1b42545ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd82f4f25c07df53ec4484ed32f98d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee157d104dc960b202411f37674b1819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60610fcb6e7256c49ed095c1caf3867a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212280283c8a0220c7a4eabdd1a770da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f7ac5bd4e41364058d471da348dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e46beb8c9ad991fcaa68f603c6a3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2df85f5b1ea1ac4e5ec7b3a074cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e406d8a8f169e2416a522cc0674903189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642358cca1e806a18e805bf4e6e9a46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd3fd28bcdcf8e51476869d0732e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a7213dd675104b8864efead4eca6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c669cdab7f50d6f9977c88d71688d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e139c54d8a976ce6d0c2b840fdc232194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9946d421d9bf28c88c1f50e44fb56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813790f9f2cbaee3983d9e93dfd5f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651247ba4336687fc64cee085c466b72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3ab630885b725e0fb68f4e570cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512c3f58adb169d414b2eb7800ce8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f538f19a7e107b80e7cc86d790a3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5368d656b0198d549b44b770e1f7a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1cd38e9741ec67ddb5e5a64081143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114df20cfaf11349c1ab9ce6eca7312e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535624beb847ddd51c324176c44ba20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a2044b2f52336ae10ee4c6c9db08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6def6a4256ffbdb34784bc1776deed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de783e0ad88ccbb08a8c96e6399f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a83b4d0ca4b5ec9ac339f1c9a9c92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91c0ec19250d259b99cc1dfa99d1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea4a2b19c1a764aacc3d75b2b6fe9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d9061bfb7aacc15273585145069c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca878a0b54b1aaca9d47b25d691c4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6824fef22cbbeaac9bf79deb42a3806213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052249a940492ed0e9cd83f05a11c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c0ea6ac0f85631c27c32cd2916e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51687fbd4fc68419c95d42d81385ea3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75751a7fe40c4cc410a6613357252e37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b151aa3037becf28cfb42463cd25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f203356ed7e0a6cc1260a0501caa27f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd11313e8ae84566d04c7d383cb523b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d638d129a8a05351b1a22ef0034f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf6ad23583ce7e40f93fc43e4ec4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b320e53604c03b62779ad9c7b5e8c13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2fbc62fc901b8aa8cbd777c2db40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de3f3941f080d092ba4d86b5f55fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89047bc1ed38f23ec6ce7c9913e44ba2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3240c99df51eacac35dfdfbf7efb06f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584938430fe834c47eedb5b3760a078228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b90862abf747935907ad74c4bf4f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca342cee539c9234cd79c00af60123230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc0a3533f3f24d0808b747ca639de3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4df7a02347e528464270d876848e46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993e7fe6caccc234d8088c29bd90296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9043d412fc42e84253125dfb59a3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a68ac58b5ebf4935653964e3ecedd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06564d0fc21354b9747732770f046251236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25634c348f39830651eb422e9958d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383642018c8839357e4295826c9064238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df03eaa96f8b05c725404328c727e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac9bd817e7d097cf0c2056f29617c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbedb058c2f486895bbdb95dee10ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a949948c3464ce90e6f83f2820b82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e733af5148e8070bf3f2c34d7cddb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf921f1ffa76acbd628cf5f8006ea7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c23df342b5db284daf507c8a9581245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8791d86259261aa27ec6612719d1f01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d9dbc1bf4cc0ecb15c77cfe17385247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be6702872d92e2ca3a9f78e95fee9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5bf8b6bd21a73c698a58c6d90f3ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f924b07b8895e0ad06ef618113511250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2e098813ea2f8bb7e2b7ff4f030cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e86eb65ff8b650fba6e931fcd358d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35818dce75f110ec08d57658965e8c70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e623732a4b366d5ac3186d71636e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f825088eaaa227b0439469f9926356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecced9f20b60ef5e40adb6d74b3c288256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb5373d15713a00df600bc1519fab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f366a05e82b2282dd3926f0fb65c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c695760520c7bdf0d28ceae811238259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd69bf10cc83f125a153d22e2dd83f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df875fd35c762bac126bcea70d695ca9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f939e42c54fa9d7e464f62a0d0ec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3e19939ccd50afb3dac3b185910b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f2f87fa7faf59bb9cb202b98bfe6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d00634d6c3e7a60fa364a0817e707265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd493c1a67e469079cdac338207143fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580112c53da59f6ae91adb07ea80de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e662d9e3c96bcfed4ebe6a1857488268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb5101ab730f6056612dd0dd41cab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373aebb4a837f9d54753fad357be517270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f95fa0ec99b03dfa99c8e80c2e85aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad58b897cd2ec62b7716106214c503d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f37f11a4469cb2898f32098575324273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c82e17797d4c366c2dba155642a01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2606a3a9b2633c8ef9313533ab304275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012d25e86fbc8b8646aa8b5e0160350276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ab0a7f66c8b6f159c9eb8a284432277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a25d613122508f8c4ca7789a5926a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b986a7a1fe1e631672ed8afee5ec55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b06dde6e4ede4668413c91a16778280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9df3e3882d3eff1ce247897ca1b88e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dc66e2a355ef41e8607229e5a062c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd4f2750e9f0d980e5a5df78560d42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335c812506bbae4207ebef5e21e74a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94264bd1371e179e783f5b6e7f888bd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415336687864b1a301a9f2db853c20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0182246c33f83ee776e81653f052b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd505430c31afd9d4d62decb13c2fa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6ebce5bf51d43555de00667c1505289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eff3175e23a0784915d6777e2fd76e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d80b6ee0c236cd85600ea299f6cdbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fe4dac578204a59710caf94c9e59c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c146c11d3d51e539b254e2eda47ac8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311815fddec70bccef5be8985cc634a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea1dc0709ecf6e5f69040e672b3b52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d7ef5b183e45f04d9c6b00b4e784296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2a2cf50640c61db8547a94dc839e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46288b541106a2e419b1faa265cd0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d02e619921b828c4c184ade7a38af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cf52b525d17b8a7a6de11d510d638300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f05734518ce175a38124f67de5763301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65963f64f1c1644cf85bc3ec7fafe768302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9803d99656b0d3881607fcde6bd0c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dab24f9ba28eef4856650262be22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9724f5d7ba39a280fcba57bbec0e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa6ac351e1ab3d93210c92cad6cc22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801504165f1328168407a92a66a86705307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6674fc325c6f8a795c293b707411e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e75c4f2b500576fb46a4924b2bf01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bd34ab9ed01b7d6921c7bcf8bff1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e15d25d591a5194773fa853be0f523311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d031433fad80bba43db71745e39f06f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214ca8c3bb639c5469ba7cfeb8df7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cf4c6d711a66d2b544a3af5799233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799562a599323372ca95e6cd81082b1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf315c639ce699abd8241e429933bc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882135f59a97ecb439f7e0b00075e29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef048488a95c65f5e2f25b183e7a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e786eb9ff5fb3c0bd45be6b820448319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080fc187dfc9d057ab1682d4a06fac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c718fa3fb179282c49fd9721d5581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da33eea3602241df898528fa282919322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91608157262d14038bdb15276f2289323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780129366ab82af8bbef61970350f14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519376cb7393b64e2a031f990eaccf0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39d3e8be157d7eb797513eba504153326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a509478a970592e3329949006e1472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f77ca9fc24632df7f8230825ded4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505642196fa057217a4183a220897aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d69890f885411e0bdd4ab86a5325330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaefed48843ab53664b02dd24a776d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6068b7d242dda8fce58e9cdd89076332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658a2393ad9d3a37db4f1ecc924e434333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea0edca8ca53d031809b5c5420701d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f4ee57cbed8fa1edd5b8752631862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c669ef70939b1126e3ab0ed84bcb9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0851fa6d7ef0c0bbd974ab7ec8511d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027fdd0e14666380831b6d57f67e72b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a643d5189a5d18c09f4c5adacec786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935069bd1fcb91934d0c63a2b4d63ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b2cdeafce25f3258998afc6c333278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a001b91a445ee12e10d5014b803d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5207d2083461f327240bed683c72010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8e5c3845784bd8fecd506b0f946111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3c433d718cc6c48b71150ec6098512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53b7dc515bb617f225f06520a4b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180728d5895b00b1ae2107b5f1ec7d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f16361e4fa040d1b7dcc8476a94415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d55dafc469abccc146051fb151d2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc976b2021e7338d06d589cd928eaba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea41779865a3d0df38f31de671b05918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22da18fcf955d17d752f51bf92ab5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a19e1a55e63a8d8100eb7cefc530720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7890d12565dbb73c9481847f17ce06021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d358decd5747df7d1819f01dadcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e754dd96d38a694fc172e55c5145123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36fad74a8502d261b94aef519ee8a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ab4580eb6b0e9c60629e194af2ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813230960fbc663e134619bd31e80d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7993b70b8631d8384c05b6cafb1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d4da0c684f8f83d5e5653fc49d4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a5bc3f033c06388d0b6da649a57829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c041d4b9d1844f49f6a4d3479507d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d86e58afd133398a3a85ea5c9dd2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9705b6e8b962d70344aa1b4b4e92d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749456a64102ef35d1013391b068eef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a5263c456cca7510d50687739e5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c8953839522b85a85c5498927988935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf14fec703acbc63fd600e6a6780f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f86b7f6b2887ea2cd2a0ac8aa4b68937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67997fcc0b57e5c70021428e2b218238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdb0de18ceffbf98ea1a840237aec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a7f4fe099d2a6902320766d26b6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca774fd148f3b4eb4ab791877f605441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8046c64859b2224e2491f07b66b8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e1658a6d4c7348a956fb3ae53fd1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c2690bf6c634a655278b6865c24644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d14431a0de229349b80134dcb293f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4bff6329cf19989176b34bbd6ffa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446aca03d92d2537628bba56491a68a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de6d33ae8154a7a5d75415230977b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c4e6f766ff220792e236e4529174b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852296468393afb3c81a79d63eff5e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d5d0d8c25cdb49ae743451c26d18751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2a278772a20a076d1facb398f9a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aefdd5130273ece99bce5127de2a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fd62be345200ba7864dfa4a4432e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5c205e7fea0bcd622a8bbef3c2da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaade78020857a6b9ca158a198931456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacbdc00a85ea9b142502204cda904357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e51f9b6090b87c2642774a972a37458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a262ca4a2b449409433b08ba1d268959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2a53c905d4e55dae557e372c193d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd74c8eb210b55504c44e4b6d781c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47098899951e9d288c5ca8298ebe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e0d8e156d3448c949f48b0ad5a53c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b0a228efb1a449eb402f6f100c30264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a884b2eff13008883065d2d8d60b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d2ef16fd353a0a0b3463af9ba95c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0608609f036a795d9a332235ce8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29de74bf1bdf6c176f93e7969fa60e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afbd0f1b6e9ba49fec3249b4d148a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d92619a293b712297a0561587f1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938d087e6d500d4f72e660bd13a5e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d2b42f88c66f87f7a29716fff65c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf60290bc1b33a18156d3c553cbe9cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b0edf999bbd7dd1ec57e03fc63e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aef14c770b55f3d20e91c4d5689d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4002d663a52f4963af1aa8cd9961c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4258c39675f9edf096ba85195294177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b65b752cecc7d36cb968b92b7f0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f57f2c04014969992729f248ffdc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d6b22e68f53f5e1cbe4907819883c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a590b0734f3835b00fa1909004da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc203412625b1624dcc108761e77c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3db2c022e1dd5eabb8f44867106083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e47f93f9bd44fb404114fdfdd72e4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e70854f9129fc0130238514c36bd6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3305a1bb5816fde92c819815b63c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e77ccaca5a4309a0b8b1b937fa500e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f78c5f2d2321ab01d9c142f8a6122388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85132bf9341d49301ffb14754e388d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce3f9f4940c6ee6a7d876af48d04f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d76cc0fd621833aad32b576fd86491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d6c03f6a503c65e45602d72a0d4bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed17c7ab2949bbd681617767a4381b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590736637889b9fd7acf6701542aa90294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e2a9f6c369779c4ca1d92199806e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618476663d0131acd510fd182ec91496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f9107ae871a389ce1c4368c582d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951cf040a353e54d529c2819aae50fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39644ec9d045f073866d13822dc0152d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719c12cacbe1451e295c24b60abdce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893209b78e229bdfa4084ccfd4fc7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea00c2166dd59a7b7dc5b0ce21270102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2167a779316e8e8577597d514cb37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482210a946b465ac91504df0a7309f19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719c88abe46c06c9ab78a2c5b385d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb34e64d74358ab87230dc32ff22a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dcb73b0b43fa30229492128496fc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9dee00a1cd93b71c8549a57a3d56f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f11a58ae43ae614e18d877f8730734109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f042512defdaf0142da414e16c574110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c9e493c21d10ca0cce9b96652926111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4602c5c0070a26b3b445bd3c4a9c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c8c93453a14f5005fb98f7d3e5697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba340c91b459db612861d419c4740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992411317289e12d604069d2e32bafb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d63788c7d7410efa5b1fb587e94eea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325de8cd3ef2bcb6fdb209129cfa81f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d138aa1182fde6a9b99beb8468e154118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a28713358b2126eb86dc6631787e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d8b47193039ced3b313a6fa9db98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee726093ebc9516ab9f0836a56028d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a02a328075162279d224b76990b1aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9c2aaeee1909c9b2ef0c9c86246cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd2bc4b08ff8d2d15644dec8e1191124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e31314536cc54094bea7bc3cf166125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594ef6ee2d8d7c52b0816eb9c46b486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b93fb5809912b30e1119d1d93035127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6b9c03c8619b8f7f44fc7551fdb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d358b510286cafe3c0e9c6c0b9c9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71bcd4683c689fa6dd0f1a95ba526e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc3dabdb68bfc2b29bfc8680ef4418131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314db08d3e54b152a631434d978ba814132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba562d64a750d74f213c5375b5101ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d2e10152d88176ca58bdbdeec579c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe3a2424bb4c5267ef7d492aa71ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7973ef676ef09bea41621424fa1014136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628704e5c69a8868d9e5d53684c1290137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d17ef45d1499e608f58d10ab7beb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d14230a76b30dd865209fc661b54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde971fb557119b4749c375e92d062140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6ff08ddfff65c4765bba507984486141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f6b52bfa2aff77a9d1ef31195bfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5373ebe32c4c040a7873aa28b235986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d1a44cf3e0f758c28777cf636e25c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186ace5291c24fe167f1656a3cf6d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf0a6467ea691d84f136ad5048f0ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb373f56e0ce770e82b74f431c84b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3cb5445bc0bed890414dc6a548fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c89661dab85b049988f0524635a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f54c028ce56c96d6a9301145046de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92400a6c80358fef721c420acd7e0e38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c0c1a3492293914a91040bd0ade64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ac83907e864fd61e960b59fd3c1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b9ffb23d766f141770834f1c6529154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32696a00721ffae815f8604cb185a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b3459b318ae51332300312fe0052156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5046e5ee319ea21a0f3fd9d690f4f4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80610475348951a8b462dda98a07ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ba2e4dfeab012e3108cb6968936a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3b3885201e0b1fea25bcc611e059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c01390b96b2b7a33a0ce5362227cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007693b8fe06dd9e525b9fc31fdd0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7af8a34c7b4162a9b9ae035b10ad1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d26a1cfa6ea2d914ada9d67f8637164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af8d85006f808b7f1f0e067571140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ca876f1d5d6795fa7b07d05feee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146096eec0a745c92b17427710cce3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dc32dd2d2eed1e1a7b5d7b9806b33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362542183f228401209ee88a0d3e142169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fcd65c704388e6891eb1f8a18cb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321242195a4c471bfa66711a6dcaafc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481aa03e7199290ac6735380c48677a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60b653450e2042644324c020f885f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be6548bfecd80d047c1946ea37f1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31ff1c15028bbc64fafc547a40bff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd525765e5221b186fa23553034d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a119d12a6501e16b4267cb17d3b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cc577c4575686bd1e74801385cda4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a110ab3e216abdda20bc043f365f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98764594041263e741dc149dd500e825180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f44b4e11252f53c95e96bd0b6d59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b716a13569a8f1507e67ed502089a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422603e99ee034ab695b36bac7976c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737aa4274e4778d01231f3a7569a7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a608576ef18314b044ee3d9c170a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9c052b639ae02212bdb49b1215bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0246f2084db7078b50284acb9416038187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b231f58430b4a45941e4247ed1a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dbdeaaba207a82ecc043651cd296c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685db0299159212cef357c936752dc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acb67ea0efead887a61456c51ea60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52c38b9ac4ee08bed36ed1b12d6e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da12a094fa1aa06e1cd330f8fd1ede193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bc81fd29e68f2721f3fd0ae6a0e2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46765a7254a1795b5e224f0bd1a43c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d63b735ba8db9f383b5c596786d0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee1727d47add94048df22901efdf2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587c3d414bdcfde8a670be5a9cf709198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ec1f5687873ce686d061fe70350f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6ac4a8efae38b996e431a0a2c7cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9324f4bd00aeae2a7797310b5769ab7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e9bad9b60fd1b7fb9e33fa487e6f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e4ffeb42f92d973850fa40b7b8b5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39524ef20908f3cb4b4ea3d58800f714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724c396720eaaf7507d8cd336429804205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32033eaf92ad07e995b3ae34f0ed48f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ec2a96c6fa52ecd5b7333ac9a62b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca2d783355293c37c7b89250e0b1eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d997a638256272ac8f5fd6128fb3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4147b94b622ec1934f692bc91385210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e3db8741d205085ea73c184a1d16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef049e2fda351f6e244ffb813bd9979212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6c318d3c053f7279be40a152bc4e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49cd5eddf6c5c09962f5ae564767a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faaa2cd7ed5cb9aba1ad5a51426e84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173dc374f4520628fa512c9b79195a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3274612eeb4f342c0d4dcf07609efdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb99a0171574fe128a1519030cfe71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f12a1e171679ef5485c77e290b76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eaa1377c247d94d098a1ea72e9dd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ca515d4cb1258d6b658f9be51855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cda4355c1063d328915ce3f906478222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c3fbeb11b53c6a19c9b58cabd5a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d719fc935b5eaf38ab51cff64b79a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234a77a2a8ec3e161eac97ac20c3e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae38ff6ecc3961160347a8e54bedab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016de8547c60f10cd56a98a25e0e5c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61731ed09647317f2f2b10aa9fa16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bae8145225be6da0ab04e956d1eb35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ef1c1fe3663014681185352dd1bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a997dc9434de65b2ce54a1744ff2375231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4b05266e6baeedc2df5137727d8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b843e792c78baeb99953dc0355ee797233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765cb4cbf5a353161081e960e2386cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072875a758c5470e91aa4dd53f1a6a8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06bd666f8354860cbc2e7833649a73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d19c96690d06950b7d42b5013b9e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf911a7f04ce2cc5a7bbb478de400238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98773f614388482268c3d43d20a2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a23d47b0648c91254d4b9c6567d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5efd22fd10bf9ad6bb0a6524d16ce1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e143282d1cc437f6fc6520711827242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eb7d29e4dd44ed85737d3176c70d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf0cf82f5753cf47a26abce7d8f5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fedaf5d1c26a63ae03ecfbd272eb79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d620d598d53dee3014319d0fa3a936246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae9a566a64d9d5f827f1c0db8a743247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337413b8d20dd0486123e8d4983423be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7881ee74c5c908bb120c3a4df5512f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0426ddc31f9c644b957a297a81cd001250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a976885e877467c9dfd53c732537b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd216fc0a9b1218dc32167cb9b10ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dac55cbc1c039d03388eb647a3be7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2b22b34044ee7adc642e6ac65efbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b11231e6d4c01afd017f2eaede02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e45f3e869b528c61a2bfaf8e39a5dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd5d33f28892ccf7b22ee8b99b4d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb67531bb19363a66d7ce1872c0334258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d34eec1a57e006c9236d7aecbc151259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f8279ef56df8f2f6787144b7a1e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c17a4f30fccb46296162f46714c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84def7d395a6929564564808b2805e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc979316e3501e601132f4a8a1190549263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e9004752c68ce9207e58cff56c909264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40e7146b6cce76bf288ff4e7d4b24d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4704c4bb7295d44a998908f0bc635d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b258f8729ce9400017347e68ab74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74ad70ce63e96276d75b8dcfa3ef54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9b32707e3f495fe5e582b16dfce2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5119631ea9b4411822339b7f0adb84c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12bec36348499d728aa8caffef4e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3eb0009fe0cf8be1a2388d092679d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf05edca079a81f91b4e9c9ee2f7263273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d33f06e16ae5380257204c4053d90e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413d37d4edfe08f0f3edb34b26c45e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e3b998ce332d19de0f2bf979f6bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619d68b2a2ab986749e954056a737b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be47814b1a2dc7af378b7861943f31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9ec4fd974d13d5c69e2dbaebdf24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f3fd268f095cee761c67b29768884280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685e33a2e688464542f55b4453eb0a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd223c7b4ad6882a384be2c199749282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8048afaaebc0c146161bc12696df8b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4ab5bca84da275da8b3273b122a7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b00a96c6142d21da33e60cecf76f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bdca6195a07b4bd9e6f90c2060f7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7f8cc56f69ed2c412efbdd97127c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bac52a397f044d329e626d8b7af87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bacbd22511845f91737b60a4c65cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5c8feb73c55eb61c3ff717185701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc554853b4faea3cb8f2a5cc1b8d60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381892fa791ce0979f736604c917f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de46b0134de8759a86852517d566af4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970f43d47c71d46e0c07291acdfc784294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2590c1fe82df7b570d7dfa86582898295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a5ab7439513d8aa23f40401d10e83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7104e1d2404824a6955439d31df6b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31810b21078f3282b148c3a5562a519b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbee21784bc77a279f8f119672da6c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716023f50dad18ef6f72d18a071f6ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0603f78f79c902a09b1f034793417301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41250063c8249ae70d4f2a4605c110c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51213f7800dd1b7d101a3d2d6a4c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a48e64dff4addc1779f541e3d1f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b53816a7d779e2fcb94711bff5dd18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e62bfebcaf13323ec442d4dff492e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7069706bfb36de78484a0191cc7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4fdf6f7bb8ce807832d161337885b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dc2ce04b8aba79261938ec97e762a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6706e6e12e7ef0a4d00561c9787fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a851908f7bfea9662bb98e1450d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7d9303839a7da67b3dda00919a96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce033954aa459060d71f08f72396df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c011470ab537160dc2924875652c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404de06a27ae916f6706529ac02c34a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3f16fd2d74b1a34552e199ea060c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c84fc73bfb07c24d7efe65df9e75b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f11b8a9f2380631111209bd33a5078318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429e18fe071672c8b8b8d80a98db2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aba99b881c15373b687756e02de111320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5e05d54eb44cf8df82de99106b0b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098738c3f1fd6373e65f58bc98f912dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbedf8309f8723089a0b320e10e91f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983f4199217e183651701dbb5a1a5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496160159c3f5ecc0872e7e3aab0f5a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>