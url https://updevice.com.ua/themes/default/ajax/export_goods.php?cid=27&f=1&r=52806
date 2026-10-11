--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f63131c24c4b8e548aad62cbee7841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b894fd9ff11e78f3d51fb34a36f0f4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c2c559803cebc32379bf1b6820f333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0eb77d4de786250dacf8e32e2e394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e87f2366ac3b44aed27aba8537dab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2f7d12566a2b347142873632c2a166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612f99f2c2b8758f919024f43f8eae67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37dbda8cd28096ab1511af90dbf1078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40ba0f45cbd0400e972d7bc1b01269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa70528db2bbc4cecc8c92ccc4777d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6331871b4bcdc8fc98ea16dd90d8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd295e433b53a4b12cc2341a0b7361512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f0385dee539c229a693cb2608ad6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b87371cb16eb7be2fcd28c92311bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051aeb9e72c765efa37d015343c4ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf77098b8e37dd6b70858dc3431a1e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe465122cef8925f1d8a3a9361a198717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1dff714481a9d580661d1052387b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11498d1168908a58fcf13ec9dfe971e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a7dac189a103620b8bb8ea4313c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a401a98e2f02a0eb3fdbb6df469a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988f1e12530967fe2ba4fdd661c85022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a127af31b405c251abdfa4fe63dc50423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0862e0d6f65f1cf073893a00f951f8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28893fd8dbfb3b56c6ea01243eb09825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ddd630db60c670375a39393e80e5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa6d9b4c7fd3a2709ec6f48ebe7d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d2bce50d3b446ea06d9db671646628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193842e65b3cc3f37b6b77b1abd70a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e763cdae48857c0f534ba5a1bd210030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4378f9e1559e9eef57a830a55e9b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7612e7a30a35c04906101a5e19a7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596e54111a94630fa54f5d4950127a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54dd88f1255e0d5a2345efd05628f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d960cd374a69c013ac5e1508b63287a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8241c2381bc8e4a08729c1ec7e92d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc3a461112944c60425c2cac29c0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78536fadb093b3f088cd474cf2ce40a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28d7f33ad416f52de55a368148cb2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0f07d07edcd140f3eacb1a61082440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2303c8157d11131b69d4354ff258041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671bdf824bce4339d58146349e114e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca0e4b0b7e7e7ada80fa1d4cfd723043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61232d9d3c19afa9436cb8d574b84c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fccfd28e0fe5a4a471f72a8d14a7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de8679df3e79dd4152b1b4df89917e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed4eb707d2c1ee00057d3f536f6e2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c41ebaa24cce2fecbf9210a9fd9b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49513d44a0472c7bda01046cb4e299949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474bc44cfe5139a104ef6550629a78350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7deb0532e71775425e27f9eb6d4f4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856471e03932d2d9450d13ca18e2a1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6fcf67344ec1a36149f61cf3671e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980351710704f1039fcd78c6ba1ffc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63520c2d8c5de4a10706747563b1546d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5af1dd300a7958a13ebb462d7e12a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed546f33694ba5ab2143c946c9301bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9972a88355270770803033297509a9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708a629b0c310939b958b0166e68e2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57ae4f47fe08157d753f2be10be8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a2433708dc45bb35ef92e33635bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207defd66b3eee2b5dda1415a077af562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09f42165db718fc51d92b32c392e5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a08b498a8e20139b9f435daaa40f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bea899250fa65a30cb85ab00d45cde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc380ee929fce14d88995fa17cb978866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8fc2af338629054e67afe015a023d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722858c56f521acfa05e6cc019e7f10368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a63b691085f132315dc5a669134e8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445cb4e0af9e028f9c16ddef501734d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff04a67f265703a3155eea9ffa69e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a071318ab851952143fef49cdb1e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a229d077c6045d46d98e7bae121fc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a362f042766b548369e82a242fa44cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c12ed04778bbc73cc4700f23a401c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6d6590b2fa6fa28e72d2e8377fb0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112cdbedfb4c48c788869834a140b6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecbc043e61e2719a304a1d7bd6a81378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61bf62aa075e77b4dbfafe13e5b66379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bffb1fceb492349b835430c41adde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a17df325501ac76daeb2b9d9125481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f61b779c4a9ac2ec501096a4388982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc8948919e7f5cad799742bd92c97c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f15ccbdd65702e96d7fb37ae1e9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8552f47f19f0badc412ad15fa7cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a34ed407bee434d2a928fae04a5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba59785f3023ac1a4048ab04e8b9e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b3c433907fda05c822b2f228ccfdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6b8b814c2db17fee722adea525cd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579819d05c4bb917236e8d19639b739a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec967234c84dd18808e80d20653fa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58cbbce2176ba1d0861061a05564d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e41c9453cf6449bfee7f6f0ceaaed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f031b61626fb2cd28b73c4d1e569994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea21ef681ba51df22193cd531dfa9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee85d03c836fbfb5c5f3f306bf1db896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348566a1e65bb316aea323286af754f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c3a638a0a94bba6e87a90bf9322898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52bfa0dabdab3a0e9c0c5aefd9980999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839b750d6209f8370e17379267dfb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129aa3e354a9cb36fc66112b8a4794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d9ed13043777f75e75a3851af0bcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd40dd01b86e5b720fb11eb672c09f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6b739786b90baad8ba1b81906172104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f70641fc5efd36bb97c152e0b5801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed5c2f1baffc306268245e51b7455106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4434e6e5bea4ecf62971c8ea04587107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3404df508fbd87423f50d3337cc15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b67a0cca7653ad2c387fbbaf7f1f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaee86d3fc8efcdc4e5a0cdf63e069a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0fc5ac71f050033e04082e1fb6940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cad0f5763fa497ebf8a9e8ca419bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5bf50246d9a0a50fd9b8f48dc3ee8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab082439ebdc6ce3bacd81b88b8191114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da89793d55eeac2a96515583d72015e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f72e19ac3915bbee2d56f417f38a73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7244df4cb3ff25f2011afc987efe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7724d81fc0f4f314de7029646becb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423eb83765e1f3634bfe103079224e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe402260f82037839e558e76f80af99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0bde576e44c5b52fbbf6e3c6647bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd3a9f21a1cdaafaaae14ea1814d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc820dc8baa6d9aed0d78de4bed97c84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a08253aa97d903dea6a1e99cef13c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f242b385a582de36615171cfa9536b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75a828d078194730d60f030b1d733126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97ea7aefd037f7eaee5eff5c31ce4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9fe31a94f3c671c9655e678f274e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4180d174842bbd644590049b1ca91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2963d99e8804922827eb4cabaed7e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4cbf158fb2fbd12876c4ca5163f2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe6d26f25e5eacca4566451846b6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92c8931ba7f530aea69f1dad15f54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c262195e990eb1598c4f03d396c0c0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573618c101790dd62a25681f0cddf68b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52d5517194c9a1acc28da15c802f38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c428edfc65777834e1f06ae53cddb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc6b3e362b8f24bd37ef0ac34e507f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c28716c3f41f55bb2ffecffe03bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e56e0023ee20b45b028f3ccfcde55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e76b80e70d466126705ae085a4248f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e921b2938a9488c821414ed43a5b10e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28b9fb7bde74601f2abe98bade21fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae747189aef1ab32992303c2362939144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5131cc1b064e785f140af920f858f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984baa2791dc52df2873a7cee906219146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237797ad4d77f49846370370d8f3ae1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34570560dc8387331bb7a42e0de1fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a484d7ecb3ed5eb1451374a7aee08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5d7f25c2f4c8ec9c992c73547496150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e3a30b43dc845891d4acc1ee04475151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec493592ef6d1cad2e10c6d0822bcfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210fc461eea0e85ece116c61cb9e7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f055b6ec87e09d18c2a006e577b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531986ec1fa22e9a835069c4a437bdcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8bde67aa2fdf836f9fca6328f852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d7dcb205dd234d2f5cd58a6d2fca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1dfe3339ef3e81f9b7a4567e0650f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dafc8597963ee70aa0746b9c49c1d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef2a210edd43087f700e577a5735b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f54f309a48f1c5f50a83259b1175d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a10321a6a918f1057d7a578aea547162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774a896480c5e0d62a57083f809f62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af560a7a2262f56d4de21c0f2546dae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307666c5868f306861b06ffeefce0e8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985f86ffc73ea6eecc1c47354254f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd41d22f4b9cfab1ab744ffc8236ad5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2644c4ac4030c19732e48b66d6ea291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749517838dfe203d382cf26bcca2096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c3fc322807145695dfb8212e61c92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dc4435d118148950a3414b1e3b082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c2fa8c2ee752ba638af4e91b5d69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e92d996fd173e5f6ae7711c7b90318173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeedb2a50270dcaabaea9bd6d41a1e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecffbd52b6a807a9e1595203576750175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3f8b0fb708a29214bd57578f3aa7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530612b826287cce1050379e45a1fca3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294fec2fc149a01c51ef5fb75df4b10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7371e2e18981754252c34d8c8c23534179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a9aacacab7af37b383cfb76c76f6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6e0497ed260d2e205f61157888686181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd2660f6ba41be2c73447350ed0ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d90302ab9ec9106777e25b46141017183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a638ae9dd62c8545d8a8f348a45d43b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26959fdce499411a1cd16f1c1551055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf75ba646e63768342a50eedf698f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2424a91861072ba7c5c2b41e60d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a65aaba6f5d12025e220aa56d6a95f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b08232d0b9d7f819fee420892c515189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f034f4e3e06ba7bab3edc8462f3e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872224012f04bdb597c724223f521e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53fdfc9c02940645622548610dc07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37605f3b79c11807d99866689794a6d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204519fc0cb1abd89c34d1097e75e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c912a3589cf55419e141556b8dff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99f814b1a19341f17f7e77a74e93b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8bcc807776b20b2b77695b44d1dc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ffb3114bb5d25257277301de53b78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5b48d583040db52f6525322c4fb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed57f41d2b88c63a2cda5e22ecde6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d970e24d7bf5e04520b744d20aa9575201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bbb11a89119a78c7e6564e6b0111f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33165532c7dd885cad264e266fb04637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5996c53af2930edf0da7ef1ba94b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934dfd6dad9638c18755f3de57cb3ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61a6fec15306e7df3c69a34abe11a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7953a57c17b8256b53e1211ea06bc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc4df76b04ad155fe1d6cb577370d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e224e03de4909eef020bc1cb597e4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46df5d97b6caddab4ddf67033cc188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf367e97ee12128327e9db24fd52866211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390b1a9fd573e8abb3ea856dd232ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b8a7de5251ddb01f8d2ad23e1ef7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d045302d9f6c9aa9fab39889ea4082214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d1e0d14fe4378c98b843e216e450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e8564fc48503043f1f94b3070464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0be835dc75880e926bb1b84fb7bf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ad4bc893ff8edc182d7f5b116e77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a554331cc7b1f6240ff6931a322a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f54e1a05c2a0519bf2c86d5e84ba63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3fbec57d07a08cd066424480d343d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b3a4fc8d77a170e1f6503e1d4b821222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0474e5a129131471f28ffcc3fe10a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ea302b65ffe258e0aff7ed26dc39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3056e3d9eb26a874e30113733ac24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6803e8b4887399a83cdc7efd15498f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507129987cef3fae14c1e3a05702aac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9408a32d0777752e52524f494875e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e172b73fae4798e0f6ee8981ff9cc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb17a426f3aa84e2548fa4ea580c59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db373c88436c6ae3d03a3fbf24364231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f70adaf7ed607554b2d7b1b6027242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b02bc906579c108cd6664afd1fb19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd9e48490d31ea20a3c3551dd4f520234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca833ca67c6e1b767a16b8d38a2e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2d8a8f7ff2d9c505d512de02a437a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c4ea82ecf9cb5ae5daec178c098d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309a50a26d65111a7fd4573e1ddae0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae55716029fbe07ad3c9721dd98fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c64ee72d56e4a853cc0621ddbcb82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e466a0cf43097a3c92170553cd0561241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a3d998a48a4731b6a4d8b5339193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f85c78f46ec79080fc5ff41642909243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c068410774d1a6b80a84ab688c28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0c26221c3791eee3035c72dd830f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9ea07499c0ca71c530b784dbf922246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548db91eb56b6368dd7590c042d4cc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1696194c03d987fde5fb4f5e32873248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ee76613d5d07aa542e87b5dded548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac671aa3c6ba6c724063d888d7742c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ef0935f7db06452830bdc707a6d4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c309bf827e58d811144a51c9f442252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaa5ebbc4d4c5ede008db6fa581632253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0417a82f8bbcd6fc075ebad723a0c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11f7021f8552a52a9f606e0f53f24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434d1217e19160a7c40c82a452afca6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f6d0df32ad809e321a789812fa3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e2ed1c279a812c155b08a9509c6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94896cece79c2506c6453187fd5b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a5748053511376b4ebecbf54d936260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81beac4c11b3713aac7812184a0e5d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c1692f6810f1331ac3df5a7aaa4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30029149e025ddf7f3d2b44d36f095b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf508d236888e82d1365662ffb0b2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fe80a0cd660de668937ceacd1cd4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c590091636af2f9081488ace6644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b018a7b0232d5d89ac7fc558713c189267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d37292acfe0218017362318617bc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358a9767947c0c203d86226bd8ccc2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42853779338569e2a8e6dd37aa81d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e118db232200d4abc86afb1b2155c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da9d5a655945accff8de72a6696524272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251354f4e59bb6d9f237b7ac1988b37c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf8dcb3b227962f82ac9072d362403274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a89b89169d66454b09e701cff7b917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9549984c600e49bd8aaf60e7c19b98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240196b0c72a49e3438c42aa8df4c0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4848f95be59b0ffab5a9bc959e1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a4d403154027b01bebf2648641fc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e1f48e373df7df24ad62cc22b319280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b112e5bd465f0975cb935e698b1e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0347dcb3f22c36f151f8381f5736b5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0255c47c4165b0e6c4edcfd17446a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43fe3df3c94fc93fe93e6487107ef2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af0285b1e4706fd64e7948c012b32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8256aebb6ab9530ec4c492f5df436286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f8eec807ad943ec6f135accba86f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d216bb437ec44c5acd1470d7d596b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee881fe7c8e7de9d32c94cc6bc1e78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba857e69f01357cd692a9e3ce3e2133290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508a4a56dac2956a1dc9d6f7e4a9d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454dd54188500209b83f5e800bb9aa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e96913104c000f78fc77feffec2247293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47119a3dfe5cf85fe807ff025985b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9754ed32ff95fb858d69e290d73f16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91feee5120895bbc70b4ff7f381ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751846a821aacbb8f4581669271286297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad622261fff27661dc83437e48ffa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d567b2e0d3f58f5b9e6418e7f1035299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf83811f639e53513e9919c940bfc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1052524720046dd2e97739f7aafd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e3cae3525461adaac75586c22f53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e0f16d8dafcb332f08b25d44f456303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a946545d812294f8f88980cd326e8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e246bd959d187046989b0bfa5812c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c0ad67ecd052ec2ab673dad5139cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a398cb98e21bb9e0b41cc3ca3ca90b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b4a8ee666217f6816c5ad2c403471308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a36de18d7933d4da74e022c0e03ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac1c3ad6e7f88a265e65f0d7797282310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c0aea6173736a2c2746ed913e8b47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315540b78df21b810afa892721cda5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b213d83ad4db08665d3838d21e1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d178fc8a221d2a44542c1def14c0f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29c79ac980dad34d23e762b4d0d6d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787c024cfad8a02f7ff03dee0bd9ec7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78785cb11cdb3c09436875daf9e0368a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b630ccb63043d0b2d714625d2125318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1fa9c3d4eec7671b40c21628c6bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498c513940646a1b6b55e4da0329c47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2897d58f11e979307884b0df46aa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37880ba6fc1b28dfe7662e9ca1437322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5420575c8b50e65bc89c0f445a76a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3802ff0adaab7b0086932d98a8db0f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c501c80bd8bb99b76611f830923343325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5dc297626010d97e33e1c4d3241d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb2cba77cd2e124f30e12806a27924327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91634984e923ed96315c463c0800025e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf882068faf6228c75063f09eefeebf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce75365dd86e827f5ffcd75327763f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a5691ceee8821dbd77e081f67aaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4260641f1c7b99d3474b4d93e4c79c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a2b358687ab39e79593a91f265b7a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265d13de9cd4be6b0e915e8535ff361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899af46baf6b26acd01a1a27a77e7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e5fd9ad2d9a6e0b028b131c5d0a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d70cd25aade56a8691694b77a6d1794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7902b0933fa2f87219ca772ef41d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38630c19cb7a5ea89f5c95cf27521b216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda15197533e77583ead8ae84371827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb230091eb2003ae3eca42b4ba5b9fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c16d72144f133c9169f8bcc99c4969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c0a63073c497634808be4274965710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94790b137a39bd773598070e147ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2448c645dd62754a26d8496a1b4c4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb84a652e82f5f27ee2048e6e015ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54b31bc8b49da36db29b17d1b851d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf97360d80c794c3b69634dc8e03e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af1b6a6fb2b036a78827a6ce2b2ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ea9eba3f4d1918fb5a87afe9322817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe493b8d044506a30aec5b0208d47ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b1888fa8b151089a23460044136119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31d71d46ceb848dc6bf50c560158ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d11f0593d2d1aca4da3c3574d79621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39116bb585484d7b9e13ed217a78122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a4651e8fd27b20f0d8a9f3df507c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b0805fe1743c34c7fcabef1c7bfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d21120b6c3e7cac4cf3ededecc91e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbdbe39e97ffeb9e295e99645fec9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754fd1951e84c4a6ff280e2db288bc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e62f89113bb9e7e25868ba108cd2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbda0802cc3d506215057365edb11e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150c036c39e9fe019114b44f8da043930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1048fd23fb5d095521878eabd9aaaf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d4b348d408802e3dab481e823d33d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456624ce92d1b19da38d42b4032189e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab98bb7e301b3d3521b41dcb66d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d869a656b5155e808b9e8c023528a8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e035465984b246b0b18e6779708f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8bbc51998da0305a3733fdf23809937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22b530f076392b85f382065b8aa7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e4e44870cf14e7be5a5a2608da4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a193e7c9436ca4d55d5ba82a591739a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212152d434f8a00a61bceb40ca4d6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1433b5ffc6337bc97bc6d9742741042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fedc268f7a296b404b19062642e0fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd0e2dfeea8fc30a3fc9165b6c674944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43040f2ca1ee4cc8ddee28a5d525b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7d1f8d17d4a9ea9768a4bcfd53c3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afac536618238b5e97a3f3db6d82e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5dfc9c242b8502d3bd7a020cc43d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f00a985dd2fb45e6a35fb6d13657e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c850c7376223e6fb1339a82f96d48d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718517815e52595493a91320fc69323251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20282dc95578ace4c3457aefa635f1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f264ef46b6da1fd772e93875b4194aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9829d9fafc0200747dc475e5eebf1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a455dcfcf21dff083f58fb186582555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc510e8b21727dd37ebcbe7702fb5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07f15c9c62493140daff94e3a75ef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41727f6d829b79b832dd871faf81d1cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f6fa78bbf4334d1e981af60d89e7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc340017fb683c7186503f794c67260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9282870fd136a26d50ec093067a1de761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0c9bda7c4d3b72d43ebd49b77c22362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c07ceffdccce63ff8c79dba7f51a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7969619a9f98d717fe3e26f1d85fe0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95fbe2895495b1ed6e2066d5619cbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35739bfd42836b0d5d5a0748d9f38cf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c793e592f2c03472951725e89a7ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7419d37d4a7e3dd5ea8954bd5714368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e27f6e2d645885dc239b6bcad003d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5f2d41bca74f46a6a6da3e20150970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aefd11f8327c6a4063209236f96bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b1e73d3c25f98ceb2d9a4424467a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743114ca3cea38fcb3b9499ef3e73f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795b7244321b7017ad3cc4444c30eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0ba768ace92fba77e48f472df0f3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a779e3c87e7b41df00b23236e7227e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e614f1132508ae1a345294ab9ecbf8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b447c76335792592f67a3f4bc5f7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c0bee922ecd7624da69feea55a3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9ee8d86a310b09976bdfdd071bdf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcae39147c9551a42b5d6a3ba2792d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817961db58403492096749b94068435c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde2f84c38233def03955c1ba0c69483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2fa11739907f8bb9985b0d47760384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fc23b1ee38aece15f5bddf85e44385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a2e0fbad025ce457a2084201c110786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8a4972964569e8dd0910660030b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1761a99da3929255c9dd08501d4245188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f466e10eeab2e612d8fdb3e4067f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505577eaf1901129df7efe5c0f6f04590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d74793084224628a1426bde4e7fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e0483839c7ccf1de0e786681fae9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755826700740ef3ce9bea16427d839493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb865766a99aae7ec69d2fae4b64994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dcc04e8a563a57aa976639e19aad195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89a305157b5c632beb1ddd617d33b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed3ee3254664a2713f7908ff2d41dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c9d6c15dd7d7f7936d8d4edb15c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9ee9c81d7f84aba31f2108edc1a3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ac448d33bfb9c7164606b6a326de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71248e984af63a572905c0f776e5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e20952b4fed3d50bf05b5a93ccd8be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e527c6f698d49ec37b023d0a398ad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd81a587f0a2349e50c9d4c2cd81f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b23975dfb5f5933af253d4f98f7fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d7b00b0ad8d7bd667119101fba16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e831196efdc1030ebdfe5d96a7887f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebbff60f94b53e9166201f2020d964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d5a24747c2fdb9ea57335f007682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c12d15292c4cb997c4dc6af2cd76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed986030d4503ec3214a79a9e94b1366111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994716b1f941c354c8ae7f4f22a1d36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d439ae493aeaf719badc61c2d1b84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c13d814724817a859c59863f55ca2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340af7a36dab2d0532b043e7f2a4413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00aa3a969441158a5fadbe6b79cf26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a284b62421e2724d7a9517ff5cf42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048fe0cb475f114c385261966f973d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab76ad2235f1e9abaf20ccffef9841119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ad00aca41ac0aa09d4986f13cfbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877869bc4940e9c317bd8543bd97e641121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c50b84c056dac8b1baeec59ad75c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654777f5263635624ad1f413e7c9341123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b2a059f3d5097fcdb908071aa063124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bebad4220f07bf1de6218f73c10a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85846746d554d30bcecec424c55f86d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7a157388672686358e1ba4daf898127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf5a5b618f2cc71c1c5f724d5fbf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb0ff841394dd9250f140707fc3fd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f85769784265a161f57f09b25cac0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d42a8e393b5a3cb9fbd7ee9a2743c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91850e0fdbfb4290f6a9ffa317eb8165132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d20fd1ec20be32011d62b0d20b84d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da9ffca77f4ad0f86f13eba181887134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135eebc70bf56b27a2ce8bef005c95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef507b6ee6f49b729baa8400da405136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7028399484554cad4c60bd5e974bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe79efacc232c016d313cb1061f28c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de6d4fff42d456d3fbdbe2b1cdcf86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b422ef6c1dbb40094b8c59038639048140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100111198b898fba42cb8da7954bcddd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b85928f4138facd2a2b63fcca2e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd63d5f3c92359fddd73061dda0a26e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3fee7c27022bf2f7e543815c6f0e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c28a0b02beb18f36148a44e7af1c41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446604196b86b08372060feb1ff8d666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd8bc5560fc6ddae2fc650293c8988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2863e011d824de52804d0d5a35f69b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238081c73b44688e8756f3424b12bf42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae41fdbe2c9d25298c961ec3274613d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9d8f3cd5c5a9e98fa8c932a67a304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158edf3e3695eb0326fecfb65507d76a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738c82099e140f3e5907796a56703c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023950e4194301bb14db2e7c2c9dc58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddfa41c511ac823fdf4d6eb2d12ec2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316f8dd4f5587f3808a50fa1cf79a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec02ea786613ed1f9a402ffdf05e09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cbd173bb96d38cc33d78b754569f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf9e7fd9efb281a1cad63ee5c865c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fbc41193c34647d9e702f082095e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf15a208868fde88f7409548979790161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727567263fde98b3c307628189689e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d4b836d65576c1e0b26807737100163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d311290d9d7b9773033895ca5854164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1c2e9e8e636bdc40dea272363d53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351be09f8802aeb2eff7a7b9f82ddbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4f0900d53419d620875c65cbc7c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c941d8b264a2bacd2c75cf9592a37b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a4325138754e7dabbc4352220c5bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c486023c27fb751248839f940fa1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628205f809c87b16ce493d9cb760ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e85c5fd34a0b6693a84a144d4ebbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f81967fb4f3810497f1e440d2e84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f846f212efc77aab74277b8bb5b5a03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9100e43eacb08e293e235a5ee31ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5908a35b83db8231e018959fa734a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697c381917ab512a3deb5767c6cf1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff9ded0675faf3bb885d7c4cd8c305178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36b3aadfd16fef70b7e724b5813ad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7616e87e996bbb4e81a4dc7e4b45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac64a80ce12f060fe0f03ba9194a265181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab5f434d745d745ecd5c84a4b0363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869b8eb1384b47761cefc75f63d437c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ba9b0df4ba6988c1217c3131d21e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e342a52acdfcfa98ec2464c84a083f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575bd736c676b3ebbcd3d014fc3e06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e61331a567b97961781edfee1c77aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfc4f70cc6045d91a2323b1a072e58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79705f041b2c4501842c93b41e7bdbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a043859a192d7a0ecbfb702898fc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b296e91a24f1a25b51bda98d09fe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cc9001d670711f4fa3454d99173d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027e069c3c453926ada6720ed599422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027ffa7fba1396b6dec75a8f909da83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c17f11e746fa420c0736edc9f98287195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa70469203af57cc35985be63a7a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494f3409aae681245989e3291a6ed4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d119a71e4a4444ec48e3fb53181afe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e8ff4fe1aaec2a29827b73821f20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052626177eaf476e2c7fdb880168c04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf10d203ba6453fb137517fde1376201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b867b59cdfdb0ddff8b55d28e3a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219cf7ebca78d81626c97579f9f0029203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd73f9db23d10023a5664fbb7a73116204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a6beb1172baa5494e937828ccefec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be67eb21a4b67aad8807de25421bc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b726d6f15ec40e2f9cebd63cf4e671207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e98dd718d60f9ba38921df08748d73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae2c9f2ebac5e2cad0f17d328965d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf44e2317fbc654781839fa1901506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95793359df9707679bbcc166d62eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8028cfa453d7d9409d16dd4fb87433212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd3bc72460876b872c8197095abba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd0871adec4d880ee770b025cbb01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc222d9ef4e249eeff4979f7204a8b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6460f1ed4d2abf01c2adf7c670cc4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe45c184c8ba155c15d2552aefac9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4fa9d651fedfbc169a2f256a067d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0332f373e4c05f7944f81b49eeb158219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901d659256642d5ba1ddf4fd17902fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dcb10ecf77190e1d1ad1efd27d42d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008944a6a1b1f749fb5301f3f817583222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfeb207e960c41b6bcf4645a136a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee0de70adb884df616d7301f1c3fae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23c6cc14e5be97745bb98c56c26769225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453f6d8e42c94268edaf83feca7624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c599dbbdd6d40819b47a38fe88269f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9944ada3182d6cc39388d6710e271228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65059e97456f26fcd5cbffcd83de20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea652ae2e522fdd5bc707397edd3e10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2ece76b278c79b78d8aab8a3ae2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cc077610a74c33b3c3523e83dae7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb00407f74c510dfc21445dcf8794a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d7226ab0e592f94e11d5e304f155a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2be6f68529e17625e11c0f3a08c61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d24891cd15ffb7a7facb525b739d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baded966abea16abaea04a001fa216237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49fd13b58562327ae78a0cd34646b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e593e965dd66dece64b83d86b45144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d29a6f2bad844d0754ca6c22a296240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aec973c81bafa437a0b9d64fe27d13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c4a78c17248609d0772a7f45235ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b14bd4d1ba9a646e59a2c046213dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e822a3e51faace9be6395c8434b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d38b7c12092a87a49b4c582b6123d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fefb482c67b3a7a6215332455bdf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f4be948111cb93b9ce2756e76d4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081bdb8663796d0e77a6898a61c1f05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060c9b1d88cd8a5f178d0472154a05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306b8073c10cb2faf3f8b41893458b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03801d31421e4fcd775827ae121e3ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b1d01611e4eefbc6dd3512fc8ed3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe5e9a2d0539fad0ab78b2be3f60f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174cb1103d4056f00255dc58318676b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb4001cd89cd00a258016d4a18de5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83da58be4299ad2d68adac8a73f95d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508651604884f7868b041663c3a6631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff119359be08873ad30db45981118258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634963d3e9c3246a36c497fefa8f548259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493fcb0c428c9fbfd5b14fd5eedcc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b705e163dc2e4aff844d0016c0bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd7710a8a38d6cd43411c7608d874262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4374b5d3df35d91e08642cd7091fa5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0598ae2ac0d74270f79d88657c42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c53439f1961e613f61074f834d72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3812303520d23639bcfbd8103926a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08034836a4339ba7f669eb9d2844f05b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93007122e0cdf793479690d63325a706268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1457c2173ec8251991762ab08738d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8030a402f627934bdc72001870c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dba7b75b564df50ab739b8b24450f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d04ca2fbc6cb73d9df237fa4b3b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a188fbe385e15c52699b26256563f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276dc98085bee29f123932b6340644f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9e218277927a2f02bcdd84583b43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bcadb99d5cfe50be6ce69bce0de5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89397b8315e11fe787ba157f75b85478277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6737a78b839fecf4bc360df2d4db5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f727f66bedfdc3d39a1dab49ff055279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5cb1d34d74dc99b4d81aef5b4a8f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17769eff4772cba325b1b81bd61bf01d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bf6939041957bc90226652cab58bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469c490b56a003f1582152faf28f9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4fc94fba8d716914351ae5de8657284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c562e2c2cef927aa5df608d392c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6c9b08b1d3c0896b0bc376ddd61d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec879c32d141394242bdb6dcf84886287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6807ec39fa64633aa99c25b6eb69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac749cca77cfdfc321f62b2b9e650a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe81312dece5333b8ff2cf75f2190290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6393e0efc9ba814a9ada993560b2bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa108b51a03b710de44b6c2fadb5e4c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584f379be252b913ad18bf47008891293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3578e83cef5770d6bd055681942add2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02906115b84303ac5635a70baa1a6497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b34176b85e5153a2c3bc312d40505296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b927fac12faa72af37b59fb991684f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00cd7b690906223fd5d9203bb18df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed278db0f0218edaf1f4dc860fadc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1709ce582fc62c3153694762b32a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41c19d3e2df408d348a703c230e46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e44aca8b93e0b4e7b8dcee82123c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e03c5c74f2a218d8d4d00e91a802f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846fca658549e87239339a9322f6d89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae9a77f845a179f0dbcedec94db95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895430080d93e0cc1862821c327c752a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36549de315de1e4114ca141379fbbc8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7178d3791f6ffd8e397f307b20322f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0065ef6f99bb0c2e81703393db401309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416398ef6ff78469ddcc36a12335dc11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc49add0840d8066bf9837befdc4362311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9d47072b28c8953532ce1a6a53db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68779ca281d096dff94eb10322b3dc08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb711587de48e0e51b8aa2ee703e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973e7abad2d661a7d905aed39b0add315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507320ddd19a7e85a79562d34e6ef2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2856d54dbdec1be45b2ea41a7549c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d2888392cc301a725e53f0d1a2bdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762544fd446ea7f78606bd1ca7296dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6513a9b5fd0be82e9fbd412f056b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73575a02b9bd2f9beacc1a19c9b1cf5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b639fd0051188f2df79b346c91bf8c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a22827b8f2e24563585778433506323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e1a55c2f8e73eed3593dfd27a0ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f6e805acb589154ce6f49a461e01325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>