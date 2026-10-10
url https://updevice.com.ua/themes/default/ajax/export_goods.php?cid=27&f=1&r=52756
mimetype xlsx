--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e0b6765a6853883e77f41ff424f921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558edde5f42fefa892bb2eeded4b90d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2e3c49789725ffcdddb9cc9ab36f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c349b6d40dbb9860ad2db204ad8b284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aa142f51c9d0a6627855a9ebcd4a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba9182f84d774d2bc5fc903ade72b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f48a14b192351c07453a45290987007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544cc352e9f2bcb9594690fd22a1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f05a0ea0aa930d88d56d5a98942b899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3226c052503337bf98031d09cc4a8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64ffdf9fcb384479167b0de5a652611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79225e492f8a74764df5645b1bfc3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa1a0069f9906acfbbe76986f5b72813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d92f452b4fff3b59988b4193c7fe914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e82bb9fecbf0652da744e2d8ba14115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa7a670246e443c40056d636eab82c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa309dbb88dc83910354786486162c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe350d9acd125c8b36a3916d5271c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be69aa02c831bad794d39dda99e6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40edfdc28c83f2a9e5f42e80475d69820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9460c605203ce5cfa0b012e6b2c5f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45027d0d891aa858088cccc99c352022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c6b8ada2ef9fa2724d004b97d46b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2abec24bf760b64d0b5c4c20f1c67a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea171dd0a51a66103ea5ad8e6a6df1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2439c2ed8ac6ccf2139050f17c27d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82737081624051d6e7105980fbb9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3229976249a455d49646e19671004028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11052993cf5e08f9263f3fb6cc4ef46c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099664b853f2a86d63ebf1002d33010030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40206c6a88e84f4863882356130a1b4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aaa2d0cc01437526ca840272fdb5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aaccc4fab55999e6dce55d5197a7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efa69c8f6a340d52af47f7112e83a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d845dcae636c1548ef61c900882d6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df94b0b3586a8662c071e55d9bfa5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cfcb1dedfdc500777638f34955d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6fbc3109dafddb7a8f9f86dd2b46738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049dbddeb5aa63c1b7eb81607ef4a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3aacad47a465673cebf8d8c7293af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200222c6dfe415ce6269e67a85bf21a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0d3b49ca56e7e0b9224d510ba26a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3f2b63e6aab623776a5a6e91990943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc143463dabd8c88ff2e91ad11b7ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e9930c9e5f5d9f43ee60a8d29d1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12ebc65596c6b5a0fc1a09a906998246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b557ee89e096c4a39c2fbd63106dd3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803ace63b7912162ee9278647a0e1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea82607186eab8c6ceb3dacb2a10349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a411380ad6bb0d1df1687b20dd1a75b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1e1c74069498676d264b76144e36e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e50c41c8c61677c9d2e5bce4d398f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4804b58e34c1b511848afcdec89253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851a2fce24e78411bfc26b723e751a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c943911a38b6d814ad5f103baf26e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab15dbfb95dbad75e5c29fda94281c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224c826b8459cabebf9f10cf7bd78657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de0d14e9d9fdd540c48180f77cfec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a7c2b4e38f75bf22af128acd139459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c772bc401234cd5d3b07e171cbff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77409658f4a16319a282729957d28b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab672f23fa1828869929925c88591262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738ca8e82732cb48b151bdf3b820ba363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f444dfe48527eb5a9b7371446fe9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dee29981085f6b259bbce8ea1033c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748ff3dd200e3eceaf8dd8f7015d7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd5d847851ac3f083eb890a77252f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffacd5c00a17061c963970d38952f3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b21a441cb5cdb6ab9c12039f82fd7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0816222ec8427f1f0655c14baccd5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec1cf161366524d4d85b8faa393fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7247b8355c22492b32556f1ebab3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a283d16ea36c9e80937d96bcab1eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab31e8cf4582a9f3a298179731dcfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed91a008ef7e43c132b476bbdd03ba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d00ec25bd770746353084f85bfb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4f32b29d0f7f686c3ddef48a8a6ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ee7ac9cf6daceb915b621346eeb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff0a1b9661e39bedd325b87812d22579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c8ee16941d4bc20e1bdb12791442380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59d926770153084db8069256d208f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a45547fe0935419594599ebe0bec9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823fb2f841647399f4995a5244d09c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9632906ecb51c1886a302b8378b1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad8d0ca416ccd40708087de7c7ca885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ecc795226cb539645bc37fb89c6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9957200c2105f41fe2ecc866ffe0a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef423bcebec0765dc402b46198cf9c5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41983fb0357c0becd81d07fd14aba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57dbbd9e01fbfed2c97f2921b979990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e4739769b592427fd550a6de0d3d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a4082ddfbee5d4ebb17a57b86e2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230432dc936d3e4c4bc1a3ba67086f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274c0dcc440d6597dfb6b59ab4ab9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4034565482b8bf5623f64777e6650d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfc7bb7972d718ad326165af502dd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b78d943b15219e91c9b9e719bab7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b2eebeda009c104d083507966584998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d66eb045c7836c870580cb52dae1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f7c1d6958c535886b21571ccc0d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f94f8efd4f4668634a96a9970aeea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e7fa04ba1c59ddeb2a2b9677d5a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827de9f1845be3b13682c27165fd5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be29aa6af8898571436ee2c37e6788104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc6b94051a92e5c7429c9a4d47eb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f00e08c6ada7e7978a65577c37fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522493caaaebcffd798d1b63b3dca1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d19da6482d2231e52343086f3798108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c09b6a8951d60f889c6bf8c01e0a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e55359ee24bfa3e282080d21bbb64f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b15ec8f00c62ab6d6c3d6e567e3e93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd3bdb0434d602fec4ca05fdef905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca657c298f74ba70926992793e74954113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cad11c8a53c5786a21ef545beb5c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7899ee5fb3d72000b728e2ee69f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2657552c90b24fc67cad678cebf97dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43a2efc6ebbbfc0a0bd9519a98ecb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad158618b3d3180b6556be4a7912c0bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacfc8d6e813e648727563ec0e9d0ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c487c8a53e73b7dfd5cb77765c738d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234627324202d5cafc9efe5f9ab87f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd43aa64ae5b922fbe7b89def2f2ff4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3767faf1bbb28297710718219b1077e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24e4c7fb32a0a635400b8f6dbcd2f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7878ee3648059f43111fb2c025de2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b21d7b98311c8d2e7055d50939c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16784d23400a6a11fc0101e4985500e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730991a27cdda67f66c006eb9f7b02a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93686593d6f9aee63f0601bde9aa1d13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f523b37a1252608e2e17adc15377206130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fd29e64bd29615ab525f8620dd898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e342cffacfed098d86802e8805218d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f709476d462069f478b0ab5e53344133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e7d7abc19cefcfcd219037bbae44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7efaba5ccc7fa40a3c71a3ee1144d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3d3410e1abb5f9d334d88c005188e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff55ba5d6ad48314a73080f8ee24ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431f6f627af2109c071824795062248138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7de7d56e103f1b54a10f315d3cf45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16121bb867d5a61102d901ba1621ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39d2614c67741a1d4016940560912141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919bf3ffc589b8df3ea25933568800e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e381562e462b7c021a28fe8cc09e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b708fb04d704020eeb6adddefcd143144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76960ef4a2640d747795bae6e559b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d485d8df2989285bac8921cb6dcd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e58e85c9f7da83ed850a0d300322a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905103b23377fb139313c7639bb134ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10016fa6f4b2192c174635f8125de25a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a526e1e325e1f5eae1e253d2c8238150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557d38552f4cfc5452d887666cc188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd051872298b79363aea5dca0218e7be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826877ea5763254212d9531ced83c45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728e88a302a3d60a1a644d02112eb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0f0d92bc999fb2916b2cae56b3818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6315793768e9f332d363b8356453892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2569eac1dd23517752832b89cc8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac6abc4580f43da4fe27a6fe25cb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737de1fe6764ad9c44e4e34d7c8754159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92580fc59e5fcf1ddea69f30de9d68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8854e38cc64eeafe2ec980b2445f89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012d1823e0b46d3c43c2b604ac111ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c2694fb72f8251068bb1149b5510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0691e30f25e4244764d8c82719609164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cc1dacefbd98c5c58c237d3b7a74c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cac2b27cb4087c8c8d51cc8280f2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c65d465d024df99a118390cb50359c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc20135953cfac19eb19ed9967b7dfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8903564d2c8960055c4faf986f27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8df4c8d4bc4e9f082e321d72130b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7487ebb8451c54dcd9b3278bcb406171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05d631322e8ab3065d0e289e761034172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30db6fa4ac6a326424251dd08fca8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1daded13cb68af19f37d6e4e2a21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6bbbcb2b68790d70673c467967aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81569c24ef438b6836370ed4803b1e10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56dd6b5cd2d88b2bc83a728a0f243177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e83886aee03cfae0df525db141d68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce8174310d834ca46b5f32c43e4b56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc8c8cf9a7bed2ae3d2587a955548180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ddba4f909a1dddb75d7165d8ba6d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150118231928342fcc447108a5411e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dac9903247014bc694adc5e74e22f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc03a1f68b252a3271dd19941f3bbb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c606f8c3f196c35acef5aa00aed14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f645d783a55b662a92ac99ff296de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5d97067fc4eca24d4b5eb90ae4548187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594f7c3f27f068635918f4683d195fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33262cc110ab410a387dad1a6522d81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43d95bdff5d60cf5c529385b0d7a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce85f5c07f5e61f605e3630040025da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce667a38686ef176cfa942a4ebc72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b09715d5da56afdba75263d443550b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03db4904a9f1b790e11e6fe122d66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9161aa2ed1ea936e16cbc1ca6dde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567faf5e90591a21c1782c3391aa8e96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2183e1d83212decd993c575f6a8e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39c7f0e057c0ad3359fe71e673d5d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b392f63f9773ca9909f2e72d03da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f20dcea882036b7e23a16bdfbfe70e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edca7003934aa996ad8c4e6d36a3ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958858f16a4e7ee2e7f9cf1a1c15d02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97294d059831c00fa36b0e6e10b0fdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b4fc350cac97a3fc0761cf369749f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509f668844750f9bc62a307d898db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be535c63409cc9d0bf03a3c5c4cf25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0feb2151f62421bd4bb5c4f6d961d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9aac2e13b6d897a679388ec68af3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b9893ea65374ebccac17ca0b8c86f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac426e847ba1812b2926e1e3d05310a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c82b14eeecb79219cf5e199f2248c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ec177cd9c3cb4b25104946d8fa05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b971f0627963a330e7e7cd1db8fcfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682ab65f451deb8ffb0e9d3fb10497c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003886a06b853946fac2b6891a00472215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a65e0bf7c00ae375f722436973090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca83b15c23b3467e2598adef56286f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649489677afc5519ad9806a515dc69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c2b34605c8f50cdc850e4fb5f27c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d98db03509644b6a9ab6358c06d75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb369dd56bf70d012e9deb2fcf440f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ab3bfadcfbe670a1b613a233df21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5110f22a1f5c120fa38acd9cbc9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b7127736d9e240fd866fd7f19626e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c95b4667a727a858117b86973e50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b4c224c345fa6f4d1adce63691a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a338d52a9a87e3890aba5ee0f54246227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862c97717da64ab94c62bebbc8f26f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575273848350f1b30b61232a1368e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96e7ed3fc4a2dd10abbf5b136c00d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d86bcba14dad9b395f94cd8b8dcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c61066c1f1832fbcffda7fc1a0ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2a1a22cfd4225b0620ba733a8361233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3482441ddc0a74d5d14b05673fa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e08266507d16278a0329856da7611235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf3037a2bfa99285c0fe5d4532e9c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f49207781a6deda80f4e71bfe978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee226d2df171bb0133f146953f3190238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df748f5620dda83e4f9c6e6b33e15074239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa196c5684a11f543aa27c922e4cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc46e98d0771cf6f22cfd7593f10b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e176b659fd1acca6bbbea633f4961242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7451923e24b32fb5c0bcffadfd88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c156042adee2707e2f225c27253a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68f7e3a5e4185d381292d2be56535a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c210d67ab6716f74010258df1b62f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5962dcf93b2029f3639591b1e8845247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bcd3ca606ad7a6b65b6b8f3af542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d161edf4cb0726be9ff0948c9f88c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ea404df0083fcb6f0fc5a0a109986250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d5c748e28e9bdf6e862f845e42ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7268b30504764b8cf6f5e3ceae1b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e399c89205531c018808de8a6a385253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f91d710c39f3124303dfa0975864f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334a7ec1fac6af21b1abb6a818df889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83260f3c742e4a4cf6e7719a425a0471256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fbfee5daaef1c49f2dca8a37f9ce4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493686a60488322a67235e21558c785258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e8bd905616bf69a785c7e314d2c4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c36ce656fd5e85104eb51cf8221d62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41811eae5266477c19fb715b8f00d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84dac9654e406d0e64918766b758d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af866ec948be6e94daf90905fae02d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687dd796f5122f5c7388210ac127260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46614cc8b34ef6e7e103a4748be41f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfafc529f78b077f9dbb121100aec64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea8e3c894a753163d03ddde2ea062d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f80d92bac39ef407cf0e96bbb121f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a656a405370715560b23aa927e622269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b637aa7e7ba8ffcf24cc118b86cff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d118dee8ce10acf7a9019712c01c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2556a30f64bc58af0ce4bb2c1fec7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426370419ec4aa2021729c70705edc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7425705a067e6af41b19fd22c64bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74aad78f9b2a51de5d48893e0a47ec8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b7727316ca722ca2402ebddb097f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d7897ea26e940154eed15a4c9b768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f39e717c8d945edc88eca9bf537b3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14140080225302c67b54a301d4d929d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285427fd7100cfddf8e744134c5cb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f056bb0c3ca135baba53fc7c0f51a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b60b62991de9677b7837e50ca3f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3591ee0c8ced134bad8e3987196e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2dd1552f7b1533533aa18df5bef05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac027fb70f428bbd9a8a10502ecced84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f332a41c81d4f8edf5951b1b8b0700b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad083d4fc8828ea4ca51d638f5a54e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090f02b18bef2d1c8f389c427f78a18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f994617ee7d10d4a5dc16443c30272289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528ea567a608779b0821100a5b6fe14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fcb79b3080fa3b1be6c59f8298b67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25853f24882b0d2b5b108b6f9dd33b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e9870791c2c50f848b69c75cfc28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ba12cf8cfdc0d0dfe978214d5eac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c9706b6dd49c106d36ca84d2eaf63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed618be569f19767bb3f0fa398df25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc58d40ff0e062b435b440c526c1ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c56d37d0c2dccb7d5a6e4733aa394298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ceba97f3b64fc4a28d8541ea0f31f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b149058be9fe1e2fff5b2d9276fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb024bdaf2dc68103112f9fcd26e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ccf0b94386ae5bbce0a4bad79a19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120715c8a2a5a0667b44306bb790e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f529eeb70c3571bd6ede555952cf92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82849793e008410e7784c0c90465fe5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5968b170e65ffc7c39d1af41c690306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11836a502482b20b6a5cfcfedbbe7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb05894a87bd265df07e26ce5cfc0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e93e6c26c9202217eee7e57684fb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b45f50cdf117dcd861a00988e7cb20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d369edc49bb3f0581261dd061348311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757e0ee69352e17a206bb50871e028b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec48ed3b1ef047f01f4f311de9210313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afeb7e2311fb62aabec8a3c9aa98be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68831a9a3893db1d8ee02678245a5e36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e504d07750a1eadd60b7d7f51bab0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90c66e3b4151d12141e43c50257196317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81218e6ad601ce4f30ecf5a6dab0e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a6f078122505ffcabe819c81e7a70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df026a0834dbf78b7997cec8baadad6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a2a4508e6f5cc28efab9847fc23b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32efba5ada67af7077539607e8d4b0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f8b5a6cd0dabdb3bb1b596e3a14d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b312956cfce5c1503aa8620535a470324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd912eaaccd091dcbe4c424aec3aeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349cc0a38d74ab0f3e871f23b87ea43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300fd87410d1fef04b1f810297e2257327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77051429e72314c34c917644c07d468c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f7f0421685a4717b5b3a70619b2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797b54e7e2c5dd26b2f932b36fb63f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc336378713a912d8491084786c7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a5c835d826582e114de591ef87e33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790910c4a10fc6c9f1cf93abd7c19fa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b429dc1bb55f19a3eaaf7391a7fb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b36df67362d380edfaea9249294152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2f3e6d37eb7eabf954197ef9a82a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444acf634d0029423ad806a1fab3f63f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df72ca106b67e41cbf53f0bc5adf2b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32a5fa2753274c27ad2774e6e6b20c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612af161cdd655be6a8779127930b267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da37a4b38b88b2db909471e64d11d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1e6d643080a2714f45806826ba1ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9f9ad7079258582e15695375bd05d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4768e355b9aebbb2866794e08bc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e21bbfd824dfec9b0581c628c2ccc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dc363fc3a0b03a4ed0fb224b76fc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1689d16852eecc2b18b1d6344fb766f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39819b24cad3b06d29f22b9e37687fb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f9444a182b343663faa429b4359516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716c9272bbf12dcbf59ec9eb7731d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd81f5ac51b5da739ca4336ff14c17718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00894eba4ce8fd2cb3d4d00357119019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ec6aea28ee4e2ff7f8531c2d3c0a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b01fccd51b0283bfda72734b4c9abc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb5e21f80e7e299da52683841fe2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bbf3748c0d3334993ccc935b5e74523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b450e41b9fa2ec943eec3a08812c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ba2dbb17595364fa5daaf28da341e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f0f5bfa86132cfda53fb628642e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b674282137558b8a0d7bc84e7d316527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568f094583875483bbc54b3c83720b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b720efbd961bb802dcc18dd6ff31629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab845014cb8e877558feb246eb036730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff94f99dbbc6cc5ebd2e1b8d50c8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ffe4783df981f39611c28fb7bd4b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f5269e1b450ed19aec6bb0038e6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6669f0b9a32976bfaf1a0aed1324434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e5aaf81583d79f2d23d9482e228235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadf57a0bef9606e37d33b3c833321f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e589f9db2df64fa668351bbcd6ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638024b1925c49bb8aa877002fa775238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e2d1bc9796dd2bf3b0470d47244c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b4ec5a5ce6750882d72f9f5d386e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d45c6db53e6e1623b78d2e7cc1e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e74d2db06faf9374e1e92571aa5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81037a4d8b90aede7a98932d224297f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad48d0a20153ebb79851f74cb29ffe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc0b4da88e7cd6dda3966c272def445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab10bde48c05296f11b82a74f795bc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5669617624126c7841c9d778c145b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e06226d0705c9098cfc29ba0f57f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce244196a2d9fb6beab676f608b9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e668f1bbe6d5b934ce9f3239ec5c7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a9b588afc2f1c7187ca2dfa3d3e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a289c82a5247caaec472429a194ee852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959381b0a425e7e58665608ba5392be653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6542544d182499c8bc2376a44db4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d8a424889d3ba75e1304a44ccca0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4caf1bb6f9cd1ad4a8f7e5db8d1af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c4fd529106d3cedfa4ed203041a0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6496ef2bc5b63f43fb31daed2425d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288e412c2dcac8aac1729b77058e3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ee00fa092fc8cbb919142effba6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec7b7ac2ef63bedf733d30c7469f7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0bba399ca3fe76400b71492d34b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c3df7b97af01386cc87ba829dc5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4e8ad5ede9edbede5a68c355ad44d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dc57fd3212ff7c8aa01e5532458b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d8d96925a1bccee90a1cd301fa5e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde692c16232167430780c4a5480123e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e98c21bcde68ce2ebcd1add60ce068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d1730721af87b2859c69fe6a9ff269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64edd5358251c21f7cd56d67343fb2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e1952809cb526d416c02a2e1d39571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e436dcadebc9ae6fd8a480da859d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd87aba4b81f2b7b8b061bb3e67c42b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc30e40a99c953f3db5b9fde3160b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25244a1e45d5f880b8f9753147ce3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8febfdad66cf13e714584d0cf82efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6abebf5f32fe816d6452f9d222d9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec1df296e70182cae555f128d692678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4631ff1435fb568d282fd0df2031479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274137f69b897e041afed5e826102c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf633b8915a289e4634334052f1e6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2d35507e1f1992de1bcc5d94f0fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748523d41dd7b6fb99d325b74e99709183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744221c67608f73b8fd22798f78b8c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d2440e39f9cf2b7001d4746a828f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e543ac7840d0363a618bd32f56f5ffb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e898e982d6ee23d4e9cf2e73fe7f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad5ebe6d2038816e0159aea5f0ab0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b35c503138666b43cd8730c1ea08e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1acc9a9f3862d638d4167b2828d3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce948b0065602c5929d865803b14591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d11851d14aadd25c5100ff67bdb1b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba071752a3545624f9e22e1e258c64593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9290abfb2a1f8c8ec6d2158ca62994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b78e6e78c0ddd3b9def7e53e8e390f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bae8f0e513dae65f60efa6c160b6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146871eea38b80c1de076e2f3fd8bdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8396b9b10a7ae8015d9607e2d6270398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a2dfbab61296348ed9230eb2d2e7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b76e305c654b300c4b8a38041102100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0f9fccd555681974653403a2d550b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7fa3950eb7843803c6886e5720e40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc15add6f10c09df5e263ff0b20b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cda1bcbc6dd7461fa47c9f87b40e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaddbcf1b23241921c6ddbcdcb00b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7aa5d93764a87640af80decd7739f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac831419e6f1863964a95aeae41b9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0323162152aa3d67274057a0615487108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4488f3e1ed7e7f92be5c56301bed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cd0394afc3ed069a16819461d9e37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f1f509708c0605cb57a0a7386cc3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c1d08e35ed7a77fb63a82fbb7aa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b793a08a88c7186234eb6724004ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc31237b347aca1f5b55b659fba839114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa062782b40fff7aa654fd86ce5690115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a897fc2cf0cc50a892f30b3abc1d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd7e762fd4676b01d631c9911b1704117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40863b166c40eaa7029e41653fc700118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36a30394270b7f448a8b2438db5f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3a4f4490356a91610c8424ecfd4d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541486b5fbbcffb283c55713e0e711b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6e487db08cbd842791c8a1ba680f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff858a19284d00e6a830d774114770e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0961a24c2a84ea7d4ff6a400b1bf2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddde8a40d598353eee8147d164b6a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de3ceb06ad0df4801b2e9e4c2880b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cb7a18cd4d21d59e58829b6605138127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e07058f62abc238880e17f4687a546128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41a694f438c402b254c9ba2c9e705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a1df88daa78df38a13eae974dc579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3910d32129c7ed82b0fe8a59a6feb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728113a8cb38be07c6e5dda13dad26f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545fde46f5f189ea1e49b9b584d482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b5c28c4db35eaf5e526f9bef476ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd52c285ec589cdcce799037c6de1fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b6e3889033c16b4dc35df4c76ea0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e30a66cedc7d3ef5d071153bb5ecf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb28186da72d82e844140ad72f68b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d2afda19ed8a7aa3af057859cb992139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f640d1caa7173a3b4b5a6eaa6525e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8065a7793446455baf016933493d8ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60821cce3943aaeb7ac6e2a0e2f3979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb44aa4166cb531f7a82892fdec2c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360363317fe62d1309425d15150562144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b19b934fb7193cb45797f486dc2d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec079e23ccf8fb9c7d240c5c031605146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b1e0bd2ef28ca6a67d635ca74aeff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608da40ec513d53b645166a7feabee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039fe7e24bf193f5f21d0a53dc9fad0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41fcd859f71d7a17a7ebcf64bf6861150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62204469d466e89136374836e09834d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709e010dca88e64353e842316800e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e74716f540b87e55384345c0ff30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f492288e012cef0eb17c72106182c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d13a02e2929c4b3d3fb0adcbf44d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ecabd0dd062721ae9ce7801c38c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25f66dd85087e65bc996d17b72758157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed17f7a9f73b5aeee2d9be19a3caa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e7adfdae41d013e048537a123ce2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50896d1beb7515430ffe56ddd9ea3772160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3c5702711e29b347675a8c9c5f74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52df2ea7e767776bfcddb95e8e7261162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badf15f5a0fbbfd0e1a676dab578aa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e102295450b7c3de7f316984cf803164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb555050560f71cb75e34ab918b8478165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a5a1985d8deb531da991d5d04f1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e5bae2d3befe632b103b0c72ef193167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea3093b140d5aaf2990bf1cdc420b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8a4ff735a8b38665325f30290d4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3921f9f44cad56ee2710252f542875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b7cfa4ff716a984e78669b318466e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3fc0efab6b76a1ac5c7b731b87f9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c4433c8e146567f6955acd37cc9cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210cd92c33548ca7a15815498a899e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04647bca0575d7bdd0a372d851c71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b65f955a6e8b81096a95ded3e6722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6084941a12a0e004eb306c7e13143177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5145395e985eb426607bc324b336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc97ac00eeb17e0133a22edf1c4b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8187ea9e6a4d5acdc788c7c840f627180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492504c5a1497f234f4494d8b74dd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce0d7389bd32fac1946cc462a522c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc0afdd0740122b5066bd8bb2032e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fe087d7f7571b8029b1cae12078e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a02c810aca5d32e3a51b26383ec0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c73eef13ea2a10ebb2738f6b3df55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d3d552b6781b4800dae823d706313187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e87ffb79fb6dda65c6b7727a5c2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e369d5e9faa5d08418c80ff823bf83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898189f143e11fca3d43bbad962e6ea8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d2c9c478a899573aaab2c8e24887c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c2e4c4f3a00a0ac4e20d250acff1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a6d0d02eceb4cff201c9e86178d29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdb243cc03ced0b2fe690319561829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689e38ac1468cfcc8462c67447bdc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443be43cde57b6dc614c6cf4197630e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fafb6c9a88c056d2dbf328793ddb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2f1b8c441520cf571b80f332a417a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdaf75bb855b9dcb16977560a9c78c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af519a5f452b0d4998bb6ff3237b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdd2074442c33ecc84ab521578b572201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986273268c0fc2a774b987b1ce4c3f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad32770a5f60747caed6021e5fd004203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8536ad76b5b790cf15b0fce09c1b41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f34c978111c07730226139fc7ef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ea426b0550f8d03a14f9023bc793206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5a801c7d3a0806c741405f42d50ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a892f962f984695ac844e0ff5f3e46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617279851a0f039f1ac2688f5d836a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421a4a82775b5b72f64fda00d349e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89833e989c949509f97ee0e8314cd880211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bda0383a1db36270133ab93d16c26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa6cdc883ea7e0cd660e9abae69f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165aba537d431cc8d525b7f8370dc93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacf3925e1bd4d566dee22fc97d7ffc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29292b4aa01675759a3c315b0b0c140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c42ca3fad88590a8a8db3c980fa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda7f667c57e8dd8663481c5ef1c9ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a8c7767486b1d11b4c9ef9d9e03d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5ea7648639bd4b92aadacf050cfae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e0f6dfe796721ce6f2ea8bc356ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92918224aa3deec44e4a236a2c5f2f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c264225c9fc9d5f19a3c1a6d8ebbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f7f421115558bb9befeba9a1d9bdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8268dc09698457bdc603792829395a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda6a7acb3a0c87178b9521bf87d11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347831a53087199c2e50b8f9604495e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624bcacdcd34a7793b522ee4c4dda60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c27b245fd75202a1786c5570ed88f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563c95174467444565827b2dad38db8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13571930fc1fee9c0423381c1a63e5bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae2c6e878af8f0c1726102a0ff625e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9305b7a4e0e7ed8b00dc2d42521e1b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b4f3b7be1ff1bb07414bd3ec06827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed31cbc8fe39e7d90f45faa7500d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50f3fa41c9341114dd2edae74fa0a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b2ca81276f06f4a80ca16828673a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271e07c9c9c5aa995e974551bf6d10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c44568488c5a43c08d791383da5b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f2e2889c1fa5d6b4e4749b61589f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855609c13c72de424d4e04c1fb05445241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c631d68d541c97b3d173097a9638f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff5bf8a627451629b35831914e5ac3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3792ccc884272dada96e455a684d640244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836c714079f3a70d575e10dea7c7d8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485dcf68556d918cb838ab779702871246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8d60ae3a128b4b5e2385739468bf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde29481b44b8bbe7857ee9a64d4a1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ad118d572bf0ee786600540899692249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd29351113473d6cbe51c6438943c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2666d23ddcb2498fe771aa1aac81e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae967f403f4768b8024ace6420209c7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb17e10d64d153021e89dde6a48ccb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef5cdfb44397dba274f4cbc06f67f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26deb8024e689e8deaabec4d547ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8b3ce489975e6e3713caf66a2746256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310be73fa5506f7c44f39d12f6ed039257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cccc70771472de64c5e11c3fe88a40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc82764055de44d658a434dbed3d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543d35f8809bdd56e581b1c8421f9f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7842e13d4ae2635c9c5b2a181f9733261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae9a873ab9858c83c4fc41dc1166e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd61f1b182bc1f0d2f9124f1abb2a98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c6bcd171f6b771f209225af00f7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3346698a096c6e81840df9fb0aef18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ea107ab9138ca115ee62f1a4ffec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf7471d9bc34c930d252307545f27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce4fb46b99c7c2b7a705eeaee2a79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c25499ff7d4c8206efd260a3b232f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae7e5af679e7ba4850c4837a231bea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55a315c3d7bb35f46d7fdf9ddf692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b965335de08d0067e435c5efdc803272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ecb86d52228b888418076f19099b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3a653ef86278e3602f13e3b5c011274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2624ac3f0f70463115a399bb5d2565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a7ff146d13686685af053d4acc37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f755fd3541be89d5996a9e98a46d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec75852bf2221c2f4cdc8ec2cc7945a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7407cf32a3cefcef69a404d4a2842279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7e3618ca1f8e977beb1f9c825299280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e37dd8547ab67ef68f98ad9ea97cf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef136febf8c657b8619044e8080ba1cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c9269a5a83dd5cf7e8c31f83c85f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a261204283474c0e2f1de6eb9d663284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac149692013f849f49a6150a81365a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c965ecfae32d8f7ce6dab9d4b8fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6c59a449bb9d30e093958f7650b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de522548aae54f260c94d82ee5737d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7977791629142e4a42eefe75060e87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d001727b2fc32c268e4e7f6472f67f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913af48d53f2aaf304f81e63a0fb54c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798ff26a9c9786690c89a7c424de920292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28255df57006cfda2209c250c1a203293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f15797ea393fa7d6de96a9e94eb9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870556d3a56aa93bb03baa3ce446333295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debc75fc6383010acc6ccf37d382e3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068f8b240a41c5259c7758e9bd13bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afcc178e1c5d000178055c99fac11b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4589139fd2b04b30919fe827393009299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8580dff71099b9c0eeffb19a1c62d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29604c1a6b6c0c74da84ff26eee7e3f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df802038deb7b588f4737ff96ec815fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629e045be7d8d8590d6a9e039d53b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554beda79f53e3853f361001cdb677f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f12b865e14434fab3598424622ca7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943558eee2a4faa9e784928b0b822c6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb109a28b9963fa5490b57b34fe3abb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23377a39c079507d7af22d7526e608308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073d0397dc4434f260a7ace73786f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7801e109a6e5d45ea7beea6b52f942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425bee4ec8a0e00875599deabca9de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7731e4a898619fde6db6eddc2ecc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926636d175cdcadffbc2c40ef0d0ca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a091cf4903d80da49c11ab9370f04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa747b601845ca3099259f36babb2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b3ec5657eff283439b37e956f60c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc02e4f06e6835cd05a81c0016edbc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e5ab5dd40b859ce772c60e982d9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15db8b5855f041eb0932e3dfe25701319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f33731dd809d251980c0c585be64b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f689d1ed0b74053c227d48b570d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ad40eb35b128aa7b3561ff24ed9f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e726ba940b34e79133fdaee45314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce8e9984309f66c95f6a3e22ecf708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08269b1fdd77e4803f94ebed7ddad327325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>