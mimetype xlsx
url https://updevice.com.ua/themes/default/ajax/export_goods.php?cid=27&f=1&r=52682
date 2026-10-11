--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae0d07f1e7d3485e3c2ba20336a4061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8d30c73e92b22b9b9793f7311c12a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b6e7c86c06609af454c4f4d01c6743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd42ffa9084e766dc6b135cfd23364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c17685ea64b8c73a2771ef12224e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64de83eb1b4bb62e2975553a6cf150e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666af92817206748c26409e6cb6b8f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c541d4754b526c9731f0ce1e92be28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89ff83f941ec68af8a6c4c0cacd5f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60577d8b1b5d1b00ac90006887dfefa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0ea480ca3f07d88dfa596da7c41af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183c7f912122fe99a61723db13168e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e09b215e0a0a245191feebf20046813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180baf9fd5cc65418d2ea66032af4e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331199fac5e41c232cea0253ef2d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660ea43afdf766108507f56f9f32d6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53158513e19b84361261a9417874afa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e7056a2b87247f08c18311b8db9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867b4c572a026b3acfffaa78f8a434619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c5b7e7bcc4cf4f0a94a17453cfd0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4329c59c4a94cee8354c3e28490521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374520dd9145c8484605864babf7bdcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e3cdca6ec57879dc82e01f7d2276a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8bef4c5b172bf7ce746b89c6a23d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a404776fd62cd75962ca11f2fb0da3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea29347104c358cba8141311b42a0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf16e2bd002e0ec40639be0487e7f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5d5cd6dfe19c5eef470f78d336cfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc53030f1416ad36df4ff932c4b50f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe65deb852e9077a81b8f5e399b6bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2cbc537dcbb7b205847fc5f4641e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487c222785e09a3705104d05d4f7b2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae905ed537756db18c2289e8b5971d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee02e5aa98c1c97a3959d33e0177a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89684edfad7e38113fd660e52099f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92397f54633060622beb4fa545551a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e78f33f98b100173d28dea4fceac137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35229cde2b2036bc5cc2720ac9b8b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4875baaa4bca7076cce26a4ad28b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afe617b3ebc41df0aaa13cd7c49b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034abd5c0707e93030ab5cfbc22e9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5721abcc68b0f3b599325871edab4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e7ff008a9ccab2e30e9b60a8d90443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef2a05a4cc72618b3c360b61ea024d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c7fcd14016d2f14ed14368353a61c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb475334754889ab3d863548cd1030d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f719dac9af6015fe0e90bb9bb09073147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ebeb1cec90682f26743f96c5caedb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3229cb13e222a3d7d91b5a20cefcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e57efee5552d700e5df56489df1e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5eee7dabf101efbe3f5004c96b3f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761f0dbf8cf91eba4a4897719aea34652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6423b69655a67939af85e773ab0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab9478ee0930500aa1b660cf62e6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a68137cd58698889cf96065eaa8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be2a95fd54c9f1f4c0cb51847d151156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd7b0782a6bfc415d3bf3752250a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae4b40efc57f818fe8e5facb2ab1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c135eb23bb70cde98be200113b9e9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45b7b94a82ddb8903d9f6e4ee40bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceebf30544738eba99ee96e04d6e12e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614027ea4f9baace3532064439d2f0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a3951153a3a493a4bade3c6a50a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a87bc358b70a21897099d1c3299f3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146ae1e47c74778d5451eedb3e6266a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f07e0c0ff394180637dd2ff9a201f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e9872284fb035aec7b1d7e11c4f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cde1597fa5bdecca218559fbbc0a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d01151aa9a7bb2cab0661dfd0566f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb33f7b0ac8bf5fd5622c632bd6651e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f5556e648eed40ad925349182f61771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a130b96f2a4e450a78ee99602a94c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7fbe5fd6fa04935c5623f91361f1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466979746b046edc60581bf9e0cab86874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d5bff372fa3e7cf9f85d6587624075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5d8d0a9669bd9819ae21ac24b2a8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1141e1e17e88de68b95c241f3cc24277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df1f2b3b9189225e7161ec0ad1ecc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8394116741ea587acc090c636558879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a478c66ca18cea0b1af850449aa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bf501f5dc6538cc1db36f7b190e9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9065800574ceea98cfcb87f0d75ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2240912d2febc7d965ae97e8ba7fab783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49797a5a4a9384b2ed78eb49a381c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c7979b6e74e77b70c5b737b788a1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06060b4b0af67921cf7dce53674aac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b73546c8a73f587ff9dac4070456a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3999d6ae8eb1aa4a31591e481a3ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb687a72f282fb96f12703ce70d647389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565fb517e17e5f384d857ddc2df9f8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669805e8d0c51b4ad7c8f4e2495253bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d7703d93d4dde5ebe9598c16a94292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8bd3df40bc6405547102810c6021993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6e02409d3767b339bfcf6763a4b1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92583c05694b079384680626f626655e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6065c33667a8413a71cfa9aca1edb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d233a837a8765ef59841597510477197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5baa8bb424bb5dd01247a4f23f197898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4341f6b261851d1837ae70d35e4eac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dad4a6bc8be63000fd0023a5d3ad0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3c8906fb86233e504f1039879c8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdee3cdd11b4a4fc83f6c66c41386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2503a24818c91a1bd82cf39b53ecee3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65358e84ba1fada7921af8a53b324dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0758bceebfd559e33a02ccf2bd6b60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7f135c7439360f673b9924d15bc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd434a492cd0c2e966d0a77db87078b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ea8316fe95448a3939ffadb273a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b2d898a5e1b8a96f1a89d931388cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95305849fad9eacb57e3f1815ee1b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648c717aad886c2cafa6ea6bdeea42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe845c0e7b596dfb0fc8bfc0cc863112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efacfb67a17e29bbd1e373f6d39064f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5262bacaaa6c30026a82df70c2802114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27d6fe649a954f7d161a5bc25f83b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07aade5e5fe792190580ca72856de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf661d8652cf684047bdece718bc3b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f74be23f4edf8917d70a5d55e36371118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb9d55fc271ef415f25c16f554cc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ea1d87d6048731916fb3d7a852f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc979dd4f0e8385a103f4407563f15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd783361b46d3c0cbce05dca608717122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6caff63746efa13e8573aefc2a61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ee8a5347355792b73d7cb97c0a4e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a71b51e1779d4e23ff8b8179c7dc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ad2be2d9c0b2914636d07c2e5530126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aee35e50aeeb703745f5777032f63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e1960ae6c6b3b059a967e7d184872128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776622b07c70d4dd02e1ca85b0b838ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279345042fefb1bd09efd3e462a4c012130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f84ba663a05d696ef2b2fedb7abd84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e53ed62ab9d9d5213cdaa7a5ae4cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59820378646b9258592ddefcdeb56e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e77ee63540f08fff127131e7242b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefeb6fe20ac648ebf5ba47ad6c50cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c5466c1979ee2f6f6ad483b41c11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c1f010c143731170f4533c8bacbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef62b563e6bcbd346ae8f4a6b98dcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c65abc2ebe79a2e254e41a500076139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507741d945da6b03bdaef26fd69c0e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117d4497b244b3d1a020f38f97e0c63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c52001965b1466aeea2b4795b449142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899201e91c9b2283f3c6f12d832a196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f792d1497af1f024dfd72d6b9451796144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b12f9216271f6c54240935ce9bdc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe18235b4a713bbec84787fcca56cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4eb879e5475478a2e56d91ab8b138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa013bbf6436769a2f82c4eacd3e5c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802b72ba46651b63ff1bf77d90e446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c355f40ed221184e5a3b1cbd4e59f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c7264b3c88a6074b4c7ac9c8f8f98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e449eeee205f109671bd04ee49f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28b9bee16b83471a5dd9243180e66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff844c8942a8eebecb4922277a1969154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b255cc8c41583567ab6851d770a23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ef5cb4103c4c3440d972342a21d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15444dd5bdce593e334f7dcfc8034de1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbbda81c00db3d4811d44c537fb428158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794cdfec9322aad43f336845f2eaa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2dc018bbf6f31c998de293bab958d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9f41e85b6b8588fe14acf8e9e736161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d801db324cb57ab0428d6c664e10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d829933b33051d43ad31fcc1814c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f870c93a1278cfcb31f78c8af2f81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550824430122a2fc4be7f0d5d7f752165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd434bf9a9e9f4995a2010c6583bfae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094028440d4c7ee9931433a698fcc2cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d5a8744672a8f127d965f9b939e3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54875bb1f1fdfe4916c7dd98358813169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce62224150ec56ece10feb580e84d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f22da96ac7d81ce7fb32d1765c15c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdf37c76e2047e7bc39c7ff87ad99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de2fcd64114d11716858abb75a0ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf99d4884f869da4c39af2390bcb72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce419d38ccfdc200d9320d86ef0be79a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58154f3f8dbe3be7a414976e16af444176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd07586a440a4fed39bce6f60dd05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b880afebe91a83e0037f0ba73e0010178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f739cb2226b5e0f808201e5e568c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31023490b857005dc3e5a696414d65b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232286d19e81204fffe8e1e1476389c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d168946c81fcb3a1495d33b14ba16a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dd0cb241f810efa75f1269e4ee74f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606ecd8b7108da8ee7a169865eb518184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f23a84b70600067b8419449fc4e715185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2b2d138f3e2b7d420d38abd56df73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8174962f9bc234db5ac2cc77f9b33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07e418de93b29cc0d101db67f847f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2f44b424fddff6887e103c33b3df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ea96a57e47c32279fe8649d54298b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5213c8845b595245275efea0c2a9a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf3e82e0ad5374f9601095be3455d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48315696b9b7aff69b9d9a358673794193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9da76d5b2752019d76a6b1fde9dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd66b8042c0dae5cc06b0cebed55d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74216f97b766054f95d196601f4b1fb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646400d2878343012944ffa439cbad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b8138262f0f136e76f8bbaa7df3fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420703e0b23fbddc7b408b645c6a852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb4e7d203120026267466affa562fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e9ba2ea0d8cceeceb129986682c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14fd94e7ec29a4dc3f9ed2e29c25a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd65df8d6a7b2114d21e5e47579f50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043efe84a634dc713f733ceacf492f10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98dce9fb7a64ee818622a39dde206205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0778fdcf55e5f0bdb0a35f3b58a278206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377218a37644b07385fefbfc2ff3b20c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643f5c4d155e5b341c915ae4cde495208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d3c1ea86d5fc0ce07d737de8d690209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6cc73e1744f61249c39e1796da310210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c0271640512bdec2425cb752c6874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee15361826065b75ba7b552ec4021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727ea16ddcf2e4d789e889e09206c55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b14f4b0f0e4bb6b97df34358c8d27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e47a95b5cd142c2b35c283ebf09fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400c35fd6eef6ca474eb374da526b1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaa1250587cd2f0c6680f4e1ea7d4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1fe3c71094621e8c363245a1629f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275c5b65c1329b32716fad5bc059039219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d88b6d107033091691ddb36cf49f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd206acc6f8305cfe0a232f1dd128b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1a0aff6d08d2677194c980049b143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5dd15a6804726ff36f24dcf3c84e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6b6a75159038637b7c88cccb4123224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6eedd1666750464cad40dabd7856b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb516e16f2adefe9a8521e2f3a17b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f529c946569ee5e11ba4c7cc1a779227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157857476df8fc0bf3dea7c903e106228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd52012a53dba68ecb2dfd8c5cee6a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343ee2fc5c04224b655c34fc0211b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361973404107e03841526947ba00f497231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370c674c6b6891b880502f7881325f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17cfea171f628b6eca0ae7440cbe01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b72105c3caedbdf9b95437818b234234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439aa2f9ec094b89d6963dadbf99ec5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a1f1cd270fcb9027202af6d75fc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cbd29261f7ce98914caae3d4a8471237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c577377a4f0cccc228188ec38acc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d5a0b3b343145b636914859ff87f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e7db45671d855402325fd520c081240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45c05d37316016095f79d157b18e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f029e382d97a2bca9a816845fbbe7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28c070ad6515ec71a9f79d7f280ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4616ff04ca6627b68526b0fd2867244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c691d8b4caa9b24eb30632f06ee73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5fcf50d9554c1b376434857218762246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd97290fd841d48f5210bcf9115d4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad998529520c6d800300574526141c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f37c15df3d8aac87d1d3fbe3ff7a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23784c2e3403a58cd1648e92c3634877250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614989a275734c5f1cbc6912383c657251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab82e5d2585401bbab4b0641484d9fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa48918ba46e535536cb35514733eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f41cc31f482c6d48feb85cc0ae9f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb591a17514e577ce4b94368619a8f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94dab60d9bb7c86dba877cd2cd8c06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f74d7a8b41b6d5a434c683b8677a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94730469b19b9eb6066b21e4f70bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91978b1b8967104c11d16d06a9a67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362fd5ecad3eb9d8e3fc060136d7600260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d64f6ee323fc20882009d7c4dda4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20931d8face00e5dd44355d5fcb866a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bc47e6ce403c0f303924361f869fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7109864278489fea162c365cbed68d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3deeb2de269cb08b82d397865a906265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd2fd9a8ddf0c028517eb4a6f9fa6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978883964c0ba2f1345c89f6d7175a97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f0f956cfae37dfa95dd287fce983e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ccc4aa6bed2586aeb6744a254e95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e00f59e15da139a6f12aff53f47d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6510ce188fc3396443d7aca972bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ec46b5b81589210124e835e74e9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999b794dae55889f18f23dbdbfa517a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417fcf80d87652054028d4125603581274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d915a1f4ebc0e4ca2ca1cfd893ab4e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00a3f22596ccf979f4532b83aa9dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343bd1398776445bef76aefdf22514277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b5b2a30fee69ae84572123e029d53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192edc2d0d3f0c9afa5bf8dccb5d13a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39356101c62cdb3e9c96c392184cf35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72fed33593e66c13af41e511968dea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf89a764ab875f318b80b7b5e27f5c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19003abc7750ee424a8bdea07e339283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77ac2d33e78610d3ca31b1801bd51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6298073b46f33381a9618580ef8f8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d7133349bac5203030942b9b0260286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8078be4246071e8b8949a0cc024c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88bdc1dc32d296d9350cf6aefcb59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d057c4dfca75a97fef0abb049049f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ae4cd0455d57c4a512d3f2e2b818290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f305795d3695744c1a30be8e95fa37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6c74d470190eba52b8b253becb44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e49233f7627f4b8381d5b3fb5e3de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994c8b937f3c0e533610122acba515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e3d01ca13a1eacd6c82bb868fa885295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3234d981c5df9115c99e6aa9eb72c40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d541661975613a7bc2dee3757f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf410d4be9f856bf23a646192df1d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e687c0511da59c0b1360d4d522aab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8223e30dd73daa3fc05f29d47728c8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c522740ad13623eb2818b38c0e8e776301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f58b6020912457df21e785dc3d22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1e6a5e7c096e50f527cc7ad69a18c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc928d99c583d3f0e8c3064c17efa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382c4171400a54fc5e62bff3559cd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4429f0402b9250b6c3125a8c1f674306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2238097de4cf19fc2d38a4471d0071307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a237c7f3e3fdf66afd4fd42355bca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c32d6df9c94600158a20166e20cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818bc20ff3b0730db8579ecf5b2c9b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485af1a6003e6fb433158765006a24f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf97b13d2162635ffcdc8db904f9d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba2e8eddd696a8512a2c20a9c7dc72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa2eef3cb696f8743661c4980769f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac93db08fc5a0520d8cc81bf0cee50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506fae8d7d8237d34c5767bb6a9e302316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748ea72cd56284e75335fc202eba3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f13bc0cccdd6f53994aab97d1e7a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f1cdad95b4bf03f0492fe4a9f329c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66898dbda8ae7cfc43b32666bae4004320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed3f523de0920f3e874ce4e888c276321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a855cc05d1678813781088273ce6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a510b7a3036315559c76699571ba01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd9437dee2feb76979b699a81c638f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a87ee3286126f59e2d5656f78e267325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51bd0ef77882066bb95a60576c770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b580e6d180d24a719281ed83d58c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6315c57bd2c42046ed10b1cbbff11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b937853bedcf0f3a36d202f55e138f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1d2b221dfcdb76439e2781164e99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd8968a6baf38d374084b7b3c5dda4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90f74c7c3346259d8581c2f9a01f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5787569c6e7c2ec25dfa27ba1f1b8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec74a7a5de900db88b37d7e87bc97261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a662d8011fe29fdee95163b5694b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b712b168218c9e702d78fbfc86a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53488da8e6361914e6d8cbc80f5b4ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a342f003272bd7899ec35fd182b2795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddbff3871bd942c16f4d911510d9cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524209656a6a155621faf22653596a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e09e307de04c119c305c1fc17b458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600fe94c500070a6cd2400cba71a8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e600643ffaaf82b851c58c52cfaa9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b1441471655144faed8c06491f84411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0315cf8b4637105f6ac3c0632d6b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d93b8ac3b8bd4bd5bd299e6e4004713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acea7aa3385193dd94aec17211e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902d77f83c623790ca91ca7dc66eb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338718c8cd6d5d4dcd7d3006706acdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb8157b234dd3178860025158da4ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dcff0e0db21c0da071bd68e699fde18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42cbf0030e69013bbb358085eccfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a2e791d85bb4142bd95f3b2ecc18520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b67c23969e9466dcf311f2554348d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e9ccfe73fac1b1ef14ddda62cda122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1569eb01ffa0edb512886c71d78d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe7e021748bc0f6a83727b0b4392b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb293142b237af6332b7fd2f80dab8a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4815a0a8a99b91f0b5baa73619cf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd29b679866edff5f4a71ea594c53e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430f8703c74612bc451a27aeba0811c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4dd05ca574a4220204325b0776efe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec6b59b25f69d7b211c7b7a074324830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc6d9330ebf62d4ab339e99054b94f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e410d3c52ebf762fa6585ff947e7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be41da7a92cfd360ed6a13bcc33de233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d191859f3090be6cd4d3cec5d12234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68c6e8c05683077e0408f63c6aba5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ee05bec4ca0316a7b68d30005dc9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab7ed8e69af1ab01f138d8b7b6c36737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99080f16e0e2ec6a2431b9eaf1ae30f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da981a827f239b00432bf7834397c6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b403da73bb82e9516515ad19ac0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44193dded92d4fb4a19dd394a9253641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0e09f1183a63f3a9bc7f7b97666cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f21a88e04f95ed60f5d4f79cb5ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ae1a637020ef3d782e00ca007c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03fad6b592a963351d332f6ce35d4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ee4dfebd8c2b0946d7d16e49cb4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40947e4b172eb4fd16e2542b4b3a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3fd97a00032a732e5e6da2d96f9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff3e1235c67882ceeefb27f59717f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef1178af47deb8060e38024764e6d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145161353ad4449bdd185f3604e67ac151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf9c7498187813fb318a50ac826ba352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e8eca21470e5871cac7c8e4c082753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c914a751c742eeade51bcbfc1269a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c31e7bbedc1cb1d199eff4cba96f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da056fe4b15462f1487947396794b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c88e4b1e9deabf879b938d99ca31c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2086d60da7579df6c0ce3f2aa79d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e8135edbce898c56de387cfd0c3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df5e469093301151c8a5e44d0a9fa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d51d936d6b2e2e172a556e49beef3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a576cd8679264884c38ccfd9aa9ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40dd046946678f516c0bf3013047f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca61f002dfe3bfb62cf13c954a3b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa84a89da86ca2d705a407418b5845e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625b7c757ab6b903f080babc2a6824066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aba49577e4c150df3afe851ea13fcc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c700bb9aee1113a5c858632eae7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb001768abe77cb226460e6ddeb7f1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb53e0795c99970f760c38ebda35c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af4d840d8b0c6e7bac04ad7d1bcd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb2da0c9e51182d238b51d65d817cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673ee5caef463580b45578dc21b1af273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b050aa9a17e9b7cea710260e79ebd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8dc031d0b80c32e05bf6e8e3593d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272560ea5632c6ab20b12b854160f0c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa59447e71dde24f53a40c9f07b0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1850e1317f017106318e1c518fa80a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a8fe1fa279c8ccac8ca1afdc59d8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b79a9f85016de780e53d5ed80ea3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c51fe100a623eb965716b89ab21cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b270d721c946edc43f19d15dd58c5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf300cada1e9643e625c45db4bcb4e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9808798a167df7a8a1db174403658384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6c6c5a442722672cf132d4094b6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f69fe8679bb18ae3232e66214ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc915ff35999e5be97bc25fb93e2b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a813789f596545ee8582ee643870688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab78ac17a047c3b715281a1015b99989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9eae2e1839eb020d9dcb79f7cd18d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585897b686454f3482924e340bb56d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e52572fd216e6458d80c5a65b59692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998cd57da855a0eb650f25bb28573293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce264e81a5471f78cc1518b19dbb0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d089ddedf3ec730be8a2402e013d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8519fa8e4a5b1acb29b7d0ce8ac8db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ea6578d8ea5fdd9a8ffc9feeb80b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65104c4d28c50ac4ff18904854c2eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355bb5255016f57032fd9d1985b236999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821004abd81e0cc8c311df16f39910c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e8a62dac63076a68645da75057b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23facccf38764c7a10031eb6ba831e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20b87d7755e401f5c16236bcbef15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f285a5251770928ecf227736567767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859d40111b96d59c7a2ee5b1bd82941105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596982ea32f35db37bc2da49b8ca2bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af805044a7770d110debb99aafab2d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50986ba52c3a3181c48b270bb2b8361d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604786974f541eb25f8d6215db2fc55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13fd88eb155b85074be064b1060de0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33971b0d3fcc00e0c3cb2f2e2108b0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c248bb78736fa332c34ce206b5c646112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3109672b0586a6934aaa559c2bb870113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8553742863b3b91f0458943968633d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f5cec5b0918d31adc56dfa3205e39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa1ed38ff61b75ac723bdf10a1b0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aa4528f79a2a55081c96e5abe5695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04a878d448e131fa0cfa62f7123e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b93718e15bae768963222ef1a0ace119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2e97abf3b1c9b1d615e0c6483f4d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91416de4f5c401a2d066757f1bdaf529121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd5d4db8b816c929f834b78973817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49933a58f5c5d5de1ae82e10df5bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231a9a0f223f2d3ce930d1dd151142124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747493ec0b52aa3c028684fdcdc96dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31926c31499afc34494580cf19192c4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d3f15fb24c7cbb7b8bfc8e91c9b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871ca20982e990ebdcd276dd9a7fa7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e33c77c9df2f5670930c35ce1285129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903710c6970436ab8bfafccef7436b9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5cf00488b51c0f9ecbfab89198405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533b5efcfba498bbd9e6eb0a768c5f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba856e535dfd05ddcae5e9a7b0ad06b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649bbda0da704f9a87ba91556627b2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3754d052c64250b1cdd86eeafc44e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd790646d4b9dd3578f96b1535ed841136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a23c606be7f2f23eab51275c0f75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852595bb0570c4f28a4116315213a9d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0d173b5696d891f22a19ee746415a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff620f017279cf4f400ae7bab83409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb5b222708c8f8a058dc6aeac894c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602576770ae078a5612c381c0ff2ac31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c13299b8ca8cdc43214008908e10a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac11fabb9e72dfef3d699f326a4c72f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc13c03515d46b9326a1c84e66ddb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b1ae3c482086fa1bc3c5a610c991146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f11eb9e32b1aca618badecb2566d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b96bdc7237c664e48e25e98347d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d101214fc43368c5e6e6f2af46b82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f71c4c8b20b300c8bb843aed47a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4919ce222829f523508d2dccbcc57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedff615e2db158ed472e9337437e10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbfea7034cde048cb8ec918ec51fde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714bcfae3dc0c1f1890570049382f73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2269a365d7f9e70449a259006e87cfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae619666a0417634d7a5755ffca600f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60905f28062abb81cdd27eb172a39a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410bfd5eeb402eafa3192e82d959199158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363b2b8bd7b4a4f1cc57998bdf03c07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedeb974f10a4f575f8023b8950b844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd5cf30dc0161dbe16a7d8358ae73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab32e600c9720232a7529e938d0baa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda180fcaf9c07fdd2421d687fb3c6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78523304f51b657121a6c5a0abe13e16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d3e0c4e230cc40bbf51949043601f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514537b8eef53ce9f6093c1a78defcf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d6d31bc7c264413baa5571b31400167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23252a7d8e3ac7b4c134f12e41b6424c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85204addbd7b21bb17c5b00571915ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83344b7da5e0113f1029aa4a09977c7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e32140b2e18a987ae3378cfe67ef2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530e7b64c38db6b972e416ba5c915ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d813b35b7ecbcd688457eea8901f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e262f45596a6f46ebfd5f2c6c5d7db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a39b01ea5c9a44821285785830805175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c590c981d4f36cd466612abc59e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46304ad338aa95eff681366c564a1fbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec84e6f8414baa8743622cdeaebb7ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93df2f719f29d5d75bdcfc2c8b57a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff98f6dfec3cdc04de28168e25b690180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f31a224f9e57962637cec3b78b04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd086e2393fb9d04f59157f777aa4763182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15412341e6fc7c206a0ea4d336783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bdf6e1e68264a3efd7b98bdf02da3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56a2a25ea2d60a607f1cb4589d0e00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a726eca63431728ce35bad6d1561a50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933a612455b95083ba18af1935e9b46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca45fff8fd1239128725bdced87a8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f86ab86fde8a4435c65b9e0bf91fce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c66af1c6d655f7489edc2e44dfc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722bab8c86f5803a814602252a45098191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450015a7a8b8dea9ed81e10ee84ecb4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020aa298b71549f4a5186b1118ce17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f16304a99a3f156bd89765aaf4d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef22beba01a2f1aebd4aa6f9f5a5f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d01d63ca14e03188091d64d991ea76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e13e77872f618612d32d4fa1fecbb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f99a134ced63fb357b2380c08bcf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9feec9559a7be94e5e3428f93c17d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5255c8be3c12ccd8df3fcc929d5fb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92559e23b7b5bfcc0fe2f9c0621d78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caed48d041d6fe8cfbec8e024275264202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1751ced4a59c95bb3b822e50129e1f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8bf46a33492136733de6f3ef90043204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa2cdf57ab3d14e26524736fe362bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c143ccdffa75f6310fd299baa9d69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab692c655fc58fdb0fdb6125c90181207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e5da0e11016adc9bad940c6bc6f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641096cc466a8f5935f223d261b04e75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccde5a49fe6f9157478bb84267a09f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e785c76cecab2794fc1363e47f4ded211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96392f8a62fe015c2b07f68a9cf7fef0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f85cc9b45605e61854351f72250c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd99c534d68162aa1a71e254afe8ccd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46c09ebe993b292a118ff339648c3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e86d2ab96953390eb3e3f2ab0d7a6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9464a860ac7a10050975de0e9b830217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c843914529d3a574d622f8aa131d03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f030aa3e517cd9724433f35443027219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e59de5ca7a0b04cf583d069715279220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c696750d45546ecf456b95cdc7c1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33963b35b9c08ed3c2545670bcc80ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a4c54ed22a4aff5ff67f7e8ecdcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15b11462d8a446fdad319048627ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e42264ab8b75ac440f8c4fe25652225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1b104665bc7b944c69b7be5ad9c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd69e5adfd30e146780a6ec637d0db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8441aec186be9851257a7346696a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbed7847862989c7983fb805c14363229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26008fb89a8147221135bcae175383bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb40e52942f4d8f79810b46d62ef027231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ebda97721113953ad486264bdd16e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e9684f758426f62b5a80c3824a07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c95731ee21f40013209d40d816f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c584ebdd82889972d9626618306607235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2b52dcff656c28eb9bec134b78a96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec61b3f24ae8e8e995f05b2396bbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1df62e2c9325c6315f061a08e58de7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371af8e4a37e14b4cca754b05539795239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5210db5ec47f4afd6aa2ad602761d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f0669d2f7ee2f7c651234ec25cbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ed48b61b2a9082485a3c714ed3db1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9109e79a995478e9995c99f599eb33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f0ae4e497263a201fa55394eb2859244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3335a9427ae0a3131a72ca97f3a3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7239f08c1609444c15bb89423be46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165f0a7f87a26d73475432d1b4cc03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aadb35e0d30be951f18ae44de073af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d574ac6ced1a36ada29c74d18a3c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6d3fd8166b82c78139a68943a4f3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d16774b282ca14c15e9957957b0d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa9bc753784f1e0469c587702d89f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dcd9865f3233e414ca33ef32b77fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb9f64502c97476590069f5e725cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5a85fdbf8d56459e0f9b5c6559984255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b6821acf3bbf7e6eacf5151e3653256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b458cf8e3e3b3f537810686c03e0dfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101af4084740b6e8301c3496985d032258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676bc49409a9b71d21b0dad3b87585259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5556fee0e136adf35f79cf31a012260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cb2b35617525450facc7b53467e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef07cf04cbbb9ebe9b3d9edf28e19d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ef2863874055985ffb56330e18fa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283aa1f89bad48ad6c22df682abd4be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0545de1593fc4d1c875eb058e8de9dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3fedd3c4be75ed78822b033daf72c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fdc183fbd7916978ac24092bb3468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ed41645596af1f997cf9308a5877268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f6ff5d35c62356383885fab026cb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a234c0dde022acc6ceb33594ce651ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51536389c8751006b6ac2919f6a7671d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea02ce9d0d6a6aa1821d1884479f2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8730957db6242e3740f41d9f2ce4b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583652b94371c4b869a8146102ef17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e322d58e21a5842ff69c778cc993d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710260ef191d35e1c662da47509a859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926f4dc060fbcc49bbab25f2e1551b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee7c708580b1dc7b58615b29266f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e57d50d1ebb3a769172aef33c309d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19e91fa58e5007b9a971b5edb20abd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd410919a9106b030dbbd51bc43c2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02e59b00862c11ba398a3bf3b04cee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d0f0828a38e86b0987274995c6e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794010b64cc078fef4ca4dc9f1640648284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad824874a1ad6e8a2563b013122c570285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb504f4c09725ca4543dd0132c208c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8ad1b3107266c25f1d0d92c8ada92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923d454558b8e88ae9037b60438a40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53518fa83438329ac78a91b89b5fe4ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ed4151fe759b6d5a0fca8ecf2f0ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fddd627406e637de2065dca5f26066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2909475ffded7f809ca7fee766247e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df23512bdc7f3ec069a580692d05c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae71ce7a44e9985ac1a1e7c896878a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73bf107dea77aaafb966f573234c6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00f10c286a96cd970c7ff2000201c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76787339970effe8320fac83630c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f0795efd878c0e1f0caeb42a2f34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0da910ef0974d30b860c5fe5f3cfc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e37734a22b74858ecc4479ebe6d2cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600420eaa3e84a55796ec7bced3d43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43960dc85df0ce383552d691d7df66ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233d062a55155ade6e21a1954618c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a3e44720c08dbb8e4bfcf2e79827e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1257a275334335d36c86a553fb433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4eee7371d89d51741786110ca246306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d25bae5e5f39a3ad613d03005c84b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c80c62a91c8ccda2a127d5b82deb64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd8f5d61f490a6680d082a8576c8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b01e7a6156e9ab78bd604391f743ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a189af27750cc8ce4b6120f30d4f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9d52826d8c0255d15e94cda3fdbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e595e037610f454d67aa211491c3b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456aa2e12acf122da11acf35eef124e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a7ef3bfb36245d1e8d33e85ca98fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d5356e889cd1fe0a5d66cad85d66b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8f210829a58ed1b62f6962f7b4006317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0c742525b0b9417d8207f83629ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f9e3f94fb9ccf1a3039cfad030fc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061f20a80019a2c2b661c155635d1ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589feb7bc59525fe8beebae4891e310a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36e9b90dbef75dd9238d71d554554b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b77e4869959a77a7b4e17c4563cb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f16f5d32833ec798f5254c647a6f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db34e4d7023f56bdfe84b8a5e90da325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>