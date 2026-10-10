--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f308e92399c5aee47620f1f766aa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8f633fa07a64b4dfcfa07d19945052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e341ec4b70595398f650915e5ab9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cadf092ea1b87a87199f1ade911c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba35f49e8958cda8efed6cef517b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5122ce6868e2979b8abd9ad8ebec7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997d587df7d95fd075bb330bceec777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d378b8f84b5b72cca16509b4eec3988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57145892cc6a91a20c391e5c06317c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d40dddb1f15a61869280919d9df9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2203c77409403615f7618998e7eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853265ca67d4db57734095887d30bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58268f315bea61c6e0192c601a75982213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ebb18f4dcc3eb862f1b4d2ecb358914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ddafa8682189efb05b805b51e36515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089ce1a61db325984995ad350a03ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05451e966993bc821f148bb44ec52e6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f254c88428b222e298f30cb1c6c2fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6290245ccc4365006b51d2ae25d741819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fb4f4904ddbe57dfecbb384584d0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61d4a316a972c9c0b3f5f2f6c9fca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449db954ec691f9099ddfae42c6935422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2cefa76b2e8aaefdabffc5dc875b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28ff3585adf0f6beb9df5a601414f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def08d5270622c7d643b453ca4ff90325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccca83a3e367e16a1a2dcd47e067a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f6036b9da2ca235c154ea93073dae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a933d5f5ba71fdfec0182fd695cbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa13a8514d5d426970583a856a0c44a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f23168e510b79d4db0613c60978d5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ed9ccbc6bbc4b8463b8caa1963f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a929bddd2ab569081851fd828d93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51737f03ad69643b121017386d0ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58af920258594fdb3c8b2db7917f2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d07b6824bfddb6a48be63bd3e4ac635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b62e09a2497bde032f559f40ad6e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7728e1aa7d81f2a43f32d82d0991937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a242b1acb3af1bb176949a2f243538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3252866a395e374870ac2685defe73d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a97bf687e01d6ec219b794578d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9671075be2585ef50c4c95a523c16341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb587142e30fc7ec307ed9f8ca0bc3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed69ac79b2aa8dc818f91c72a3fd01d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1dd05b3e4dc703884100d48bea9e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856018d9faba6573f23569796bec932445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b89d69f56dcbd71babce81f9690db646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a318087e439d7c1143375d755f182b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7476645c294f54c636c69c5608c5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd235e0f27e70f6d83d2c845878514a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c614cbe71d5082d69c5a3c3d6cc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d7df0fc076e013b6f21d48ab26c9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be016ada28c2d2afba09a33f84b6ba2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0802bc23a24358ee010fc45f9387c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92025b09726bc0913cea0d3b30b6860a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83f60127dfe0abf9e22ac5d622aed455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea1b6c4e15dc694b2a280a569cb4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf63a95f74dfc582c2bd1164cdf9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b800f2ba0ffaa7e84482803f421ab058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14f615a747072a35920a27119e962159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21be96f6ce77ae6654cbefea1ea43060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031cc58c26a9d510bc61793fa95bec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08add9c7f280bd1b5a278a2a09c349f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0cf16bb745d4ccb7981e325b64f5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348678a425ea840cad403998fc0ffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ae4e23af63b87a3e92a928114dc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301b7f39a317f72b6868039d8152d2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34781e8456325d7ef991764b8aabe74767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a2cc29e789dd6c1601802a4339dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820f47a5b3d8c92db5501c60e8fae5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5cf6b9e584a6beda9ca58639da5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4889826638ac2ede419a37551129f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53faecc36faf682469da4e6d3d8c89672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70596daf1848e84ab2d5e577b0ebc26e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21473b95c1d73049fbdcdd84f4eb4c5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa5742548a5b10fcb62738c18573a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bb2e00f52c735fc946cf78b78c08476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119edfbe9b1e1c66f714b08662fe5b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b520517d09fdcbee7ec4b780d6adc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff234321dccdf79b5980a981a5c7d1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56965698bdecea3072c2e6c2316da2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165920aec01e0e523c171a95b6de63581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca1d64f3b18b93007ec48fd6b2f95682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb7ae3446e14ba3a10769ddc50442583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0930233d26943d8ea3f0b1e7fcb616684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc236d1ade5875ecf43ecc06d8bc12285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a5a1fb6cfa69f9cfca4c3da384b5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a4d00ed0ade3372d070a4d8e7cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed820a615d4114f3ee3d10287fa5d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506c81b9cc43ffa8941ad234caf50b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590844989106f174f716a465adc4f4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f416bcf4217956eba6574ae0d73e0ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f4b49eacc88a359209c2bf03ec51492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db70fbf12078dfc6cf048f1c575042793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecbd4f53d64ea28e02b4157b45487c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc03a9e3c54f06f0a36440e636eed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98c16dbec36f160a04156d0f27bf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33918efa5b6800963fee506100a4c4a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1323182bf188723f443a4a28ec6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db137a7dcaedadcabbd054f98184d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3802d74b44391bcbe7f1552a16714cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24020694b4fda6306d9c034eb055542f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7170df3e136f75beadbe1f017718102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed54fb77d7a99cf55d5a8211d6f79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13bb57147c8ceb3dbd0deb97b93249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f42af302391fc4b0e75df796417870105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b949723fdaef8b736542f257bd0ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594ab58f8797f808d33f511f2ba925107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d61e70c24f19a4f1bb408a7a6f47d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062a0359fa6b558dcdecc6216105e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f78cee1fb775f2daed52613b3778110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6d70f13dbeb24de956c0b9899b0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34498c15bbdd6e9a2dff1a52e6e1e034112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d394774de35d7670493bebea63a68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d47d1e3b84a1bc1316af63d165a1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bdee314ae81fa1d692d71cdc15b76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076962ef64c7047217891deb787a4c71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e815caad9b961acaac15b4bb56123117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d8a1953347ded72a5d85cdce1f33e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bed76d2401cc5a125e56a18c19657e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1337120d4f7a0bce66b7ddc29a666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596772e4e7011e82f43333bb5041a6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f3c5a36318d3bd748dae809430d34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e5dcf7c5352564bc690113f5e925b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcef92e6393e5b554640541300a920124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133298dbbcb2f9f976bfece7efd544125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915e0f38385fb90be605c3444ad4f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7a2ce278fecb374bc806c7f422ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424c19cbadfaf6a8ec6ac381d96da04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac89f1c1dc2a1844c5ad92d8dae2d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d3be04571a9d0e7c24371384d0cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b94abb18aa0c4ef02a28413f23c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b6c2e9fb7cfa9e9083bfa95fab880132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc9597e2ea35d5d5e33a82c647b87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dce1f8286d75d131d5d025860bc53e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1ff9a3197e56d2471a5286218143b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8452adfd05691038d9582eebcb6d81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db0ce9a2a9b68fc65f6fd441d285c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b680ae15098905fc9aa4f9cd7bea553138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b1671ab07d9605228c3a98d52944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ddc2c2c0cd7bc49f61857b3dfd5a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1eb01a0c1abcb92d76c29eda58cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ec4fb9c6a60f5a6b450b853cac5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c5f083d02fbabc762793ed73dd49e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5b3097b7a55407eea6c5fb7ffdb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86fe8f8c38d77c422847f97e5a178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d697f827cc75faef05440b83f43e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d32f6924e836e44d883cf82a298cea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bd937ee749a9b44610044d08c21c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468248da2d9ada7e10ad3613487fce7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772159c9c15ad9024f96b944f58438d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba29c61428802bff139e845f980628151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c009f5745cb58452dfeb6b9d82f5a14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892313f988923b885d89f6794ea9b11f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc039c8562903de763d085597cf15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a11de47f80f4431bc01750c5299d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b61e1995609f9240cd420c123494c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bfcfd0b6a65da7267dc76ebb02c5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d170d62c50360480147836069df70d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd767332e7e3dc60102cca71d1ac59d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042031618f1fa59c8c2781176b53ae5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ae932b4d1b5ef4c9fa11af2086bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccaeab577af909a4fcba5376be67f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3248bd704bbb04168f65f4eb8332163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19403277b7e2579b83c38a487429f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36501487404ed33c7d156ee77fe44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecfa711b391072108cd4d4173dd876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d30c9625eec16dce4d17ce0932b6ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aae2b42c9a4e11e5d61d6206e0734168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc5a06fcde330f708316d62c6d7b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c77e61ea5009e7ce064632267aa525170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a56e1d80cf2f0534f01a6344785d3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c516b8431d7825e9e9bb105b95eb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea5981f51e08a3167c341d26c71eed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2606a5ad99736700ded2192b3a81201174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8908aea8069a02cdc0585a386a2398d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5369b83216ef6c71fc5840e3253e4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a644b25dc1aab693b0612a78906af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe70f0a25b62175d893be219819baec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d9cfbab275986f4320fd0491f092179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b88af8f24c83fdd9f9e9901322e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163fa7c367a8448dbed32c08f0bb1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd19ddb9f0c6fd32214c147170d5fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103fe4d3f8731dbeab5d473f24f8ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21defd7db3177beadf61d59da0fd6f11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1915914f60a6c6d9f1a8be7cc2696185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5778c1c156a4453a40e65e87166c65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79d2de5c7466573ac1212ee144dc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc3a57c003f7c7f1b5d15b94effe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53f2b184ceddd32cbb7ef8c340add189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c4508eda3a243cd80517cabedd2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b4f9c68fbfd5535f5662c6ab73b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c9aeae86accbe07318cbdedce16a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f82850078f72cc2a124f17ed3515c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b8de6bce1f193e5f584d40f84bbad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f34b1c6e67570237e68719bcfc63b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9380cd6514f794c14370ef8c02204196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb2ae83425c6853ac4e7218fd20076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c142ac87d73cd717abb0c248ee13d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3941821961f2fae21031df5c0b34c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ee073a08f6b4260c93607611a63d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82eec5d3a92a76fde88490109a172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67a55f6623f39d4099b16045e3535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f18f033835001c39f7088b8e997d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48e3141fbe757137d77fb3a09357b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7fef40dcc07b6a3f47fafd1c51d61205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c38e05558500adf4a7b12d9034fe6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1ddd603b3a99015c8b15c481d9c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3dd6802669c02ee3be7ae92f196a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b903f95d696f96f5c0c553b6a5ec30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f305b0a3b72dcaeb48f2fa5acd7d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51732603719f8618ed44962fd2c84d63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427698ae12b3cc28341f69b218a9d9f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f07f98fb1be193e22a5d0c17a725213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9e8ca868e69694fe38b73657bb2e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3fea3be7b4393922a32327565dae5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde33b14f72d3d6dfd439def82de163216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1deff2b7c3349b0b7c5edb01afc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc2caa0347319212a55a49cf83ba6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98273a2d56b1fd906c3c26065a67721219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a8ad72b3f05d8dd92a5a080eecc92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e83c5971fae33a3b9daacc50d0f47d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b779886be09c162dc1e91862dc2ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b26f617e296be86c76831628f64ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b33a229b7694f19a759383cce147224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c59c29cce096832ef1a0db68e62b28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0aee7badfa210ccb5fcba412a0792226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab730a067e4cc47412bf64f18e10e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d466fdd8a070f5e68aab43c7c12f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137b5335331eaf140614e79b5e8c160229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64550c9c3b5c206dfb3084957cfd0b2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76a6ae06a6cd31f7bf9e6b3310677231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2bc9ef6c22a49e0b827dfce3e518232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516a31b111c41c1782d76a47f1d56af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b23b3908a1db70a6c5a6141677cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b4d0207403cd3857ca095d77532c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03015e21eefdfb4897d98aadf89c5c24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79526bc7be78a11a102384eec4c5b27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796992499ab5dcd7ba1a65c52dcede5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197548a5683a8c9e2030f04e1ab30fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8105a59c633943f333fcdae8ae54c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771b916a722add8433b55a1914d8b21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218b601511af855aa8b55f1df018b1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983537231d2f40f2c2f820481710698243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3934cb7c78688f09058bcec6ca3ae1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf344519adc025826f36878565c58b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f3d549832901222ea8d5a3fb82edf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249622a995182b258156b45e74b7b03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a911eedfcfb8ac940f3f283ad360c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7e5ffe8d4173436c4c21c663b4b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e61ea4e33bcb50fac178d8be71ffa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dbe4b8919810b87648e1411ae478c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a797243b2a95070e4fc7390bc2b3559252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910713c546a300c0c9d83c2dee7faaf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d0b8692a3339703541d3603967dc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f41cbe5a29657bfb42e4ccdcfb3f9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1ab5ede0e00c81d51ac417d3d40a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30f0e3d4c8316b7d8de524d8e1d7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d241298d9068fa4410ba67739d049b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb468c04950d7c6380653548f6bea82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869cd2f80ba2bc81f7e5552685fe667260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4f1d6bfee348b291283d30f15d70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fff0eda167a7fff46ad5017b8c744262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab0fcfa111fac1c0a16fd2e82825e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82d327febde4908451b7ad969191f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc378f41b8ed223d0d2a8b9a36ba9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a351399588c5cd7a508ffc7d23a1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b2d4360e570ebf16c23a564b491d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b6603ac31aa35e3554edd5172c6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd724e998ecbd5db428c3cfd324a34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528214498133a01d84f6814d6918762270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbfe72f5dc1d51b574a3fe51ad1d8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee4668d91a6602e3946785d6204825272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d352ebefd67f336d67685a7f21214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0bfb53e6cd7ec595aa866458c2111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394a45ac836f2413e3ab9eb858e34c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfe300aea115d1c7384af4a0c5ef68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c898964b60fd6f3b223551f521ecf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f8edd3a07c703cffbe6021304e2ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7efa6c23fc4f6865401ae50a08708279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac00d44d94544fbdc31f2040afe287280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cb1b22ed302852e7e8aae678fb914281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849cff999377984405245cbc3608b96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee56d23837545c3d696406985aae18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46039dd4ea1a8a7245d5ace180ef8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a6daca63ed630ee20dcfd2a9bb7ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dffbeb702d30f124652e3b9f0292e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291541e9fafd78063bd1d602075286287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5611bc2d549d15c4e3109fd4e4327288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52473d037c2b6cbb5856f57e94186289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429e866c83395a9b2744d6ef59341ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe6a860740c77d926d08af6704edcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b118902a0fd6dd9da37da876116eb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823799e8a289544a3c96ce678cdf9d00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56abc2ab8027f69226e2489c041ce9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb40f55e134871363c2bfd7af991c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263dde9ce4c1eb3b64e4471f379569296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6373498b2ac91dc9dfeb4678062d5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e97cac532332bfc2df84e3c7eb0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71b300f30c2013a8be7879ddfac8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd58224a3e425be2f6e74f9c2a9648300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec4340b165770b92787c1a71c94f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb075ab8aaaa78dff446980870cf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e8a64625a4fc496c51d45e92da642303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e62ca82c645b703764ef52665c1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217dd8605ad2180bbb726367bd8ce24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab432e038799b9bc9c1e4f312386b810306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b54ff4ae715711aa7e5ec3e2b9845307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f355e7ca85af8a8d43de9f047c054a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0bdebbc8d98051b0e9f4c4123eb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf28798a2f0d79bcfb9140f4c2c541e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ae80e24c80b0c50cef402dc3163a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a06ac80ffbd88d07470e0cb3cfcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd398f95e747d50560c8a568be2fa6d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78662552508459f0adbb8e22c58f6938314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df446287c0aa3d99addb573193ae3195315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721208f8c67e04dc16001864743e741c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da25a1bcaa2f60727793a838eac510317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fd1cce2cfd0106c507e728c0837a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd10225e0c84d8072bbb3cae5b7b36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a935a287b2945fc6ba06305be262fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bde359a421ced0eb8e2506e3ae98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df48112de27b2eb2c57beb937050d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ca93cca8aabd04e58c6939404135323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7ffcffad1e13d7e4936e42024f53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecaad4a0117dfccea304ca65692816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4d442dc5d2cde2dbe89bc83b00bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833383ddd471cbcbb01d05ad2954264327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b830d64ce42bfd3cb318abb39dbce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e1aee00d3cf3f7882bdfa5fb7b753329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c859628dc0437a1745329e30050012330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d36ac8577e4d89941f5c42b968df16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c6fb67121e513dcb0e4c0f428e961332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6953d7a8a02943e4f5fb48f09597e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869f6f9cdb154ffc9b0648cd17550f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c1bb3fed9965649b0763dfbf7581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780f2a2105151bca3c2354d728b954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57492181c3409d1c687dca6f39402f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2476c403b23d83dd1db4473fc10f0f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395df4c0ed2613be8c0b31a4ce64586a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b7111bf45e35139e7b834b158c9bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124d04641e17092bd22a8959534930341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9edd55a2dc643a89dbdbca54035b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be4acdf93a42c4f10c04ac141e3fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b21b5446550612b85ab40593a51962344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8418535bedce70f0a01d2e4f3cf75d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6db486152778f1bb839158f398750346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607305331fc7242d80e909bc39c600347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8627bc9cf16f6c979d05523baf1e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd99fa49868860be4a948a22829662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493978e98bc2098b7bf84aba255e9913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12291f2ba5e624c9d8ca544b83f8404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002962f305ea7d0032c936e845793f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bd2828e942d0d98f3c36b9572e99a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3bd404a6aed85b302cfd3870080457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669761d3b8054a3a9084cb09f444668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb5f45e270c47f569b601b1025bbdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0859f9e9ac7f2cec61338158e76ec6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581543b1ab9ed6e2c42bf7b829782f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fb4cf954083477f88b23a0c80585912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16d78ffa6096e2ad528fc6867203d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7a7a4a67715b8864b93c12be46ef014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6061df4713d60d93858fdfca4f54915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bebe96bcee3370f32f969f15fe99216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947c5826b495dbd98b7c3df77d98ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a0ca6faf0cef0471f09420194e29b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a565d55aaea432d3661864fcced619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58214c9e6b153505a99340d169d34d8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b4dd5728f566852ee959a015e791c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50444f8f449a63f5d98b5dd5d210c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0222736907cefc5c5a9d334538d068b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6ef3d714318c81cc42c59892806c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775beec96bdac574ffeb575b0219658225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2ab6bbde4f643e8faaebd753bea3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f650367f5f2c2e50e2fce2d7243827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86fe4b96fd5f7dd1faff4ea025cb1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2056b5def2e3b3e7e5d4a43b7a068a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110884242a3520ad2aae1319bfa806330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b13cdf7decbc183b384d56ee2388631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e11cf71678d2eaf045a1c44a64f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e45cf711124c23199cafd93471df1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9b32041b31b8d71b56addc6875a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d1dc4138570580c41afc240f07ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255de09a96ae2a0c750af087faef1b8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0804f45286b479921f31b93e80ea4c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4766ba354ac2928dee9cfb03427198138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f89c3e8860f3a013aa720220241bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8724a8f1788de3e64c4a0ca9f2ef2fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f5f1a4ccaaa597112793db022801e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151052b5074a785005ea51954d33340742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725708ed6d02ff70293ff3d39508ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa9ad2ba8d2f59c827f725a614945744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41291ca50e183c8f9ce54e6ea31f0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f627b8764587214e3c1cc99da687a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab8734e7579132649f0d7eaa75bcd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64bed3006969169b06cac011b5d1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b19376e6039f94576328dd8f4a24e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23efecbd3b7267f77dbd8e9340a08550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dc9277dc8e134be0263571b07ae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ef5126933e42434a6666fc7d1a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fbd98375845160850cdf157aadd9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f1525d50ed18720c0ebedc9d48ef954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a84355adcced7489d85b885db70555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dd60055ee4cd026d7c2397f9b54ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa4ddab9c4c31b055b08c3f5ac5cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0531724940926b998b297293f3b0df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add29bc5a3a462d44fbd89cc7cdfba459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c061e2dc6ef7a2f10fc49d54532460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43329d67ab1708463c6e50760d0431961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d406bb3baca650b2fab6c246b16c9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ade585bad9ea6e450ce70c286de76f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8205b9adb65fa7c8c23035649d3f4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316f2eb5577418ed8e20f1b5df075565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee595d6b5716134859bb3df7b817e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757979a0d8272fa360a7a5423ce8efaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e208f374c8812208df2414c50d916f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6aff59e13f8347bb1ed1ccff2783869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80436c7c5a48f43dbde16353370390670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02028d06145ecbe776a367b2256375f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b867e7363ce797a397037f8dc5d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c87acd8945b4061dd6e0e4b029ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b80e54b510d3c7d9616d8d948370074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8192dfd1700927fa2f32112c3aaf83775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd2d97aa5b37d849ed92f9ded23ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81777abb7d83d5f5da76884334232477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08687ae2b135476b467d963d92f7ced078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdc391f7dda657298f6cc453bf48c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffcb15a0764042e27336941deb072480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc73ce1efb1eaa0d18835d1613ced381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0bd61e49eac9caf2d7071ebe0f73482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607caee30cbc85273ef93ff71c43bda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab910cce1493fd2888316dc9204c0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14ac12aa4d914fe3085e831c59c0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4956f6e160cef33b4d75b08bdc96c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900fb77b4394a2de3375c0ae96bac6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d561085f0605fc8fea935e788cf74188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90842ea3bcb571b18251b17e85ab8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fd5787c000ccd9464148e86d1dab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9ae83aee7da2666b3e8bd51d8d7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b8c111d21652abad150ece396660092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea918ef179fe01047eace9a288ffc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f1cff2318287e02c8d0864d8ce4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1433457ab19285e5611c54254373395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847e252667c7a6be3ab4b21d3c7716e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683e79fb5d960daa31c6e6ea2f61f7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde40286e2eca86fe799db39311001798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d816839c21987fff29d5f27fb43eff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876a0b479aea1036c7670e8f738d0f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebdd0d739e259126772c60bac13f00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de35c6d9054b96cfe123bed58abaac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca16356e6565b242c279e24af9335103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f554a227447e094a834e31235f0d33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39fcf593fa3aedcb0414aa423daf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9663598af577656bee9057f5c5e6f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90327bd984b502d750ea3e83f4ad6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f0685b025045419d69f8564fc569a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae134a382e8edc4c39413eeedf54e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b012e1243149919d329363773087133110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c228086eb258dbd1dad8b618272a3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386cd4d6dce49cba19b1d85a1a82ad0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537328fb837c137200c1e4d56cada42c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd0caf820afba0ed7c173d9a62afa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d7cb01e3695e43c363e691fee0b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3358718dfdbf57bb336f1950ae5b3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004a86ccf46a84fe8bd0236a31b208117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862c495fdf0c132bb7b87f08a4b06ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c212fe652d5c6146d9f74103c0541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e644f7d17b42ad833949549425c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1260c17220bae0ee3c78e8cc37a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e96d5115f4a6281422dd21e41f9c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4e2b6da19fafa6e91c84d7cc48de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf321f4784af03c48950f8ca87a75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283e292b457db98ea9789bb5cb83447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04621e79abc45dae355420dd4d2789f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353303f2f17ce95de38953088513cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9bbfabfd3bb26470796dae32cca2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d1d2a3b8882cd6da3656546f4f2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738c768bb9110fc6a641ea885df81b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14e4cf6a298f51f8637c55ed19b19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc3f93c6be6bb5b6d73dfd81a8904132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfc366066498f8043bb26b835a371f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f8950cb6ef384dfcce925c5542981134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29377d54be633fb9c843d80f75d5e0e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd1479006e574ed17fe0c1a1900a78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d54f76cc0882bcc7a90271c2c1a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec8ece775802568f299472e664a32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918df701fc26641e0b5fa52a4726ab6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7554223820b00a6c6bae850b6be31d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cdc4dcd5371f30a92afccd1947e35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149744a39bc0f36c64d8bfda61444c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9297a848e9c6a85e2784381f8a0d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627219079886e7df6820e961a7a6ed6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51637d70dd55527081ba8cf8d91c654145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c395048d08e6335d04905df1f8f2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d92af78294702ce6e2f6d6f4126c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a471182dd9ccec0b92618866ee90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e05d4deba8ed0c8b50ac7955bc37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdcecee278cc487a14fa115db79483150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95c0c43d76e78fe634cf9935334240151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59219116b9a04820e54275b4ff319b18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084078ac1f8ac8be7e9e912b8110c65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a704c40eb74199e02a3fa3a34d5588154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d47503a2bc6ea1d103e99a12aa09c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99baa822f4bdebd8b5a8a85d547bd19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5291117aa9b9c643346ecec6d9c260157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab53c762359c2945de38da0114d71f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a4ba4f90361d07657aed6dd605c95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aefa6ec3b4ecd08176bf1cab847d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e4a186cc21e7d01481f3eaebc6ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff152a7616cfa0562770eafcc7f787162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e27ca8bce4d2328c0d3c30f402f72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c892174e9b011d382a65aa6f09330a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a1e9589b482f620744aa7add397b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b96f9170cf254cb4ddb1d6a58aa645166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7df2e926c71a405c0771373276834167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8929b486160e5830d13f7c8e1ba294168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc155cd6e4c8eb33781dde09b9856169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e412957f2c8341d9018389e0c0f51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd782fa4497d8909f01298c2c2f7fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a1ce88168250af12f384d41a8bfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b2d756dde9cef00d515922a8275b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ef6917430b51e9faca503d3a471e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6184d705f7965141ef6ad563d29bc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd48b6b4b26e322faa56799349c3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af662ead94688e8504df45aed379bc83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe22e1594571775449755a93b4361f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718392923dd5dde19c1a5027034e2925179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a409a6af7050c595c776bb2be07f2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5e0121a0e74b8b4997dcb59cb0355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a55f7504565545c3fb06456fdee68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49786043642182a96ac99c4de0821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077efeed336d2760b3217f0661beb1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94d005b8e793de92c4e8901e069354185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0c8b234ec5bc02e3737e39489c088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b29ed2d6bb8a1e7c2c7cf90e4f520187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c02aaa6e6d0dab774acaf8a03dc59a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e2f673a750d2c995944059e20afd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc622f1ad877e7619e3460a7c46be4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071672ab7a369a5539e035e2f5349179191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350178426637296fd2e7c00c622b04b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715fe4e0eaa65145c8b0bf8744a5f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f063d9e96e53f788d6e70eccdeb35af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f357c41ea7a5dbcd52efb713bc7f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e49e738502f1aa58864a7b5a72279196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650556b5c44ac2da31d2b473ec25e423197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c083bbf3aeea33f498b2dd1ca0a29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea992459625489f5283db92b5958be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab762d2df96bf17183c5a969625e2cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96abf19f49dffb0f2aff33cc5eca0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a4efd10d4105178905cfddbf31a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ea0bc1975c8b5e42053e1f144eda5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e5aa9a93221943d7f8d70d01164d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61dcbb034c25d2d0f0ba49a2b7cc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e655877070233f99186e32c1d7dc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc834746f4a397421fbc8c41d904cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308c9322898b4499d185082ab7275c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a754c0c9fec8d9ffb9164ea5907c84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09697dc5f14d7672705ace4552deac8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a797bed3b8d83f5893785379701a49f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ecefda92abc4bc6c175a45c05d6a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9141c38373d3272db0615d909b4ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013599251a3c2cb7c11824c67ec92b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae4c9e1bf7013d45ba31f637198c5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51536942f4cfcde079e4b0e31d9ee82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec5449322469d26b719de812a5391217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2849fb4d27929df0b5ece4d2e5f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d7e42ca6e54bd087089470cdb3a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd7100b6027dc1a6f28987bf9d04c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20071aeb3a3a6c54c6c3052af7c954a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd387c2150d06da5909d93bb04946a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f760462abef126c9cee06e7bedcfa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b80a59f2bde71ead06349f708cc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec29c1a57660f653aa3a890a1f3063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1729af1a388034ad8b88295e9d018226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb022d31f084c198b6657cfa999f89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def5ee88a4ca1f739dc04eaa1987f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d44f1ade39419143c877ea371675229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2babf56ecbbed386d8e9ea30d870230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e840b5e86a7fc277ce43e10c201b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b99e669100225f0bc646398970f49a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f4946cdcebc650373002c886e375233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4bdc1403105970a38a7d0dd136503234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c84c8cfde549d5ae1bcea918ad2557235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a8f79ba9075439af280012f080a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c54415718b53051d6fe62987d20c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647539915f7be74c7ec73aa0453dfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c935cc665aa287ab2621fa23dd3ea18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad553966be7e7002788000ccfe33dfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16540c717084e5a049c0ab3d81699559241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d043ebd377e53f7757d8650eadd4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb3260ade82cf183f669063c777b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7fea3390687d0c4de5e7d9abd1375244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a68380c16295053e8ec596b1ace2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a54defd9ed11875221dbec63c616d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92af1c990c91f6cf7c98f64790439247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654512a31186622f71d309301e8dabc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3bada51bbda825de0db2cf1ad0ec7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139a12421369f8b05713e983d1f12c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518d477b12697ead5d6ce276ef6d97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2d76a890774ec61491046d2c085d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e025437f228a5bdcb1816ac2a31562253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139844de3631d015a34a9f0da2ec02e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b807ced05a65207f952093882a9e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012fdd7cf1dab2c3fb3c1767dba367256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143de6d041fa9c68a480a1646f2a543257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cd16ab1e7315c9c5cdefe5cc1699d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b98f88db98219fec987e254d394d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5be58c09264c1eda9e0cc25c6fa1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50f47444b3a1d7c5757c34a791bf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cda3863364dd43f0da8f3aabac2bfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849878d7c945795b1a338547b52c68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e682f431c7bec0922efb22d94d07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a13f0aaf11c60b882133dbfd8897265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d5f23aeb69db1be312e364387431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3fc5bb9e9bc247b7d1964336d79a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306302763c4baa57c6d362e54e55e9a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371be327e94d5cdbdf484878f8ebb97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf2f3b3b901ca673727415b774e2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec6a4f166880a1c5471d67edbb24e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0493aa52b32b2eabc706d2c02dd31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd30448e30fc167a2e239ff94683ee1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688012787b75f747c31fcc847ab30d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e397bfd9ea47b888cbe33fbe819118275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8916a0b163e273459c095b696c9dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a49903f22ecd3e6e24f74e836334a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f16a08c543735bf8a4c16148674f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298028d9df43c78d48dba82565e0c59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81546f28770dccf222dbf630d16d1e43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e093a253b84b67438b66113e18757f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199faa7c3651315bccacdab994113b3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a05f62b34847204ca9153e778c8da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43c1e2882b5efbfd8170182163234284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662660acdac135db8768522405186b0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07268ce9e48849f0f53eecbe15a857286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f494185649f7ac8bd049027a3674f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79aaadcfedc1db9a16b853238204d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe41fe7ffa58584969ec1b90a1220289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a97bc5f07c7f45bbf1c0154bc04b70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257af35b2ae89acbe4e800595cd00a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04271194512d5c820a3113baf75cb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fadf64115344c2cf0559e73c66915293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e8275aa040ff6534a3ccc4922d889294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b46bd40aabf4d868f7c91c5bbdbb9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d6f52aace273e9c8de47ffa3ad69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fd13809beb14624831cc7a66a15b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a573f9b408ea7196865fdec7bf2ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b6e0471bd81055bcffcfd4c7372d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9341b76839a274729bee965ab3bea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc415b071a48f807149d81aeb4bff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292ea82e13beb67bea54f156ed2a889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513acf8cb8b0715abd05930aff1b4be9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935317d88104d9247969d3ad891e3491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c76d1ffa5bb27a8a967300a92fa0bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700cdb863b2d196897629651e9d55e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807095384faca74f387b4a26aa18e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16308a17235a450f2cbee0774bc371308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe7644a08e69cb7fcf1d41f24203f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a639c22ff881968533bc501fc1065d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8f8404d9dcb4d790145b27ae5ac2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185564bc92acd5834000daf3b20c8d97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00cca515216d733a0a1f807f2a215f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4a08cb5a458f25b66bed6d8cbf924314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb7bc64dd95438f4887f5a104169d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f333a8c1c5fb5ad4ccf2061203bf1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccff13aef48f3438e78a028f9238e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a8e497113bffffdf39d457f05daf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da41c2ff67b9bba0bca84794ef1381a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438d309ae2fa7414acf6e4041e2f2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d7a37a18d88fe9351b0f08b8fbb5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddfd2455c2ec11a4396bc77bac18f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7cd835fd8c53c5b2ca5c65b12bc0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced14592ec16ea4f06f64b7eb8675b7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232955ed7bfcc2f74872b5329e8b041325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>