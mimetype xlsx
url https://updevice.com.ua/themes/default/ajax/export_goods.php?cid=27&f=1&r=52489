--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229128e1a6cf49410fe9c897531bf0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44798215bdd299feccd4568bf633f5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a885f5f83fea2166f0c7f5e4d2b9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1388654882f1b12785a08a87330124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1403f3cb46a882fc84c17b039c305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4b2507a80b485b63b50fa8dd4861d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667976b7f3e3c0c2b3e1deb000472c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9ead679f02549229a99c455549c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ab8ac84deeb2887b2ce3bb782d3c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b4453be111ecf08098b1828b14b0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bebee00db1a4d38a45c68c4e63e0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942d97168d2387af061c8353d612f6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fdd3427851d848bac2c37d939ae7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35afc9be2a7d52f68968e726dfa7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb5719fa927addb51606700df793f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706472e741a89ffdfcb163ee2734cf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2665a9ad8126ccdb851ff5330cee017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd81e29cb4d6357e972119e1c60b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf153a0969b2998961f37d8e3299b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9d4ed0a3ceb25a328191b9ee62b3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f125ad46dff9fc686d972f0f7f6c28721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223352273378d7ac6a98edb653c588ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272516537554c9b7f5cf2db3ab9862923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8914fbbbc3d27e15d29e8e345882c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d910dd40bdee6e85ce0c7f6ef211125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef0cc8f2f1754087cba1bd2a452ceb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5e2304aa777a36c8418e3f93a7a9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb030ac97d22951e8dbb4d3cfb006f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44dfb57e1c871c518c87925cb49c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f3cf620fbfac79ebb7d0e1d1ebfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c805693e645cf42e85e6589d87dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b06865c2c88174452065c60dfff9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4466e470f04952ddfb7ec4b43af9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26081f2a150f4d454040bafaf56a3e8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d38f1a0a8eb2358ecc3a43d8161f2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3c07061a9a1b56ba4bf553d89244e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a1287cc6d110a83ef65b9bf56b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d641326bc5ac32d48d957b45b9dd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29685735a0d1a46393276e26abe4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02bc5f6d24363706b0a5b291a1494840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763e3748d198c5e6eb9ae114d4eb9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d0e17540d62d2e54eb6e5b19f6b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39b705f2f245f16403f5c6fce384b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cf4688f6b808edc540021b3e7a5bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a920dfe7b112c58395394a58993ed645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18648b9d098c1dd765f8aefeea80e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d565bd67145b4a5b6f2c162ea7a77547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0e96a9d747f9bb21774852a93f7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76a8e9c943cf77b666bb0048a3ec4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f7ac3b4c313b044a1e5d055a377850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a961ca4c9c362b6af6728dfa17d2e1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3d6746641cf51e2ad5406463ab3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afe235bc45eff4b0495d8ab20a8b2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53899146d6a5263531bf083e476c9e7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d68eae87f431d2155c20dc55440d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaf5f3971b1868fd97e8698d9f3a7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b1f9df9550a1e79b24a30ed77c0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46b1ca9e3527fc10a42e7a7438a00c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919a24405ac1657929adec04bb47d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa933f78de8686b600f981b2e920cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367db5f7bac079b3002a232a0d18248961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843ab4e7ef0b1c64d3d6649e691cf7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6629e8327cc4bb5845e53b76b46a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f87f34f21feeef78c1d584eabb382b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bad6bf0d43d09a324d772d133e0d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd628e9b137534f778b28b807d8e2b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c5bf690795e51bf1576ab3cdd934667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ba3fca8339aec9fa6eb7a09ba74768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acae7da8cabe9dbf51dd39e0ba5e45a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eee883ccb80fafeccc43c26304d63d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce9909e83fd7dd090c06319d64142771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c679c09ff176a4f1fe70af00bbbc4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc6b021715a36a0fc6e3ed4cc114f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be19640267d0cc67c44f046a7aa07ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca71cef811501a467c8ae2565113275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42489734ae54c0d42ac077d71933a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc284eb02161a19d2163c301758c7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d492d33228bf32f4a55569675853478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0df76b927ca26e9f648678ff84d7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbcf6e8d606c2624e5999a8bc1c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e6855c379f002da4a4528f2ac6d9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351467b65128e198911f9d767bf05e0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8011a593259937ce77e11261ab6d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af55a4867728a594f535a3ae80b3d7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a0ac8b0503c08805664463e332fd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc1d234c0522723623cc71fe570d6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9585cf5814f25aeb134ca44a44a71c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afebab6334c8536d3e716fae5b42d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a904fe2505817b6e50b1037c181c2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09cfa9e87d4da29560f1578b0a83cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852876fee00123e540d3c3f8acbbd10691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb4e8609d4f8854108d508b553dddb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd044eb52cd38d1d0e40ad9460975693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6271ae0f69087ce42c9d9292ca312dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7beb1911c9fcc85f7e46532c34bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b305ae60caf7e3777b9c93ca24c11dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b4db3c41cfd0f48b58c0b35807ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9117d285007d40b8afdf061915edb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c244d11fe2aa8792a9e4bddb37ee6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431718feedc40cd7c02598b269be23f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817b112e6fa65aa8a06a612d280dcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc24f134fad213e9ec5dbfffba8beed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313466299f77054f8d1ee9d2f5a4393103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d4e05fada76eb60e7f85d9c11fecc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd71c3db378508ba94ff835255a4c2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9de2b5e7b498b8d6f8d8a804d28a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb03c72bca4f9ed74f6607fab9cb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b5c80fdf3288f7f9569e57f06618108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71618462591a92406e0a183751674f6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e31cd0a1fcb0c39a50b4bdf898c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73c596f63af3b2cc4cb901b41b11d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5772a9502992ff4950a56ae0f1f25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441299a7922d61f0d93f59950d6713113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34cc3e084a7ecbe5c8b663be4ae229114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17be77c23b278675a24fce73d1cb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b5a80eb3b4860f4a44091f128794116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfd27c6a22ca3a95d960a33970df06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde3db4fa9c5c04743d2cc39a4f026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca3ac87545187811c6a504b33d8aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff592faa93e1f8c716c30c2ac4c24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21afa487ef9d2c0af04adeedd42470121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d3f212513ef86256de2cc94ac3a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f9c97d63b04e5016c51b56a22633123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6215295c683f1644faa6dc9e89f75a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad484eb2c16dc320f61913e7cd75bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061efe9eb32e55248c430408b5a751e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0542e8259d0140cd444f31b4dbdff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699567210206d095182a4afe17e1766b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c82e08244c7215e63ef1c80fa982129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7fc7a6614e223283ff007cfd65db3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e01ff3f7e767b6eaae769001e5c5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddae2d9c218f1ea1d2aae2ccf81ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aaf6cec4bb9aea5aeec2cb5cf48c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cee65a2dc88d4f0755378765af0991134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a35ead6352872e643b7d3685cadbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd9516382ce2afe7ff841a6c75212136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f6fdf0e6128f50c4c60bb50b3c81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d144a7dd1a858677c98b9fac9dc297138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7c6686ddbe4957a0082b4fba7cbbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1da05343005e247a994701ef3c2a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2192b7fabef0b6030c02ff95e720d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b56083e6343b017e028a3adb04b50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e2ef4b304326c6bc8bdb3c837f84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087a30207d62cdc29a030b3e4b5719144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea917ef55a733ab6c760fc2bb11223ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365a065f0304b1f27d3c76f6573ea04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f2b6e103bc7303e5b594af34dcc99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff66961b8c22df49c7c674424d2bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b9e7dd6e132f8d39bef7e1993ae6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7692b1956eb74c71993412edbb746d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788062e396a037c31a4843d0823a7b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b74f497fab79fda123451a1843da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768421068bf09a34fbff45f3b3eb2db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7569766432f6841da2a2f11961b36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51a9cbf7e45ebbc25552e0917c1fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607faa8d7dc6d7b3cc76319483d6ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e5cd806a606adfd031e26936a4ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba59aed97b3d9777ef40ec918c7a50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea3aa4633597a5d5b1c0d70e073ef6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c99b9a84d87e6898fbb19d5380cac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c4cd191ce81d4f1d10bd1823ff572161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2faeefa3137d3d42cc531cbce60c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dc308cef8b12c51eebb48fcc1e707163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa581d850cc4f4f5fde2d63c3f0c4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf61d99b272800a9c65258a3fe2013165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377daa18eb9dc9c494d7b5d3c9d403cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d0f5295dd6010723990186b9f88e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e350f4104765c17b955acc90431db7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a99f382888e24667fae9a8b892f2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fc6dabd1872c3f5432181443b17ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a09f9fa32a01005c03aa65d023812b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32a79c1dc0c5c843125a372ab5279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367f094b34c4d6c0d157f3f066e1f8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a95705d624270fed26d19d8e61dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984e8b5f2427ba94e4f6feaa8eae67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79b342c47cdd57c1ec0a22ae6d4d24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c825af0111d67dd7c9e7cb5d6234289177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b10ee9157b8f7a48efa21e9a51f75a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a2f2a836a1c9e1fdbda6bda3e32e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29dc2f184f0a2e7e927562011d47b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9d577e55d76a04ef2ab28928fd6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e717fc58870bffd7aa3d75d8396dd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93686481e04002328962dcd0b1ff4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03c0d38bd600bd918a4eaf8bde1de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa3f8af645d34391f37b54beab5409185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9955da3bc8664eafda256c881f34d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb770cbdd2a6065ce05842ee623f5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba816a97a48c6514a8ffc7e8c40c7be3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb2e1757f613d86c08828faf5daf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfaeed0e7d24524095df2b132436ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c43afb926af3492f6a7d97ee2d8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15575ea9fa4383ec68e2e511d1bc3a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324191a1d89457307a3601e940fa019193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb78547d8aa2a2744239cae318040f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c5ed59df4e8023d34ae9eda9b53c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092d3c3fabf41916d91e64dd803e9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf427e959e7225902e85d700498069b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d549c3cfcbdc8de33314c9b6777e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370a4a312f22d902c75880d40d3031b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef22200e4fa749b28e3f1642439ac2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce31a0fbc29ea45c48e6904497ca87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7111693d2f166b57c3e2f4cca8a7d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5eac59e76c23ab17f444dde380ae9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e779033310cbb0a50d4ce5a5637ea8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920769b5cf294c3f5f016063c5995c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33776987acc6be77b795eb55c3f8bb3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56b9589d4f255f12109e3fa26eec0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8668ca9cc869ee657816f272da487d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee7594beb21750e701d332a88f13d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46203cda2ea663a8698480e7bf4b98a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1869e397b0f7d88df9a366b54dd6d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb8967df8e35282d3b8d00bf45bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796889fca43ef12adde64133acf744213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064117e06b12e13194f948716e5656214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7242022ff78ce666bb381c34c23f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a408bd76a29c7bc0c3e6ecea74b67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359a316fd77706e52c27c0380ef2f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f9bcbfc9ae2785f5c019af186509218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea32f6d3d18df3894831c1d06365560219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055afbed7d6ed117eaa95c80b277e4a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059b001bbcdc7f420cd9000a95954b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b21889411100f165634ba77b8d64f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1809e233b0dffad691f7f1821c392fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22831e1617d00e353b1fd85d28d93c8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b80d901540cb20d00e7e61546c7c1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eb7b144d52c7e01a0427385be8404226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa2abe6df534ce4623362161405ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b04658524c155716db9a1dd99f04cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba50b233ab820f23af8cd81b00c00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d310174553794b80bc98335a74f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f25905e31df2e51f4fd3f1af3740231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472bdc9855488ed8bb01dcb0a5c3ce4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736176d18fdbd17477e90c6ae4c98086233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0880c9a4aeceb3eb63f59448415b2e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843140d59c0ca61ebd76a800a4a9ec89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a0956ae3890d661fe8e2303e21e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aa3a914b72f7fd541d6d64afbd798237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7b27437a0d0281dd85c5917ed41f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cecd38ab62514b9de82137eb6e700239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f32a6340e094a6f2745e4078fd1ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7289a251cca4ccc5faee453945ff8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1474b299d503df5b8831d63ceedea5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb90bfa8a8f508c7c97141d329995243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e4f0573cf2e9047b6b1258b8cf301244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fbfaee2ecdb6896a0c5a13eebb82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acbe4588bc0f18d84f9977cef648f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f1441590e7f811da9f3ca74d144a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30072136311d887e685ba33a8080a9db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242cdfb977319437fdec6cb40f4d70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c34748f01b4e104a718094e2024d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523e22f389db1b98b2fe34672b5ce9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671193978317c9629bc2a9a83540090252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d5512e89509ce03c05dce99b6cde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae212ff0a3d0d83032c37950369a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3b13ed1fc36971bf057877ed9a6a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314737a812b39cebbd5d108970b0375d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30714157b0b9dd7da7713f8e0a127c2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fa814a62b91afe0aadda3806ae87c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250252ab5edacbd4a4dff8fff330e3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329a6041540ac1e0980825c87579d0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebc5f60adc373bd15ac33b5860d36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747e57a3758b3e19b8397c0b04fa901262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a4e961665cba0672ff7ed0d296811263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dabc9530cb49b04f7fffd14f92300264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2c9c54f69be70eb1496c392fb79f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21fe56ec3a54d446f3638378d5a32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915cffcedfe1a7df2b7a4829fb336f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd5bcd68c588ceae668a83bf9cd67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bef75b18389c5c2d2a64c2b07bc70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedb76d495e5d206fd11b9e3b1c38b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300118dfbd02fcab229aba22c79ba3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc33b4fcfe3c5b94bd6e568f66c88d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7154ed9dd32af14be198dac84e364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea22080566b90948ecbcca3f64f27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9485d9fdc841a203230f205d1d4af2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a640729b6beb13b82d534c9650d5bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2a3e3cfb5990a0e5f1cccdc717258277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030c9f9ce11c54e1a78df39c2284be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad5b79d2783ff5909faeb5b5845cfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5b75437c5e13e0596953112d0c50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9cd79d6bc5da452c6b7abd96364e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438860d09b3ac38a5e928e8883f05f18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ffa98dfd2adf45128a64bb3f903a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c512334a52d89a701d3b31ddd5e43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548450776c3f7b55e29682dfde42f940285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd850d4447fc6d2390f4011095a404c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a5b4fa65069409a540e3ea58e1a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea672d9dac8161e1a41e35ba3b5551d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5521e9da1c5cd495102b3e74fadaca0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389dace4a1b1e78039bc94ff8123df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494c82bad536a44fff4ed88a13e4bc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5e2f28f1aa1a568ea579c33aa3273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aec4f64c8d61318ce3c409764a943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41f3955f6632a9ed8f3754610f255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddb56376337e9d24662867b1849434295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa5f7e24e9050c2865047633097120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc20f1d7bfb12865b520674511c7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07a2dd0b9092acb7d667d797f1fcfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c73091041559fdf85e2bf6f0b626d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2629a7327f2cef9cbe37cf0c9bd4b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bbc6e53ae5d31c8a4b7435f8a40fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2062c0d6688375c2348b1d8c93919f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97364c535dacd96d7962c30847ebd199303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd367ffd040bc3b34a07c0bde0674304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f226bc1a49cf5e03466843ed7fd8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ceee8c2b772fe6e704a9bdd90850306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74ef37824ffa810aa0522ed9d76b47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073a6835746bc4f2b7385cda39e44da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad767826362ec1aed5729b0994a279f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daaa91f292c60b1d26e475287761a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62b8081bec53f002c208571569572311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05ce370ef1234aa275a18f76f826a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa08be6e71103687583cb5a6f752d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa46dabd36f8eede32cdd16ec4c9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d3add7e638f57fc10a3c81098c350315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7983ae1db03305017fd0e7cfb499e47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf6faec30e07a7300b9521e4bbfa00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8015817c9c25d6ba46f3427f6508a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae9b99eaa47865ad108a921195811e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7afe9cd70a7cdeab695b0bc60dbf74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8daa46bf8d91af102f6d6075ac183a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c77ab9a7a8b364231c319bcda19312322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce2704d9258282e101bc617d0dcdf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcdf3d6b6634b6fcdfe3939ca52ee9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41c6a1bfd156f52b7a244dd8c788a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3843277230f1388def4eeb7049bf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816a490d73348d2007619490af3eab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf52014b5bcdb4b41de3a46f2d35e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b6577b57897e05933e26ce292b854329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aa48d5e54f727b6a7a05678d59d0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b48cf98f7c4b1f77573906847c21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9989931f8358eadfc9617b2f43de9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd1d5ec5e397c7c756bd2f91df13b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ae2b01bb1aee5481772ee6420e16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847524d49a307ccfb9c64982d6fc4c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b22a23af264928bb835b46c7def444336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8b5d259f271e7a5f0463cd460fab9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faf7c63f2c5c8648f77dade5181b41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5457ff0dd21b04f994f307b2d0fbcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627063c761dead94de51f521a0de2c65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f376d5377fa9dc481d174b3047f584341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeadf4e264aa00b462bd8c8da6537ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3e7397b977004568d5be52925f3d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902361443b7df11e5f01ac997822aea0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1e6d319341cd46b949c08b85c4e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a5163c9b81fbc13852c556a0a2a66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c118b550982d3bae2c9bed33740f74347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeab6c6c36ffe2e238fed371a3a43d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8328b6b20dafa1c24b49c59275a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53547b8561ab4913e6c413c13ab2e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a22d72e3fb792e44dacce83f775394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701d2cc0eac2584efbd3b49d78380435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d5f50562bd59f3224bbcc95dacd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eac72326b72a6e59ff276a909bcbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c68353e4d3918e7ac8e440bf7460c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346e5a2993f363cb59a237131cd03249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ff881c14615b5ced897ea2883b9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c98cdc594ac0af473b5e75452cedec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5595448ae59a3c117c51dbcbf079412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca6ebe1265a7fd962d413b90fd93f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f13e167fc8019b41af8ae8ee6359e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1de293f7cef3449c5970d542382515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237e0e90df34ef02d5318f268c19c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33975b643547bbdf5f92d6bee2e1ba4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d31f8364ee5f9619e1c3bd723e8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fcddf57ea546f6f260acc864628e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cdbb5003e4a7bb57fbafba6bcd99420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a4cbb97ccc9fa25c4634ea4f9a8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502d7064552add215880e73dcc40e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9a8e366c0d8fcf304d720d3ee17123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de64f2691ee10db169bbe03100a8b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9bbc07dfcfe1a12d2e973609b42eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6fcf638b246b62eb869bb7c966d5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebef445490352be906a52271ebc10eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc819f37fd4fcd1cfa8ec34b5e50f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ef77a753f1b5977978e63075138429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c46d8f527e75710f5fe64398ee0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87db78b6f3e5aec5c72061e7a27d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a9cc8e76af07678b34d827cd36c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6c10f5901afba3bd0d8d8bb0358233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb64629e2312f74452cde12468720b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c09c60448acd40162d0fbe2c53aa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da0747a9dce27e83f428f504a994836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb5cdc004a706f1738edcd1512b4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2743d0e3119fb9e6b9d54b57e4ef5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317423e2c8f479c80b83c7e9724289b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebfa924cd95edcd42d6ad1ae9b10340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338cfc6ebbace1c1ee91790a4caa72141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2130970aac58a3e07b56dc9ccc826242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e39f2e537952a33d057ded7074fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d460025609ab469ace54ee28cc0e4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4303826f3be667321ce3fb2d24d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a607b348bbfbbb59f5e597e825cd3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b85d85e57cca243bc8b2ab534a81947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802bb7aa90b5e0da75b0c6443ebe4e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d947813a9711e13afa87ebe116ed9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1570ffe2cdd8fe0e270f9dcc03ca850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70d5c04c53a7474e545a76749fa22f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efec32b3edfebb593c92be54476b5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de3c107c236cacaf4a152d4321171453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5919be7c2e3962f0342582781d5d0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d54d2e154c4ed2a08411ab75682ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fad041c4569fe823bbd8d830b36cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb832e5805375dfc155c3fece84d1b4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a256080edcfa731d50c061d23b2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f0b5e315484514af700039a2abc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8731940f296616542bbac1badf9310460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081ed32a043d34e291e0463803409261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929856c47accc9287894c1fcd16915e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183fb75ba3aeb95ee3e57faf2d6cf8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a22cecc7b36748285f19008b258c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ecd63aec80c390a06867135d380665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee153842c4a2c97ed4394dae0e02ff466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973903b6654756e7fe9aae650d925267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a9816ea287f3eb18e3c724b8fb65768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ac849ffb3ea02f9351b2ab27eb1d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e4a5c06c5a6d5dee00da85eefcbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ecbab962fdd1b1ff3d6d114166eb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75230cbd73488aef472bb571d2468a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2a7c5828600115d1aa2caec3fbdea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7685d79f280bc75be86e024280c80b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa2ba46ccf7ac00a8c6fc1d8da00bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4400b0f3e8f7f7b81247ad49d48a96076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6a2d2b0a3f6f3f56c10cb141539977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08f46ff30a32f665c8f21184abd9b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d68ba65ac7acf96fa46b8c4dc7122679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b2dfe42498577cb3530461de34e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f565cb729467c413de4b008a8f67281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8a1e613d0e9668f0ea85119798be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693c651c9b1fed33b8e5ce31a5568b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2607376ac5beee3bc72d47b0aee301484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efe3d6cbf3ba5cd9367bfa2265183085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c6d75146c801e73ad60280f62dab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227dae0d2bd512bf9cd3e15c92762987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4f21670c3baf29b3fb9916d175b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb718a9ec119ccb0285c3fbbadbf16189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed97c005de66923ce97112edda7a33890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e829ed0782a11bf9ede95bd9c6f0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83b039eae3fbb4d2b4c9c8ee7fb5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b47b966ef38d71a619e8a1626880d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d41eeceef28053974234f0d16f21094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294094d197fb2d3661141f779e38be995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ab95f9c7fc1ad09121b3ccc867b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e11f022359e8881a5892f1a6503dee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86fa7353e56db74b8f77a37ae83bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696e042bf036fe215a12c67c4d879f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aead3dbd1865998fb4f562f0c52f08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd7a5d98c5b30ec375e3ad31073b25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb6a4f2b18d1bf4be79fbfc14f18be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b3163888568e09083edcc05d72462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75873a261a52ccc8aaa578230e6094de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e22485faf1c34dccc4daf03abd88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be549d054e1becf1dc079f726c813a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f9659c5980b0cdf1c664abfb6abe1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae65836286e908e9982ac9ae4be5392108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c81d512cbe4e32e3b663f6cc2b606c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af6d7bebc10fb7f4cc71624be9dd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff304980eb071601b92b6e62ec01ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba07c141f212d60d72dc72fa9752ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f13d4b87e09cd7e18273d7c78bd70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79beb5fb81a9a62128b7634e6f5f779114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e60e2d2e0964285a13c3540fe640115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b181a4ed0be0dcaaf222debc34a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e02cbd1f4720c5f1e15499910a8c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcd1bd878ac9c36c79cf3ad91f2603118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856744595f5d163a2a8ed6575d3f82a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b00ef8af13153c5a1b1593413ab5cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f90f9e18d8a777f5c990c0754922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff9aabf4183071303199d2a21da5fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833294cb8fa1a8271b5ab7d81a3d1f89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f6ef690151638d4b6f94688427b4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91678cea4c0ccc39a47b3a7b085ca7bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fbd489f44556e9cc3a1c76e926b78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b0a116a8e83db4717649905f81001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a2c58f2bb61b579b93609eca45a44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959fc4f7b915792d9067228d05193c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d5aa75d33123f7874dab14fc4b255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ed1aedd148576e53c938292f6dfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818745ac73dfffd52189421fbf1cc5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cfaf7c793ff310cdeaca55337f8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5995baf06e1b15dc375172f9b502cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a9f73013942dd04e2c3415e46ba19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2bd8c5175597f0cae5101b68468e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0cf66acb51dcb06846ab979b0313f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc40f9343daf882cd90c6473c2bdd3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380287ff31bef45c422ee9e5a8dae0a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d4746a448191bf6daac1f845f23d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c570257bc0f35e6afc88a07497ffa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df30a14a0ef70a00e07d59d3ef0086b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8031744fd0bd4460633aa3f732f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9d68f1e860db46e9fcc03f86814e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544d801cd42b43c4a8f2c0b723bef96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111f1f1d3f7d91e8516b63125c577f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01552e77ff1cc44ea6c6d8da0b553cfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5f90a2a6e658436f064dbae08b175148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d810c24cd77259074f4a0c54b1ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c554500ecb25dacb356a218777cfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b6365e74cc1472577e231d5e9765151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f45ee6f26e86b104aad33169fd43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539def0afcb58cdd17351327084c6ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f52188979f7043e6d822132c5cc57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786c8e5f63c0a5d2123ae3336f15f89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b224ff820a40abc90d3c40a6894c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48950593b737105890eff39a51fa8bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f542233adb0f1d86bea40da74e61023158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5cafc8da7761bfe660b74fae480f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b173ef3cb361fdaecf93326e2e65da1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b34c2309b273f53b9e53563fda941161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4bc932a741d6c2cfa63ff1294aba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b1e46b8fe5880701adf2b3076d0e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6629b97588c661e8f2add71adf40120164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0957ab8cc3dad057a2f929869d51142165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e6294a44237a134df0f18c8bbf2aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421e793610a9ebe6dfd0b77c5287c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c2983c1c2eca07d06156d630e8722168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f736f96b724c81a27b812e5dbb3cd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb319bcba24848298816d1cfc8abf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109c3023996b8c93bb52f9a71a7927a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44127884e10d4e83c172eea02fbb50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbb5e8b650ed75cffd3843cd88f67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124a066187b7e4b11492d9534cbbf98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95872aab3de139513a416ec2d7b6153f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212acd5e396b84816539b4d28c54ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a306bbd0470935d1806dec54bd2be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee671ee310b39ae760d7c69ea05f525178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719232fd4584a569ac22710f47658abc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c1fb7a42798bb23a15625a6e04092180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586759cbc2c3f551fbfec2c36e9eb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39144276f8a2965f9dfac77b86d657be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9b23c6220294bb64b75cc7b843092183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74f7e71c1eee82f7e397d6a2a71c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e993b733a0ea3873b44544261b99993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed2bed6236b649a3af5118b2690b02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b49bfeb2010a5cc01759014efa2eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4ba7f2eee72e2dd244f96136f9a6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ba04bc2bf79b6d215dab61dffce47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a3da96e85b1e962ecd24da07d565190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc53898a8e98355e72be293f31b88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a011b3bd76530da16c1cf8f49460a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99857f0f30ab8a0ff20998f7be0a47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d314549ee3650aa7dcdd35d075786194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b1b00bd16cdc20b7a0acb47782fce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e45a0bf07b6a93fa6d540860ffa59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59077e4d06bdb555477202867d3503197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47256eb817d4985e83ff53bb98c46c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8981d1661d893df2f2e1d36c8c9ba17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aacab4b1651d73822e982b1fa8d277200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ade8bb5d7f5c5bf157324dc597e7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b785811056210717b07a060c280d50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26a198c09b4e78c94c097a11b3528203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf27711e37f7c36560675d5cf4cf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d0a8e22b0413d5b12deb1d397395205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb2ba6f2243c7eaeeafd0a8721ba58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc43a9ad3ce23605000d6d4182cc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815e628ceec538e8d9c641c0719c8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d74b09cb081318e20b4f8c6e2b591f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea84be56c141172c73f93435f1c1c2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2eceb2ca660745e99f251b620e06c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a090273feb1645de1e0208d1d2f0ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f481115ef9bb156659756296f58bdef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db038dce77c84e59969750b13ce54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92fb3f8676e6894479357163cf219a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983962b06291ecbb56cc5fdb6370349216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b28d12833ed2b0671a454a5f8539b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d96a610d9347bf046b7807b381ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc6f3c157c595fb8ba4f490235591b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cda15dfd26c25a1767eb63ab2cd4e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dee259bbb7e9169d3efefb840ec7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3883c420f864f852849ab4a43466a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbbe79a50407fabf46e008574f4f36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0168fdac283c9855cf6cf9bd41fe45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73cf25d67959d6436e74b1ded4647225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb23a20cb13122890cc36351de056b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb552897256d815c761833f04c71ef2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ec0ec50406808b5af656190279fea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42776167ed5ee0568d40164ab935df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43e2e4c96e54de8d69244e57654d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff80a5a894b3889d56dd41ccbef6f47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc213b0726ec8f8fef82ed5fd3a49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9022f5a02ffe18b722ee227eb25e84d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0378e6c933ef0d25c9d4768dc0ea74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ea3f3a609165e074e9f40bc86699235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecef0d0b939a2dc08056ce537ffbd77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc007a562dcdf6488d7d2c1b20cfe6eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614d236a1ec2229de70f61fd0dc5dde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551151c47463764ebbf68d99e97c472e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186334f532ac24526db44cc6458682a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faaf3fbce3243966361531546dfe85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07fa82805ac509dfcb0e14680006ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e3fb0a2d32e006e244f81053392aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51387b34edeada905bf84b06b46b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b352dc9d141b8cef00bba991e766e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f1fc196e9bba874d46ffc136cc2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa566dd339049ce38237bd6adbf2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6dc2e5b58dab0758cda7f9143be24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e2121c28ea38f24fb3ced20764370249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec1195d62ff095d425384923f4445250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0095a5bef752c89b91bdfc94e8a212251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da9ee9b73563c150bf5822108b248252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa2de837f3b220f91aaa3960ede7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd37f48ef3d0aa5a8aea3559c0ff92a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bfdfb7ba62c6a228257ad3f49f457255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed3667d44edaea61a11353ddf30430256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74da3a36d55a52cb76c401a50545db1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d42e7d951882dba8dd96f7df6a5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095461958b2de9fd4c944ea4df1958f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed438ef97a0197bc9329d1441ac55b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deeb848c5a4eaeb3173005f75dc050261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b02f69eb5aa957dab438363f9e20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a60ef1fbfcf840ff37f6a03c627f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165972c87281755dc7c58561fca1e05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803982e8a21ae40533d24aa0122c14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16906b7d9f23255100e40cbc20e145c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a332e17b0088073ebdebf8a46c743267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7aeadb354c2a5ee538bd167187aa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de36eca7b31f70496748897ef7c2a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84def91c7cb087c48fc52d5e32f2fc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84445e6548f592456fa5592555b43920271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f808a57282d36504e5b23beee99e78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5685ebbf8bf3ae3b81e5cce18ef6397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67976dfd7cce6470c86ecff9adf5ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15530759998a19502dbd412b7901dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff85042edee416fb65b7b2c2e7668276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77dcdd1e481cbecd729153747b003277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d2dd9bb3e5652d568469ee173ac6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eb31b3037fb7318f585c6ecf32f90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6fe17393e74597a3a5a227b694cc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f2c7d3aa45c9915f25b71385758e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0322fed2d1d93d772868a661201bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082555ee6f03dc00bfd4e57c0e139bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c174efb8bd2e7f5719ffe13c6d84f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b5f3044fbf80e72e3daa5b4d15d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c5ba9914050c475ca050130d25805286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e8b5682ec84501beb08005d1097cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd7e5bd60278848601b8e23d801234288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b61c2ff16f3c762556c5378803379289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c02a322f58f3af647fd4811db323d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1673940926572a906cacafbefa1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb05e96f65af50e0d155d41ea00957292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b0e28e7aaa12bed47b53b52876be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae6d95ddee9ea4567fb6bdef9c931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672d9cf34896b34e38908ce1bc8fbc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7ea5e34931c339da61b30e3361460296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731beefec3c55d16e91861da69ee3be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251a8550f90fd04c05a04007ca6027298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632d54d718e1b571fb696b4875f93ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a879e8c35ae9d9a6aa2f44dc2025300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2283a91fc2b760726e863e6b58b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fea578252b092c00d90edeead11fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a588a85d753752670f0b21c4d094d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59a091fa478d98c9e521369e80580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a7dbad7197ce2b07edbb78c46e3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21651036d88e23cd84a7424813b575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfa97b13923f3b687e6fef1a52da2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2851a5a3fde580709ee47e2e726730308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189f03112c64a91794e6690adca7b46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7089f84bf7ed1928b1e087bfd0738310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ffec7cf88303bcd690f99a89f2167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef592ca072b209ff6ef8d305fb3875312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b7b566ef32557b4a5d2ab995963b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cab571742e09759e4e4ecedcb8349314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9859eb0137b0273c2dc49245beba4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380bb9bc63906b8926ba73561f7e17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1f64c5e8bd302f3e4aea4ed3f76f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ceaee6aa7f13d5e2db5cdaafc6bdb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4ea98b23234635ae400b8551c505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a46b948b54c4cc5062fa3bbc54d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1c5e7607069b1f4a21babe256ae21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32f9ff1f849876ca19a578d5d2d4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab83c9dee02ec746670bb4dc580444323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923260485a53d522e0023013805581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb07db1878c291a24b405dc26886d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>