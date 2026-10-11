--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727da2a788056446c950e374dbdcca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb042a23a44f3098105fc90791d84a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7951902ecd001ad056562e519655d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0d7f5c8bb133116f88774117351ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce2cbdd53c84482c2e27a718b69095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b3787ba5879788ea4339f31ca65c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89b8998dae06ffc33fe7a2f42bd94b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d1c238d76bdcad4bc2ed4bce04708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f376e902dd484b5fba8b0beeebf389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d9e95526aa615f160ae066558afb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5499ad0dc385861d883a9ed404a083b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab359a96feb206857d74570855a0c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241fbd7d62459742f98b4d6a543fdba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa355eaaaf7ea630d432780b68f7e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d98838924be393e41e15834b3386db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa8e7200354517ff45ce4af11196e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac648bc56e8d35980dd3b6d63bb3ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edfa785a40eca0dc43183690cf492118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad41d9d5497496941c2ef22c0612f7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6a2967c0d3ff0d39cb9fcb7c00d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9114c306e85b52028998eb51394521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d62b5034aca587a6fc9337fbb1a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7110ca9d9ca914b01c0b3023b7032f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d8139055d6fad91eb9d5cbfaa603a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e35b000583ea0ba407fbc02c9084125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ce9256144a5acfc7dd03bc417f0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c9ce8026a9b9c579e148001178dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65013073af9a9514984303b9dcd6c8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e5ef33123b37644040d0fcadf4cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60cff9ed86346f2eff57302d408f8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5e2d593e5163b330fa6bd7e5a0c6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e024341df840f5c4ea4338205fca3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b40c68b7047a00aef9e69c4303bc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc5399b678ca13a6e80c63c4308da934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9792ea5c04968562944f50f5339e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa654509e8d6409b8a120bf2ced86036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986593de4f62e70913849045ff508437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb39ea820a58925d0ecdb186406d4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e8b76bcac21c2a703e8013262bd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb015f79f4abbbc3b0dfe9c43cdf2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f9f0888a3a1e2c7d3ccd3938278d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948da24660a99b3389d364c33ddbb7c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e0e38f3c023ae7bd4c07341ed892143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c4b1607bb2a2e8f80be13c2d58be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb280b7302036d84f1dc6a24e237145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4c954faacf2dc160b288cdda8e57146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4e936e8536ade4cd1bfa0ffdf0e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41582e7ca01341c13990411129ab5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63993f124dfc6671f5daa281c544f9cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c5292c3a2409a406f09e81540a5e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9405e0a992d63f063a287cac7fba3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b33c55038ac23167aea924fd64ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e2a16b556dd2fa26f706323e2a7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d6d02c3da9945141b7c548f0a658e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc995d4e4d9ee710eda8df00d69ffe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f9694dc52b9f625d69c99435dc88356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc73e4139d6753eddf244248bd8f5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef604b44162f7774127d4cbca85bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd5410256d105bc2ac3502dc37d1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adeccd3cfa4ebbb633c05502bb99f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b6cf0fc79dbf21afbd24e6398e63561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b6666813655739b28b69acc8fdfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df40343a1053a5a1fd73e7515b8c1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c1a7670a0b4c7ce7c8c6ed39183164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290431ed63ac6ba9a4971d77bf9bd85465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07713acb826058147cfb19c2f5312fbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497af660c2c532b6b63bd289c02985667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83256cc465a6108a9df306c66dc6e24768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380265766763849dffa33872b6441c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7176292e9f4c1bbb04de92d172a9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96409374760521263d52327c497309a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e126bda1ec487132fa68a47775fe6a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c05602f15a8800fe60628871d7b5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc830a36e7c72f74229ba4fc186c671974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7644cd234bc05a0f92f3d1faf584575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087fb5380093a8eda97f7af24b80ea376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a38cc2db2dd37bb8ef18f84ab8c38077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fbc5debbbc160cda429c3b723d57778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65694a1d9e830e07731de304a6909c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f2c5623bd4f6c108f104fa3f1f34d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26eb0ec0a191d312ffacc1bc5895ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e02dad7fb684e5dab19ea745bcca8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4aeaa7fa24e6e53b874b88579edfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a725c3939cd537a57b533e6a0b31bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585ab8df064c0b7a34f8231961dd1e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d024ca465293032eba7fc98ba3405786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc01da42d2957c9fcf4df9d1986d29a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe928ca9d597e06241fa0cade36366988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cccf503055a71f87aebfac5820b4b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f2d9774422a78e3b25908d7dfb1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5bfc9f07b3021f281905fb645be7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a419acac2f03ca74a8084c0a85dff1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674daa720b69e067c4212bc81381031d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca676252f3c340bd93afadf484cba8c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca54a49c1ad241ddf1dd6573df430395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343797682c0e95a4220f6ce96016b28e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e672495603e3ab449b67bf3e3706f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71f93695b9b62e7d0cbda3022255898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c4b8c122dc3d6a7079a4dcb647c0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639376d6a14ec42dc55e231143ecf485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632390d0d435841b308fe1773a640c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dad871dd009c054affece73adf4d61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6787c8e05db48430b4ce6e587a84db3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec44325faef1f17f044958c4d33292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9ea6783c09fa70dab4c10d4bbe01e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245a8c040320c768950d131392f179106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14299de884857c0938ed05818fbc32d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644cde11d388410a8832346687a624108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f334b6a87e257b9f79c93e87b4c742109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407b7894c8932f38defec51d13130110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4f8374601c410cb740c247d56d2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb78efbf18c72e3d4891d7a2ac8bd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f045acf17bc48d3e837965906e483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42a9f78f44203472ae73ff5b94522114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee335dadb62c4de7a654b0fd64881c93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199bb70a9a8164edfbe068d7ca95c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabafa44c3da8c0f88bd0172d9bdd14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d8816b184d58a18e5f13c8b18090118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc079b7643b050e13bf5ebe1ec84cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68d150dd0db3a0825a9745260aec5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eba577ffb76dbac4097879ba609b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a76ddbe340406b3bf2b74f30bebfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327be5e09474b02354a2ec5d58b9e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34bf6c82b1baf1403331f30dd26340124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5567f802d2b8df9af9c8331edaa1a05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f24fb296e8b17e6bbd3c1ff6a119f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629188c2a4a6dc2931c53ed0147bbe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533675d7b458c5ed8767df20f18c3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307d6c05e3ee152e3dc99859337a98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510239c707d264a2a33a27e9deb94e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c0d11e1e9eab46b57c1156509fbb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91cb6baee803ebe3eabf54413ed852132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d2bd8fb0cec044b0244d04feb5610133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a52624d5ff02757d2d9663823f473c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8225270244579eed219118af8444135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699e4c2f2e60dc4a239b9544da6a31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a5468f2c97c983d24466c207d3ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b049f60537216b69f7ea635dd65a0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2247f42dbdcee54c7846a33f40c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e810cb84498ea3879cc45810e91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362241bd803b20a196f5fecf3b5862fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dc3a576913de2ec4a0fce305817ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0206ed3556401bc83e1a92d1b9ce7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738439f0782d45b654f1ab310e0a013144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6502d745a2ab55cb1fd480236a08c9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a19cd020390544fe587bb0bace09fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70fb71f15d37d4e726d23c7f8fafef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ead818cbff817babd1d87b52be377148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d69d0240d6a6c21bdb87a2132d7e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120bd837e2e81a0c432bd83980db07e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a103af5d160f928730f841c4b3839151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9c545aaff191ac475776f2b55a106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b769e6bd164785b2001e1d9b004f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce95cc4bf10e12431f24f451b96e659154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b3a989707230a84a6a081808d53cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ef328405dc768201d2a6e0a168bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8927b8e5f5a5dcfa219940de9fb2c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b36a321c7a4f5598e74eac2345142d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db2c99a3a76e3970730d196541fea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e24c1312ea33cc08072eb551fe32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d08c17b1549b6a5c8fdc2ca4e51c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedfd41c44f86c63f76dff1f4e2de1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da06ad2f28add1e1c02cc480ac0d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d9532642d1a8d61b10eab6088c256164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d49343d379861042b7080d524213165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa01a3020555f2a9eff596e7a78435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdf45756df06b7788039b32b1b668b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a43f99a4ae76f1105ee4c589a2f42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f95cd459e2e1d40a50d324a2f10b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaff36c8310692c1eea973af89b643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05037434930bf3efbdc638893fe18c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477d41c2eba413d48baad863b27f7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14368a3cd0020425a8e63b15c12dfa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab42c1bc88ff3cf76ff6b3b6f9660174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae17ee5829dc01a70ca8f4a79185d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd24f71a57b19add9ca289a024cf59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da29c36e7ed073209c936ec860cb364177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15df87222ca579618a29f510b87e9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72505a7f77dd3214c28699ea92d480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e8461f22fd338b9f3d7547b947530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497ab04bcc8213e66bdf961d4645330181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311ec1b179f2bfcccd32d5154a52ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911b682635698b8c154fb9e10558ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0bbc27fc13299752dfa3f94356aaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6859a5542156466ec06335c5479a4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acfb56f80a8de9f5ac0ec971cbab1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039d6db6a64a061f81375ebfc537b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574faa31fdeaad5e6ddc2d9c95d9e194188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478cc8ff55ebf6c77fca3b9f1b1a03c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2225fa4e97af634d64e27d7b18b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ad4542e8d03a0746d67ecb58a117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e72fe560617c8da6febb67901bb30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b062f2a7e8320de0733d75f97106193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dd5ca198fda2aa79033862afc5f9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce2d7e73999669a4f605cfe2725972195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027ecbe76f0f16e971465a44b1aeb1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a97941ba7a5d1374219324bded825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654c4c0c1b1caa65c40d14dd345df2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540577e6c099f8d54c77c50491254f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa31f7c554863ca4aa4cb2e456138f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61224472944440e40badee90024aef03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e87ead634658928c7a437abbe495b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8cf979bfe2bebc8f22f62371f4e42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe70bfd2d4a3d45bca350381d1967204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957857a240ad5dae25c992c98738e47d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81842d4b33b16c3bf4011c8e59b31a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a766c3d9232594bd03086906b3e56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9a4dc730627e7256d4028ceb18970208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f096b054f5ea948acba6fbd0d1a164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddfb433afea7549f19b4943a3f4884210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fefa0098daa6c9df0d4e5d09429ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31f68385489c976900daf40adfccd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ddd6bab9e304951c7dbb34bf5582213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119db1d0c0eacbd5a1d2fef752a9a2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb376749ba805dadf49ea13e914ea56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a96d98411571bd808823eef017ca5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84516098c4e4ee794d66cf0c69c69003217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49bbca4f31ca475680e9c900f346c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3268b695d932bb95f455949f19fc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2e5acca9147b7b01042b1428be341220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c666ad587c26c5bc54919728b441cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868e8e8e4250806e0e6451d0be01e52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e17537a3a289ed4345da5469c7c39c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec876f75acad5778239a6760283636c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f09f0403bbbaab50905c0e4e2d8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb8908aaee8f3ba2a38b19ec4ede0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d32bea168dd65f44f325217ce3333d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2665050abc301b7be9a7c81edc186228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c7aa7a973d48c7482f31e675424a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062bfeba8a00b2b83e14863700bbdb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a6e9c5a5b5da516095df71327be8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa3b2bb02bd001b8e33bffe571cff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5557f19c6c3e204762a7e45c7ecdc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0bcfac920cac6d4b3340f8fb81db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164744b321d1e537faeb25d09f89730235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db09b1346f7199112220f92705e028236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac42295f1ae810ff261e8d1780b29d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d086e0ba7f1445447534295aa6b90fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a63ab4d4fe563f25dde9f0ce3c67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb417c19d16f6d47937d2e0b416c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ce577d34c5ba4cd00a05da00f17d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c631145cda4dbc88faabd0d9791bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04917809af42b8037df5c559acffb80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda18eff68aaaa2f44953de1764352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836c6aea09e573bb9dd5fcaee202cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d229053f5fea215798621de346bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09f253bba1a8514494d5c5730da5ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f00adbe57cd327b55d676d63c707f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0487b906015af5c8eed2fe9a531d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb844d60997fb43d64bf52bd4424c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce941c2d9d425238e031268202e7278251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a625ca9367b0058f69d4dca4688675e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b6e85932b743cfd8bb5f15b155c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de75c59ae17d44ccb13f782885de089254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0557937da142221e11670b88857f17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4f216292822cc48932e2734a41267256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc4bba3a85eb5c51004fc572bd971b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf92197fc75351f5ca4c3c3162b16c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae6c26fbb2e0cccda23a8fbeb6108b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cc12ad0e74f9808a68195ffcbbb49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1af53ca5b129b8c940289e056f4bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b333bfe0be4c4289442ad88d88645262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d9ae9a4fe0d0e465aad596b0a3ecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877fe9bbdf733e3eeccdc01e718027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b7dc454f6bd7edf93aeca2e671375265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ebfd2620eb17d1cc968e92bf7acd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bcb55ec05315f5c8635461c796967267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9f75f3882a6c682a6f20bee1ade6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3939ffada546745a2855729abf65c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d2e3b8a9d70901caf7fa73e1521c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174dabadbd6849b2906d318df0bc3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d5f0f0b9b76f8a347cc1893cb7f0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a23b096ec1fb0d7ccf79545c25d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c32ac7483921e1dfb7374121d66bc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3fd73b46648e42de3d30682239f23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668a7894edf2aca461ef2fbd436e73d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ffae97b292432b1e27d4d9715646277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e23f50f6d4dbf60f9d7d397d2afb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99841544c9b6e389b4715bda8c95f44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137accf4180721c8f7c52790dbb49aac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611aef8761d13d0724be31d03180c95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9efc79e2602693f7278b7890882721282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96540b7313dfce96b6ae94a7e431bcae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7f31820918e870e5f298bead13eb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09162ce4fb549a77788ef9427a9de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c2de58c30628b457d7be81d20f8f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50105f1b1de2edd430a7dfe3409a7bab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a656f7b61a61950214edf8b3cd01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbae2d8c72e78e99979f5991697776289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26523ab544268ea0436e291551696cd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8bc0d0bd2319ca31177a65cb79d4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02238eb412ce4ac520b778015cabce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9536a3d6bc4dc0205fde7d4c08665293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d8bb86daeb0e9f21130a02f987094294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350b324db46d1834b0d82ce3d5f3f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c9a3c6617e87467189b15697de3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017c7854733586b5432e45dc1cf6287297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabef0952ba27ed355634d1863a4dff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b9e3e4593eadbce959558553d6ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749343ac47999bd1c92757a7855ad4aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d68ef7615e3dab11be85eb65276c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc862aa43cfe4e021a00a07fb77281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bcb7ed36e05f2f27fc8df02ca68a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43173545608a4464472512fa5920e04d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11daedbfb6930017e112529e7f8f8ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73075b0762baf128752c44f938f3e51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdb1f2000ad747c3070419df59701c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b951832172c34ec5e2ec5e5ac672ff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce38bf2765f32374784ba2d07ca4b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e03608241e1877ad17b59e4a3a3b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f75c6d8e2144e2593aa6de926b48d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0931ec404919916f6a63f968ca56b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a8ed53e2b84e0f408b31f795d7d4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddad95d67b95d48d06b3f4509a0025b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2eb9a032856222476e9e25b2910e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47212b2c155e58ebaaea6905fcde7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c71d15a5aea617cb388c78cbc8af71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c682beb5602ad49fe869e79dfd05f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d585c9d55593388d79a6222dc7e0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334830bf71175a9872a3d52f080f228320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5e84a0d6a7b561567f77812df4cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768662ce55ca06e445c05a474538e207322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aedc25ad1d29487f50d29914e8e18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173979e9a304d49d50bcf73521bf719324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582957f90f12066b5791d26fef5c599325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef32f6dd8217359ab75900e9700c68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902022123b05f9c7fe126cf59c53a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cda62a52da93891181fb071d4a1d8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae18e86a4c87d1bfe629268c77330329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a805e945f9e5788f427e74cdc5f7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23430178e9858d79f1bb26abb58ca35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2aab1d24ed974b4f11eb2b024122332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722763303403bb32b7793f591da659b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0eb545bb0ebdd5ffab53d6d51fb83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea132eb4f68cfc757ed99e1b7d3bf89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaf0e89e57c57cc305b8ef5b66d473336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fba6c960e98e4559def611bceb1dfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511310ad112b928913f122b2c85722338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104662e98b374326700ae4ce1450473339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae2a12a8144f840b0b08f03fabe48e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33fb7dea19f2708d8c386c87411592341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009f8ddac1c8f098555a0f59a310af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1447ff9bce0f03544425308253063343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1daea68dd8326398ccdb60c2f36d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf842906efa7c195efc340eabb8a449345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d3410f5827edd3fbdbc203c87d77f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4afe7d022e94d445af7d486a854eda347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3de07bbda45a0c228ef8cadb6b5a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2542c6deedf2a0947e48af4ec1b7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396d77431d3b900656f49f4ee8906623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92840553b2577070370eab99634a24244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcf8956de91a87ae79e3da20cff6185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035881917190b50b57e04a40ae5842f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9cd5ddab9114de75e6f69bfe6aa87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd4a8c47eaa8ef1617c624e2c1a5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cff96c778eac2068b84961a6217119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a95e720f76d14404a3008e77035ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322266262774137b90c0766a1e930cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c5260a517e36f8bad2b3d9847eca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7acb56f3e0029a307c0d45efc04cdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b60c2ffa3a55a26e7cf1636fd0d9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a29791ebc6513c1de5fea1f0803e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96c27da7711dc7de8c05ac6518a2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db21eb141cfaf8fdd0bd8b1f56384e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990a7e583f56ae91c127190050ad2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377efcb44e60dbd09b410761d1e736a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14f98a4142fa1781b2b4173a408b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb5e6484b17ba2f5a43556d8e82f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c363d7c70064599df839f1652928722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fe0e23fef1065f0b1b66e6504bef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69161e0770c755782ff151e6984949d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a637c560b83562aadfc52d2d2adf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0bd303eed34d96ae1fc0fcdffae6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0a9f4d79b732d29279eb62664eba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664110ff29e9e8509750a6baa5e30db528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8e783ebcec135fcadd94f8925918329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2502676991079a5eca517fe11f1d6f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadf2c8a559b32677abc476d646062b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52f0c8db260a0fcca2818da28ef32a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68896795d41b3f987a04ca448fdd8a5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce670e628ea730726be009ec4057834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67cc107e2420f4abeb880c0337b0d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d686d20af596daef98bae90968f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11745355890a18e1b27d6e7601825c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492a032bf2d61c0dbca5700487aba038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a996be3cba0e47605a11d097eacb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93679d049f48b9085294661e7e2794f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b22b6d195a3814706c5c49e4f6d7d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8a9b81056682e6a5a09584205ff642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1699146881a48ff4a7dbb7d54c397743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98712dd23f3dc322df1a6726a6f5900244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c14dd3aea74e73acb12ed6c2644945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe616dc476dd449b9a378ff8303de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475c02c148b6de636a02a66af0de6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726138144d0b2195c6ab1cf0576763248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8568a6178bc9af9bad0f28a30535cdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4413710c1e02cab54d65073058753650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101040d8cfbc026c125e17d312d8d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca6a0b2ea86f6dac9af9d6b7cf42852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e18978f41c4640249d8b705d4f7d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9584038509293fe0f303aa0d28fda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342daf949c4230b28e58ebe3edf400f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720459224621c06186d2d95dbd948f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4fd676dc64ab4aa406a5a7c2571f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4797304f6d3936d8dbb5636072c0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83320d69323715d1755f7f688eb1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a26eea05092af86962d60afc1149c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d45939d2ecd932709f616b3037d5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a927d4b9b392f7811ec223a2ea73e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c0b3d7a749f4b39e81c66aae15b7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0faeb9f6a3c58e92cf426a19121764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f5f6d406395f322c1364b2bc2f22765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f45a8b9f6bdf07cc0855757c739366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dec977545a90c6aaf6230b864dffb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d04f0d74865de270aaa4acee44d0ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ce19a5c4e0e16ea9af1a48bd520a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcad2dbd4d2da3cd4e6f2bfa49b9a1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5554eacf33d720c2ecd5af7a0d8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80277b0c9e3b72b8b248cb06bf42e32572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c4bccd0123ca0559f60b5557a2c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289518a937846443828ade8fc3cc8c6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62c344e5b905ce629fa04f4703031575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f39c141516d65874b401bb9c77701676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaae8a6a38fb5be7c449b4e76ebbd9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d753d66fcd10e5be1478c36e9b33c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a1eb12fabc49926f079d2e4c720779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb25819f9420a354fad37c49322247b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dae8275148a6c43b51e22e3fa23a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f301dd8ed1d57a3f290b4aa2738d18f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36073554a88a3169ce3ad6cd87b19b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a1d9603d7d970034157c3c39b40f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca13ba498fac00c0b95f63eaabcb3ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782861107d9552ef398c0a5a239994386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b94c1615d98c2c7480d8533fcba787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa4824dc19e5e1308531037efb38af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85541a5b072513f5a137c8af51faae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32d0f1ebedac0c7c9310346e42798690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf9ba41860067115e125fc536456491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6772d0c79d524b00a3f7f53d6edd5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d07f732d1cb50b71daa91dda98e9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba2c4be0b531431d219f75942a80a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5915e461ae1e5da8261cb5474750b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6087347ca76f310596098bd47ba062596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e46d64c80d8656dd1f55848c33c6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64529573fedd9a6de73eb08ad5019c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b87b9af85d99d3760820b1ee90ac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abc5cd15b8e1f12f7437bb9422b850100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad182ec77485a3b212e97cf39ca4dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389a1238a486380a222b1e9788980d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1a17f3d71641a896b9dd0f475a09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb01b016686ccf4c53b2b6d623c557104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ec192f09e7bf5507e7d3bfbc6de4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085949f6601d3f4d087f05e38932750b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f421ea690af6d402e1f5521cf5054107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937353b561916e2755d8e9d2a98ee50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da1f283a2e7239adc8ecb857d353a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a360ee0a728101a8f9bdd7a89f98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793e7b24390f1bb763e25a31170b08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e8f0fe9a93d52c0badeb7b00e1a84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f30d809608b016787614db320ce890113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605d1322077d455afb79327a5dcd869114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0b534b4358da617eeb79dea4c2ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e641b95acf2a189e2c22e95af6eec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5e05585318b77cdab8ea6df9a3e57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cbd863eb8a92e2162c029dabb7d7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d02316fb52d787b30d0a4b1521f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40358844145eac0a20abe607df7e57e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7c7d401dd6134689f9736e93c00a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec90ee568227dcc76f3940172ca6090122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01814a24b830d92473dceb31ec6a54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5f48ed8331cc1ca9ee94e4a61c3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ab23cc85a35ef7d8f6f49e701160125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232aec9b5d77bbd619a304faf13e6db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b8b4eea6a1fcc4f551595ccee41c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e363e47345829242e3cb9b90a206128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f00833231484a2f6a03b64d816f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd73494e15552bc526ce5678f7e02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba80634456156164ef8dea34c354d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb4f59d800ef1871e144b6a2232b99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed847776fcb871d910b89a5a4853857c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35834d1dcf01cad81c95722782a4e55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29aa0e6da9457c6d63ae618e4358af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ad86fb494782090989fb9ed87cb71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370303a548413109159e395985a1e7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c0f952eef3a3b4d1be2857cac7f5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d257512f62f544671f40619ba07d8fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f2bb015a7a0ae584b6881e3216211140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141e26c5977feb0822f890b502b1d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe40b0f7631c06c89d3af95a814d94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f687457d221fda7cbc80114cc3ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f346efbbe26c8f904e3a22afa7d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64eb6aeb24d774bae9ecd0c88a99eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1924efc7adf15bcb34d82de007d5b03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cd7ac13efe609208946b384f820cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14680f11d1b2582c26019ad65250fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009614ed065e79cc35379a927469f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3514bcff25811ad337cbc2144f6b74f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343581cc03944033e34f52397c01737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854626b60fed40cbcce3c3251f44ebc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4ff0bdc3ee43768cf67dec27e266153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f4d7d78c675e86f7cac1f02b987c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e823731aacbd960298d9e7331db8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f08b291e4ffd5cce4687d8288b95c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d312a57b5735dc8d739934a3c178157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ca46a0482dcf98038c0fc4c4ccab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad026d940ca44ff9e4352ded652dec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21287b2cb327d9385f494ae58c45292160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918c7c632cad04b0f7f4d5fccc54e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7eab3f270a55dd17a38b8a5e03c08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5d4294b27c3f05cc9caa9dfca6ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fa4d909f8d25d1178a35cfa40c6fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6edfaba7c3958be096a35f45f523c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532e778f2e55bafc9f7c747ca73c31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca99f3bacf5fa780532b5f1ac6a26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a77b0e300184a6e66c092c0b5a2a62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d04237220fff46e19be981b490179169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c89b32dc431eccec6f6a747f0f9cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5b118a4784951f79a9bf53b635638171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934396e11a545c267412901a9ac066a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c637aa85ffeb2f7ce514cb69befd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56422a3c3d5e68db4911625be3bd882174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887f76324ca85de40bbcc3102e38a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f720c78c1c13963d9e42eb2f61241176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df6c5c20b899577f5db262f526ffd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b14a603141533b29932e65c2cfe109178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a61de37d36487ffb5716a2147f456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb939794e953820d4c5a6095719d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69769b58c8f382dcc61e52bce32ec534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a223d5d6f82dd40e62bb06c6ee72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0c34a859d3e372bac0e597458ad5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb45bed87a00e90a47e10f086d5431184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ad893561d4d7dd22d3839f2a5d2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846949fa81fc362dd0f05f83265b30a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2a1e7759efde81515442e67a9a407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb80d91f36fb3229e1c052ed26236e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e586c31b1091cd26b852c18d7baf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa2f85c05a2428f001880546191936190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0065c26038b32ba111416404a22d18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9930e37732730cc2d45ff8849cc44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be475e35d90f76b6b3338d5f8ff7f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0738b10c3543dfed6c6f0bf1aa60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8ca13ac62a6d62ac93d8557f00f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528b069d2275d036ac19006e3f25168196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f633f3f328c88726840c8522b42b68f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57c49ce287123bf256aa6f7d17d7f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05bf340add34bfef268c4f33dd93a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422318c1f17e29996e8b5bb8b34462b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67a90a329fca07bb83f3c45bdacaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d05025ee1c34ae5c7c398e11e731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd0e4aa7dd071c5894974563d52ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1a62346234b64ec9fe51331eadad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe1bbdf65755c2fa6654be13188161205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a80849e1f4366bb95f122ace71daa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246bf68d0df654710e4fd6436a7972a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83849685e2970de7f7558231af75a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38c22f6b8e6a24aa55246ec3a7013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d3b7b65fd7b8a2c9fc1ac87ef52af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44097a16b05ad7d6f5814f8154f632211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034deca8ba138cd752009c214e6e10c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bb23534ec43a0db5dc65aee6e3fe4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c067846257f6b9a27abbd812e1e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74339f96ecfd6177f2dd82236b304044215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d471efb23b993580ef675984852b806216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a57f24db9011a1108e32590be043d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a24031f9edc5dcc0bd59f7b48e50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ccf3189670054d0acb96fcb50f8b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029055be5085d4253c598af35eea82f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc46e9125ea741fd5e5f34dc6f177221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c24536ab86a6c599295a1555da589222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175486934a41f457fe16ba79a0e76b8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa3cd75753d340207bf9c2b6a247bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951ff37f1343f0f22edbdf2b07cb85b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2133a632b12e8262db069e09108be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cabf5ee3174bd4b61f7eedd3c8b8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2713506f7498fff7b9679b5b1ebd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22188b30b81c45975475d97e58a54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70936a6dffe27a2ee64df32004785c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27678b9b02968711bebce81321a619a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3db445c4678571495681eb7ff4dcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dce855d983e51835d74b9bdebc2cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a319c7deebbf20a19319a2d16fd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c4704c0d2005213e24cc6663e486235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c97080e5370a3a7f65e2eb2a6ea653236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548cba1bad6777f82196a70ae4f171237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144722c2cb57250aeaa03807ddcf59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6733d6fc6e63049b470112887f97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d24e05175cafb60978bca784bb1d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46214dcf0fc52388635825a958a64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff16835fa344f78aef6be0a77d321242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f41ef5d9e337556106c46e2b62a37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eeb225b520f52c6f6ff5b715226dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c4255921b5a1cacf0466586fe0e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc91f6d6f489e0e8ac11c813923400246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbf1e67df919a7854bdc2cad00acea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f7b3805dd58c2e0cc90d1af16f3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cca92cda9fcc1c0226751315f22ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ef0799d35a1fba2cedca285168bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637105e150aa77c78517a7fdb379f9d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfc324d7878d4e0f8a41e1d4fd70ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1a350c5c1f72990831ec23a59e123253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb97200d5cb84040398b6cd0ca60c26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e65d55cfd53962680d38435bdb07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f333115248b3f9fd9e20da5e1c4a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41460244e0200e68e10339ea2cda7ad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76453beeb5e51dfdb9e82b38998f3c8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a601ad6ac96e98ce5a1bd839cda4f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebde1a52c1cb72773bd35a7221c5eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7c8f224ba09e8498a8eb9b08f2fc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3addb595974da4fbd22624a2d42dfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af620e1924c82fecc82736436d0a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a7a6d76b18662673f297c275b4e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725784c69eeef1662d0622b2fc9dc6a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b28e56be2f7f8ad1e2bddd432ac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216f9d6eea1b6cdfbbe96fd328398c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2047f376309250f52147319e9cfe0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be6113df7a9266eb614df8a5f6227269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a812a98e8ccef16604d9a4d321d5a60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9d3a1dbae9c48f5bf1eb669bce29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e33bdb95b4f39e8822caf3ae0c2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e4efebfadcf0e22efa2bace12242273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b324b83559eac19ec8c1169caff26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f297c73020d76938ad4cdd87e892275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bb8552797b6b77d8e5fbf1205b5db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e5921c34778000a85f2145fe84287277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce0fa36516b7c66bab661ce829baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886794ad145bd357099e6b175ddcb164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f86c7ba65348fc22b50223e2ebebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba8e9d1728ab4c375944d0864682d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba9e8515943e564aa9dfe0341052e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35977c8bb728c13005602188bc8cd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b7ad968487a99c277a9431827725284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3bd33498979a7a01785b10ba0373a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e069beb66846fb9a6a273d29a84be3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e45f1f46cb5868b5915896c71e57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0039734a03c7824111421465144965f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc5028a3b8640b538583a51a780ae7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2caeb089d054beee453a8b86ac1bbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013171b616f922ce8879e07da80edac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d34eb1ed6c2126271ce764dd465e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5dad6f853aecab74959d00c3d53a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d61dc03e9fecc8a6f08bac0fe4c8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076dc8212038e2793448063e7e68655295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12342ef927f67994f52e079152f3637b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce699c00714f56b07f80241cd16b776297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2988940f52e4daeacfae7b17e1ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30804cf17d4979acf829b6bfe4f18bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720f6b6e8dc2cf7bf979c9cd10e06b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408138d4a977b93519d21fffe7c8d9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf7842d20a4c6b97921534b9ad03c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc460e21e4f86cf6e56c9fc59f4ea6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12908c232daaca53a23c4a219c6c1362304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2bd1b65671ce0f5099147f6be379305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f75d801d489a5b463806b1586a9e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd772abaecdc2ac70bf4675c9e300307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521633b61d1ced17b4cafcf6a1dfc05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d69ced79bd72160f219eb548d688a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6e10aa5803a1a164f7f506e92674d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736425f8e0adbd387d7b1fe7f6326e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907f3166b224c9171aac4960ef65bb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66565d9c61993e51df5b2d15de93b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8008b96d426e2e5a0c794892ca485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4559a49283fee6f3f149aec9936bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139cee966d3c879fbe3df01491ec408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c419ab6822872b2c4cab951ba4a97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50a0284a1121109f5cb6a662e9e62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b5458def6ca2e6cd0c022ced3f1fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457134dc4c31a3a7161cf57a44fd6f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114332dcc9c40ae47fadf64a13be85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731944348d6e117939cb514c9e485d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5f320817533a3e6491019e531a1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110655306dd4793ee70c567da80e7b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c3501023915f6b9989f40296e8475325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>