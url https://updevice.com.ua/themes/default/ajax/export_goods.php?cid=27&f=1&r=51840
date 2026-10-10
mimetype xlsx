--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b150fa4d8ace5f40aee79f391df91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8960ec00812e102b1b776c43e820bb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b58e687a82c5782ce7fa29d0d3b3a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34dc39fd3a036367cbf17f537526c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906acc1e746aa5e12bc1937118e76e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1474c4dd0555398a30d33a5c9a49c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab5e7f3ad3b61912cea4ebe9ee43897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1514dfaa13ca930e08de2609110158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beba00c2179988485852b35c832e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f2f3e22a90ec8dd7597cb438cf27810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e0fa8d3c6ac726616cb3f227d09911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f28abb57ad4b7e0b42e9574ab4f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41619a5bdd60df2b23a808fd6c1c82e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caef9e0dde2eb0730fb2136de079b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd289c9bdd24d1ec947b266c0411b9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304cc84b3e7d6617e3dee4369b715d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05a5f23f9cc1f792dedff686c4df517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03dbb3d38ffab28704862fa84f0c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe08990d81aa9b82a405052d61cd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe996888457e844a798db8c3afd0b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802804f19d772760db52c0df09b381121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea44227b94948b15d80b53613490e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41298d8c863b35b218fc65b7a31e06c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f9b3935f1bd450eebede3b88bdd2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1795b900e7c486c49eefddef20c2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4efffd52a5cd7ef9ffba6389fe65926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f56fa25089bbc5006fa661adcbe9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52903112a4517a1cf893c381499fef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5103cc1f1137e0e484154a6ef20df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3598106b666483a51b2efe291a9b9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe5971d03fd49d8f446d93cf80839a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4cef3284b4fe81f9c5d718b94c18a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239436d8e5973fa8f59bb59d60dc7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448502a6140829c8b58ba55c2723861434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480deaa48e757fbe134b0434d5219a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dff0bffc21d2ce03d1333c73fe4a3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5d2d18e27c2d4a1cc24bac67d138837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93022185a079beff750eb2c673122938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65545da8dc8d6b470583c21ced853839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc4c0d4a2c70c18a671fcaca3c1d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe3d16abafbb203713446b5a42850141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94990e2b74b1f00142646fdc032f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543de2874a9f9e0f1461277dc8174e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ed0fa8f11f017c13c9d379aaeeea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbbf4ae6ea72d3d3fec1207858bc7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7b82257d2750e49d0e80913d5eb5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b6de5ad31027ce3e93bb4525252947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a6c30b4c31ce4fd02b7437d33551648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01629b0fcc1b8c7d3380d46d070ef3c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6f7cbb44619406691fe52a55c35f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425aac44594e17858908cda8d1e9c3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb434812f1719decdd64c786e9c6f8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d203b5bc82d742707f185f67a3bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3c866beb495af8764dda8583de7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb658cc94f83c4f2547ea61334de96755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f85bf16e9858a6ebec2da6c230b7bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe5a2a048a21fcf2ab16143436e4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6a2fb30a00a6a6f470c8e5ff40a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfaf61f234af19a9256a2ffeae04aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835813180430aab77cb59847fcf0e1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208d06c27586906e84ce6cacc07444e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f25dfc57deb06ad35b9c8c58fd9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b0c36ad0e3661f326183f5237168963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bcf2b75a38526f4be0c440481a8e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9abdaed11e6e2c101f39a7ed152c7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb94d1f87fa5a466c7a49e8ecfb8a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4479b393df9e2729ffcf9de50d0c2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18faa0e490e8d70c0639190465c6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12858f0e999470bf1d4d48c9c6987dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa3c6fd97c4da084e0025008dc5c0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9082329c17632bb13f98c0ca64ab6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657df392f886e70eb250c5e91266f8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa69b74f3d0de7188bc990ba7b3bfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c623674cfc07c36c3d1cf87fdbc452d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc14eb70a38486c2547777ceaaaed375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c31657238ea420880a1c4ccd4e4d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c5896b6ed0bd39e01e3c20c46015977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652fb65f70a1b6827ed7abfeb6e992e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3daeaf327b6d95c9b2b7b51dd62dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87a8208bde5f136f0dc06b579653280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469ee1f324cdcf8390ca4a3431121381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0abc2214273fe130510711796c78b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aacfab530c2bf997c28db01df43de083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e236ce220de23ddc855a29239df884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bee82067844d30e7e7a2595ebdb0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f0b322db72ac12b2c91b8c0922e3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a377a937d5040fc87edd9e5e31be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d818eb6f5ef89cce9732c9dfb612e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478da240591b73c0b750f69c3a16fd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5dfe201aa63cd192a23b58d5663bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b83230acd4e1e775a429fc0b232ee691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c1b1bcb7ba69f1c94267e505745692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad41b12e0f69d8c65299b795abf2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3570e7d09e7c3bcfe8e3d83b0d74c4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9ebb6e5992b26abfb22efccd4fc9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1a6dfe585af0cc55ff6eb372a17596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745534dcc9e0d462e7ef8871e0957fad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946936ca30893b3eb6914f8bc786c6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f39e8bf9448df00688254795094b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b28a285f97da302520e2eecbebf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bbe2984d1e9916ae9e8acb0d47d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a85457b6c4ba3e4d26c6d6f6d78821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c104ddb4bac36de896e93047eaf26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552463f5a77500e8927cbb30ee97bba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047408a97bc2232e7275d604e483425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179849a525b5802958b54a6869fc8fbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cae9fd5adb204bf83ef594027378f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74554241efc095f8e9a097df67519faf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f37d0e1043fac4e344de725660d62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6766beafb552c42b2ac557c2defd02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acbec7e0a5ab80683aeb6861c69a81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d324a081dd24979fd25aeb646decf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962225bce7b9ba6979cbaafbe71eff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af3530e695a8dbe1178e1282acab2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1471814eb5197ae6eb94d3bf2873d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d3ab1d0c40a209edbe6f38050f7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5a6bce92fcd637cdbba9fbdbd2ec1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ceef7cdee404df425ef07bef595ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494f1a8496ed1e29442a3a6ce81a523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d24d510701710b4514e6adbf2356120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6f437e498539983da227a5edde351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea710b6865e81b31c85bc46cfa4e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff283e2ba7611be3ebd86c421a950123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af82e8a478b08c8cb79ff629bb339f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c0bdb1ba90792ec18fb6e9f573e09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5e76297b1e6eb6966428170eb0a49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e489c139dd7cfe29b14fd1952f112127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24146f66f805cb0ad344bdfd03e7336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281549677f8201be3d0595250e40cc0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc5394c3f9f10c4cfbd99be2477608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bfb665778e88defc4372bc3230e8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2e76f1bee4c8e94df4e04fcd58110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed34850533e1b9d831547bd6fdd18cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c244e34ec0a6532c492f44cfc46ac6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ec3ecb4dbf4243e3ff9bf30df73a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d7c0b373a5c46395624f7653a1d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf4c106748044de620ffd5e1bbb4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb1a44224aaece706623944c9f27e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201f2ce6d644806f50d42139a90b0c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57300076af6de3335f176e4a36c1cf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903900bfb49ed0685c260b01a556eb3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ec922b85df352317591ab9a716a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884d0fd3710f1f3a837f82ec2f4374143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd1d43026676d40d9ffacc4d363d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7e94a4a2fb2649a2e84649a1f8c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9da50bc3c5e4f62944241b36907f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bd8e17a5ca5e0a8dcc7a5a811553f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9d1f952b8b600198ad437068a98ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3893588c663e5fc3e126b5b8d079e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1627223891de29ee533d840968b2ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13b528a30f20810e91f3646d885c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9ceb97f129fee14248aec9e4c705152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b3bd7a9b4f91c119749cc4dea5ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234211aa21a42382e234471a14f02b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de49ed08df1cc96e0ab7509502475b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e69f0a5d470a13a3c0505442c34955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e81666f9594146f8ec383b9dbf92c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f751eed5d995d50267be364ecc47d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba728500e09e070ddefecba66511b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbab754a142ea2688b3b6930be87ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6b4b04a26da3bffdb9e3daaebd9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae8370111d1dfdd613503834f97c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80d7e884c48895aeaa5d9125579a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056eb62d37205d2922a749a6011b3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e73c1d18c11fc73c09b9723c30f37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a173069fe9556f90fd2d4413a111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dcec3127b57c17de2baac8fbd7368167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012b305a8528f9748e1fa95f04824ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbbface1d7b62d66ca44da925e310169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dba7af0e22aa90bd1485e63e36757170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9179ef2fbfb1daccc33fe13decb09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6032e2f77c5ddfaea79d76b440cd33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec480de011cf99c91b1cb01d92ec4ff8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1028e825820931704709a256b9925174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b4be0dea557632f402c5984e0b3ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed4e7ad64ae73badc77127bcab171176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925195ec96d2ff9517aab0c3986dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d35295b3b5f3aeada0d6acd08578178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9871c96da1c30e4833a01dd25309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e5a9e30b6c556263f385edc3f9a92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11103202d52fcbc54bce47afebde8533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e52c1dc655bd936e9c6f26fc880ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa47f4f95ccff0935d3d87954e866b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0914dc355e4b979235b69f3db509b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed810111fa6c2c2a24240ea07c44d276185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782393794020e26c5cf68bcc70fe20ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced7ed2fe74a5f388f5863e51b36ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951bb4a0cd90ce5ecf50570de9430d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d302404451ab9ce97d29a8364e7e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a0c6d2ddd5b75e2877f8f96f19ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776563a5e3e3c640a74e400b65d1d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f5e0690524c693c9ba67622476f25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f500f04b0520375811f5da9361f6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c0640ab26a564c1846cf00fc2a292194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a459fe3df9b87d3487bf4bb8f6e691195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206b9ea6f03720ae7c49b93312d14e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9b3abeeb0949a8ac4e9d19fbbaa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7c962dad2f413713e669ae9520d7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a36c0f47e8736b2823f5974af8b0c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61531fb9ba38f5890a8c5dd2ca3b32d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e06b78d1528aadb0406c178c2452201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e8d67765292b83e40554c1b3e5c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1c9150d38918f5368e1793342dc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3681e2d9c1fd22dcec9be9a5439b34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704dda091982830780cbb0e15dcf457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae0cd74af763ddb978db2281faf57e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9852c8e691d40bf75db66d7f4b5f94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1eb01f24542c151dd6915ced164d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074cb70a1d6af0f0b883ae899bf9177209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f80c066a20cf77289f1c6184d5de2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74546e0ea9625bf9620bbd8deae86a41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c6fe4604c4a580845e297bd97d65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ab4fb32481e706a9e06fb0b848a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ee7e11c668226e0082cb8302ecae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecc0c6e17b6f3c5ef3dc5db307d3b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5755675ba074f5875a51883cb1637216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c41cf0f26708fa486a94344cc94aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab86350b92a997d8697ea4af21c46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc02413634b28d6e0e45e743b9923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2537cb2af8704f8ad7bbf75013a4f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbcde5bbf9e3f43918c2b771e78cda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bfda5f27579581682358a804ba971222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de1d962a5aee1554f7e9545f58fae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d8554e33687047af47cb689f65f3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7ae425cbe2e3f7f07436c45af7ff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3eedfd51de0dff11f2f3f51102e18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d765f5a416ffe453d4bcfcebe921351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1e511a6adc8aa05fcb0dcddc7ce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83b0b131e42501beec651f5b7507a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708bb910007d31de6f6faa309b882b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbd02e57a98c08d6077967c9a93b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279602a1d14d1dee293c0e9cd2489a8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a312927a83dacb005d500a526880233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ecf3d363915c9616227ebd40ca0c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c246dfc45d40595627739ef94be8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4dfc3d99eeb3ddef9fd992763b327236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a344cca4d9115a79459cb378735f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba8c680d56f63ef81f73c54489eec7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad84e67aed3da36be049afea20667c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913990fb55b7218c9abb19fb1f4eb45d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d4ebdcbb3d543185b971739c1cf70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a6c07662dc54d7117701d521b7ff6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eab06d85f5cb9e86166a8f51cc856243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191adfbab97a8c569f7507142a76887244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a97d168a72b11fef1ec6acd21ea49c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a71c33273f84ed23ef90f58c0671a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c5337e6014d6d42d1b270a5f2d5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621ab4900cd4c2e09f79f3af63d30c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af2858d55c917e0c3625e87619c24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec353470d0f405a283df4203af0958f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c763fc58a2345af412bcf48bc6a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354e26be1dadf155b664e32f64bf47c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e550f4b097c035d55020ace5e572d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93119497a18b9c61bd47f766b55f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c51e9ad07ec19e01bcee8e9fae1ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c2e3078f34a95ab9c21acdd2bacf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c83fb8579dd19e06821c730cdbff00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8809bc7b5b5589478cabe3f1154b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4984ffd4e47a9b3a7a1e61b8cd0480d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db41a9cb493eaeec6709823decc5b49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e8d78f9010814831e9443f36216c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2622c010772c95484bc41c4fddcf0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7941f3530bc0c18f9d85735472324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a80743413d22230ec208c37cefe7b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c91999829f329dd9a5f37349ee86f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac3e430026c8ca3fa9b20e9b8ea7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b12eb2ab026bb81ab4bccda218116267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec9ae629add5e943e0571a2a26da5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730f0e4fa06be384ed84884c53258c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1bba8cf5458344ba10f17c116afeb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecddda209655368dc67989b1e9e963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151104699aef9658fcdf1f4be7b5c3dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0dbbf91867fc66f8537d21bd772b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b700cf33038b1e44f22d0b600512274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599b2a379c044391021e4d52278e55b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c63e860c36b143e1ada625be1785b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1171935efe3614f9ec5fb948893952b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eba74c5092ea5fc34e25745ebccbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5945e3f87e5ce56bdb25d9097af3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe00716c5b0038b9220375c0cc118280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f865607e2200a1bbb6773e3e9edd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b3f97035defe116887aa59091e49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bf2b2a015db1aceaef2c8fdc8f1af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038f39ea18e39bf9fbf92abd426d36b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc3bf9b723e913079a7116a316ff5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e4f3d5c9546ea1ee8922aeaf5761c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff71aa7d25461721ab34dce6cb7b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b458f49fe3d02c021c52280211ba47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b551e2a7de308f9d022679dcbca7af4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69244350557a894eeef3f3141d524424290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f834af19f40843a7eb11566ceb1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca915aa3a1c15a98047f8f1aa01e56b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33866fbdad52a79cb373ca83735d7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5515922a2a9d9637027ba484b1d8f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6e20a60d26c57ad6b73973806ea22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b149373406be0b58a66622f745bd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f049f405a6cfb503e54654e46bed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980225e82ad4e8e60569d5456fb43e3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f89b066e7aa1330cac0bba438c420e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66aab9d5ab13b14ac89014894e8948300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fad1c5a30581e6d6fd8701876f4389301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5958a4a6f2ab244f9909c91b63ec75b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e1a81154f905e1b9ea9929646ab8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf63fdeb19c76d75b645a71dace826c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b117feff4f925ad496d88feb72f75b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49541a953155a072a0aef78a8cab7a82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f49ea79449e851bb6a80049f4ac04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fafaab6aecaf8e20dbcc662d613f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a482d24165cc8b2e68d35f6aefc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d75f24105c7f5f0e75386b02e7042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b38b7d3b72a7a605687267bd5472311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377d5a7ee4ff1750a36539d7755fc88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3f6e3fc07981eb41dd0a4248c9a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e04fca2f9279ae8d3f940c48f88b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4166f3be69aaa2e2c4c1867991c9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54ad7d921580457a1c801547d9721316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e354554444585aed3e37ad898eb3d30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe7646f19b2e4bc1bb4ad6ba348ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b69077550cf4a70cf83e64ca58fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e88d3a1a407985e014f1efce4267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a5ffcce45cd04a7e9cb5ad5c366d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71311b71f8efad93f89494d60c05efc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e464b7718faef1a7a31f945b5774323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678505775aaabc48fc461ddf5b1ea62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f993757c5f6a46cd8da2c686490c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186af879b5e7b0e5e3d651b1b80a057326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d35d3272115a977249a522b4531e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32904af885a94ae7d91fcf36bca10f46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8ff282105c66ede685eba1e7e6379329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a2dd7ed832874a76f088a15abb97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eab5b8e9870b159a91ccde2e9bae3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba8d891471ce941053ce510834b342332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6739738edc9ee752c0275ccc09484333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830cedeeec596c216de72486d4063901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1073c26ba054b4a63255b2962c974b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f131278032641b0b5f2c12198c4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee53ae1dd37ce9e404dbf502b8e99c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a3723a36197f4a2000aeb67009d305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f7be98b8a1a7ac80713e9c14254fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f53740182d7f23a19f673b0b50b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435aceb8f5b2e1c142ba41517bac508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965233d0b9ce5df647c41da4a09c9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc37ee2b9228b65334f947dd0b357410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90430c81c21b50f9d171fd9f80bbd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70af5810b12193519fe2fa2c761b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b37a527f0149475f988100b38ced1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c27d8b83f85d876f2e5bac2179c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb4eca7da37148662f3b485ffff02a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fb1e468caa45ba897461d7212c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c026c5219843d09f93d71ebe3c3c72217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee0777b25a50eb36b2d59131ebf54c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b857025e1fd77cbe78296061a2db6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb802a980eecd4a60e2cefd250afbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea96ad1f7186f7a704c0b497a913621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64341ba474fcb507340044a2647a7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047034168d3aa0343f4b7aab1dbb46b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09df085c86751cfd10ebc8c3aca7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050d8f304a798f9a115e7c893c2e9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d9d9198e28cac70d4e69d36f55c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba4156740584bb94be609061fbe7bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9cd69189e3877958c7c3d66342d2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ef40fe3baa12112466efdd3e679129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d1d4f227051ef2727edb84455f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b881819272afb0ef5b2e2d1d37449931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd46d0f03582d943829e1e3a28e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12747dd646bbf5cfcdc1d91574f3625033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf155373a447999bf29b492e9821b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232e75c6642dfb86bf6096675a1f0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a772bc709a652b7482ce9d21d33b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039ffda3626e973781e2cdbe5dc7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9bbfc9eeb35ecba2fcf50ae53804c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b827cdeee497aad2473976b2db6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b527ccacc0e275884cfe455e80c21e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abec1592a69767e1c9a76872403f6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d770ad4eed46f4e83fa402694e16a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d71ffc02e36dfd6950915e60424743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b4a291765b3174886939d7392f1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490554b629c5e66efffea0805335d31945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c7350912d1269accb9826ea7d30946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ac79afd2534275ea297783b885a2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68782c012149524a8736c2eaabcb5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b58c61b76afe2cbb6a2147b2d3a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1b3d34a48883e9ae5b1e68b186e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506821fd27e570b9e01da6a7c53607d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b65795d470dc9e611356c3b614cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8934d0f7d16d8ae5ff145f8c925b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e89b5bf9702ca2f074b33e7fd615c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e54681d160ebb28eabc33f74b52c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eedaaff300821b398aeebf954980556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c9d3f71fd4d54600a76239b27d3d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241da2c7f71bbd3912002fa85e20d77558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80221627e7f599820b5ce3cfea804959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ece1217d8e5933227c1e02eece9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b34ccaf8f707027b910d2136152e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0fd9f4782d87360cef57dc45332be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16f273cf3591043398b6f85f5454ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a31a0124e37d141a84034361c98fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80dca554e6ca44273d4faa8dc0094065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024fdb37a9452e2988e6c03bf57bd7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a23df8ef755fa066e7a05550b5bd3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb670ed188310635b1076b1f71261d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f4ffa7ade2f71dd60ee8ae0c29bb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdbfcfc3882c31595699e50156e92270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd37a5e157b66349ead4f407116252d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35869c2a2346d30c2f2cb0530aecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b7bcc6c6114af63e6a06a686c52c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c80f3fe9e0801d3f9bcb13fc76e4dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55272744d682fb27795ee1fb8badb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7be21762963e5f389b1ca58b8c9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159daec1a43712a688b7d167855272d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53a51621c3e57746e0a9f4db3701078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c140157fa5eb0da51a5168e2749d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7e3b3845daf7294f7a2abcc7e05080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64a0556fcbaec3df3bad4291dea37381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773539c2d032beae70bbdcce41e07ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf213f7b049a5d9f66219a09793060b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74728c8e340f94d0117a6098e6aeb4d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71769233e1b9564739c0074758efb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a6c5580f886bd71dab5dbaeebcb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d714717fd51137c22c56e9b516bc7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe64eb556151d6bb7a4167d1a49ea3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99953aedd4522655ab3e22462208b0d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c9a8c1c32c543ae77c8c1886695f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1115527368c722bc19f39e898dc8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14e72525ee6b92f183b4ef050597792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772df6701d746d4c9da5143270a664193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600227f620cfbf73342c7b323b9e03594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7bf7bf4ab1028d2aae1086e95069695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3629bc6766b7870c64e16e8a3e5c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5018894e15a059d500e65c7cc8d57797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096a8ce1d19d5dae4e26aaf0ab6c5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce30da3b975630cad779cc8a6fcbc2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dec189663b949fe596c6efa1e80f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b95a1aa75eae49f20ef25b7d6861a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bde0201d11f9c8009cd421df2212f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90802d4b7a23db7a393b8fc7ee8e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f126f16a779baa35fff57076f7c1a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e0c2ca2171524d2d2e43b295a4f54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee51c1a0e77eaaf6ef9b326d1d6e1ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea0d3aa86ddbc8a7a79ffd505b578b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23992a9afe36eb6bf46e8d9d6b316108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaed027a41d7c44f6f54d4d867de22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31840e8c6dac692bcee9db0b9092814b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c954d5c98acb4e358017456f0bcb314111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef0a349f11efd099a4bbcacae9224112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c67e76fb62346496dd81beea875c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c662101fe63e64aedad4d19f4edcd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b659ed1bee0fb176a710c07b4cc2db9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1443f709348fbe9115508a1a6a6dba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a355b2da7433905fd3c232f3f6c70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43564a8e860569e3201e450edba24d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2600651c1fa02c160e3378115d32f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca39c8a281ea1f2cc91c7f37da01002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd9ed258fc995d3565f6f5705724d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7286111c21f1f5ed5d25025923808d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070794b48afbc1205280c1244e7f0e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ccee2c5df4755ca44d6e9ae9b7453124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a693b36e864bbcf2d1d43018e9f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f22df54dd88d78486b329b2c3201126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1beda9e52c8f63e656cf4d39c8b742127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25262ea91bd555b2e6fc64a40b85f606128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c48fc9c8e1fd1f8588277380192ef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac112afbd8db9be99445d6f312f67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08758ec461a2558246bbe436027fb3ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3a7af43726ed7a4cb11615214b61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c0d3a8f5e82820da3ea204dc4858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052a0a94d8e214a85b6327e3a617bd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c09eae72aecaf83183d2850bad959135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def056f019c9aad5fc48fdb09b9119136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77b51c19edac621d496ad265e00835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528dd489a7550f08650e1fae9213fda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a73dd231888aafccbaae1805a7ee3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4a3e0043e0decadd7b4d23c8eb35b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc176445f7645b1d9d0e433eb68c32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73d0fffe0d243f9080dcc590fe1a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dbf56104c9828d5e95650cfc570b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370523ced909bcd25ec19f5bd0ca7b65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c562cac1faa934e1208bf025cf0e0be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449488219086c93baf216c0fa2e4e02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca08a4dc28f04d020edabca0b128c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb3968faccea38b6ec5c8cc8ad161148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8031fe517a430044b84689c5de81d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af96e555781cfaeaf32593175bfeb99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532544e137781d4306494bb0781fe61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ccd2ad99bbea863b6c3d87a239a43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4092ff2891217f10cd1b9fe3e7b6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd326a62af415003cbb234d5ea54a24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef1c74a9060f2c87a1c694ea2d890b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec339346d26306f944be00427154e9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba3153bab790aaffb551e345bd65a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eb9ca1a595b801e28d4c49be6b3ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f42ea3f88815af1b3ee9e97121daf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd43f08ee4173803c7d1d9dd11034f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924658da5c935cd4fa670837db7f4d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3b78aca37281e39153b6a4f41399a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae785747610ed77fe684b8faec28d5d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bbf48fd4cc4e21c4e6cde373fa6bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc87f16b28b8076de3ad939d0f836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7094b968189b8a483295a94a42769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3670db8d6277757526bfc3d01444167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b841ee2adf41f9aa1616fa2c7f86115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa12f037017b28fe4f33ad783cfce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e452227450fde69ad8c029e8fefb50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d12f7608a0b6de51936e595ffaab95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd5d3e7609cb5e5a0fcc988964b7c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45d09659d9e3e1df13f55487e0d31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361101a7782d2b64711699ab9e47ebd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb4d8e6672e30d9681ea3cd653819175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf9681651bbfd8ba200ba2e9a3d89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ca9c63d85302f5cc84df61ac0b6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584235b3c0396763c22a1eb2bae2c28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de9bd765cf6ccc0b079cf535a0da0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe942da963c7772618446619931c97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da812d25723988ccb7bab690432a106181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d2a25bed929f1dbe3f60a37efacb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3151c3a126b6dff1316b51184630183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5688e6383245e3bcaba4d6db43fe51c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b3c06dfeec9354b819daf584fa98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab5327bb492a6a1c5fd8850ac6321b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c48253076c4cbc32c2b2571f0b3f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba47ba753b111d8369298dc37abdba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e786407ceb35a29fa1f96b153ef87a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ba0cfbec9326f8333f3506febf0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43953218f5f577e4f937ea837d27db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172f422f8d19bbd38f644a3779a1b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe752d9f063292ccd5ccfcde029d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12eb20d1e27c01b85f5ca9f11548a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db950c089f049e2e4fb2c7ed0f0dc97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ac88656747167d9cddf6ec37161d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01966f758d9ffe2c968d67a7f4441930197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95c0f5bb0e7ffd74d3fcab553d4816198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37cc88cba29cc5ebd99b2b84ae256199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e524757a29f2456850277d5c4b114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a1cbd70f1f1f44622879783d96caa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6281f5e4b51176013de3c81899c60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3f9409b5be5644ac1fd426a848776203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb0566acb2d4fa1b5ce2cab496cd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067d8270862622d1f53ecf92e49579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ef7b3bae62ad49279a1596509755206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae788aa65ebfd6775e4c0745ebeacd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df134081aa1f322fc6e66959df39fa29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f110633d19d24967b199f65ccd117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0c5b472f37ca2cc4ba1dfc8e9c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6099d275ffb14a04ae2e4f4a63e59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842f8c0e76f32c5f6a44add86dabd16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790bff0327832c2f19b94e7bb875cb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff115609cd0ee126eefeb8a5025b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f28004ce3483f14e813190c70f438215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99bc8419ae76c53db7c51290625b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260251e823797f1fcfafaeac5bdadc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12adc2a32f67f12fcdc8ea634c2ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a7198c97df1e36a7d4e6df404945c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e3a62979940f7fe460235d732e514220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b049da0ef0709f9e0cdbcc89744780221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e255a3cfbc1c50746706409fdc70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643573af00a9ac30aeaaad48146cc24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d52308c26f6968f56315203a2d14b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8b8daa23727ce8781e5b519c806d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df015656dd57111868809352fa298242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f48bb3d842d303a9acbee66b469b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a210ba102df3e4f31f710555de65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be26c6919163ff33850b5fe3c72f4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89df3a4ef961b2bf3e34b73eec9c95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8875421c983eacaf02d5922e8cc27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3845baf95eb10476a170d7b714d59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab8087d30746cb2381254bb95dee5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867491a13b71ba50783524f7b125b50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85452d34ed964b7020a93f82707975b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e703b8a1631b205ec64923d2068e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b46072cce664ee429e5d8219d786b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99209a224674b8e9c07e9109243153238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99466d4e5871d82547e80f7a9abef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec12b74c632ef3e9fad8e707267ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243ed21c88d68440532701c73912db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3ecc892e5ef67264635eaa3eac50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c577fc821ea18d3e97c9e20bbdefc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d605f7711fd17394f4b0b12728ef5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7280e62cd0f0763c08425f848576c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172593fabe10f15cef267508c00a38d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de08b78101d0862f1800b240467fd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f3bc17889e1185d16011fbc2193b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bed44e5795350c14a95b5882c61c32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047886b48b24bde99848160e2ba93a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d2b74ba662b1263dc9f57ae0fadd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01068bd79ebf8eacaa116a4717b62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22fecb0da8394a4ae0028380fa3217253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875e67a723c192dcf7e305fce088439254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2301c04e1902a3af1be280f853f036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e5ad78ca5fe8d5a8bd9a83d8ebc8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925feba41da801847a1f1a5f9dd1bc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4d8a2b21d495b7cb9f7f7da1cc88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88119059c03738717faab22951f3f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e263f634d2103be5bb7abc9b770b701260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464e967c4592c42c7079e7c724c1da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8bf9235703e1fc05dd495f3a097fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746848672c69e10811cbe769f7838b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070bd4961e4043c494ec65f7a30d38e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d70e29c57bcbfeac9e79f8ca2c48b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507a914cffe9e82b37120293efe261266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f171cbd7c1e93b96af52bd23d25db7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb1d17f95380dda80638ba8cab5c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef3e94ac1928483bf2695abcb7e79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ef44a530019778e64b3d55a42590270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152b49c6e6ebe61b5a70392102c5d3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad99aaf51bf454506dde61ae5c118272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f2ab61d4438c6fb883b197a41651c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e0c600754aea3804fb5ff41c22291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fc793055f6890a50680f2bd2a894275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018a44122248cf15ef3cfbc1168cb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19641a60affd379db2616709495d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c58a88b4ad5c66b145b763e1927070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ae4b3dfbdc65cc7899499719f7ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2873ec991b70c4b7ec50ca6db965d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7a6739ba0318c1f592e90f5a7391281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192aa2bf89ff64087a4854f1c963e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af6dea022737ee5d4415506dd784c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c848cdfea3c3aac6d6e44db0ab22ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733749c4685f6dc6310be4b12329b886285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ac6eaceff59319e72d0314d206988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b138da3b08bc7cd6dcf58631f1c8b8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d22a5f6d02fa18def5ee5f6f777e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f226833b10ce73a0ca467d5130290289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a8b402f73a63a6671b4014a1d0e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf4449fa896e29c0cfcc7cf3ec9743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d395ae191dcaf086917dc04de971d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184273cec0073058ee572d6bb6a7c36d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660f463ab540ba02e2db8eca6a8e24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa852c06194a3b68b98bfc37e8e2c541295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a7c71210b23a8793206b57b88570296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c1062025a2f8300bf6bcd3364d49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91451903d1ffe23b935640defe691f02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163ba85145a00f49ec9b6155d9e317f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd0bb32026b12c331d03be5cd7f834300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3b56ca8cd18419af49c9cb0dbdd33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d8a6ff8b505e4954021c27b2f110302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6013729b2e34d17e1e8612d64314a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e66f8c7c4ee5af12c6c00ec62321304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6df8932e8a5a8ddfc9dc84e283b29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5aa308825e92fc3067c770f17638306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc44817794b98c5b71f909a443a056e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071800528bbe5d61c3d2e047237a674308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414eefc65bda2b2ec1fe044a5cd7c44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d56ee20810857ce03df8deef9022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc25875004fcf4e874749dac7d1d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48772976d81e47d361284dcbd2d92d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba31846fe37d89177e28a09cc5d54c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63fdeca63562f227ea8b12682dc26d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd9102fe6b9a51146abda2aa89d295315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4401e9067cc76a58a0d9d07b6ec2d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626282c137ebc6d0d3dc91bf7483d87f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003bfb324919e38f7bbc93be7c4581e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1d813cc475b38c6d22ca83de3bdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6385cebf90ba9f8bed90f94093eeb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da5368ab0122f92ab3441e03740bdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e326a841632046d3a9dbb64b742b12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb15f1dfe31edf225d71bb63356a842323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9248167f346364cfd56065f77421324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cbbfe4c2add59214224fcb81f1db8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>