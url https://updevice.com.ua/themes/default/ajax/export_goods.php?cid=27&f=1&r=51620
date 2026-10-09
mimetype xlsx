--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b582e9cdee7c6f784152ccda5ffa1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114755ba2a3d417d464c20a509f13d7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b779aa2637f045f99b4009dba17823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd36d9076cf52ae9208b87a90c82e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e7677427628c891323940d3676475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec76f46c422f3f69b24cfb06eaa506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f74e4014fad1e07cfe20bdd283487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce4974e6e54671218a9e572cbc6e028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a69d790453de37cfbe797f2bf7add39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230da73d4518a3c40abc88d476309dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492dd0315930c704d0645ddac5183e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6858a6f762219ba91187b5601aeb79b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82863fb46569646e06a3138cff29707c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a774e745fb921533790bb9d1353714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5621a579828a4e7c00e01d558a7cf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a41844021775cab8022b5f586e2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5dd833fc1c91d50e754787c7417e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a787fc6e601b10e17e5dca1f38b453718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550c189632d9e9306aacd22a985ff119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99d9c4c180329532e7cb50b23b0fd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae96528eac2665d2cc9d167d65187f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341235a94a3e38391c52aa92a002b58722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f638f6b5bc3e7f43d731789ee26ad4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf1334a584083781367f4e19c4e99024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50a51ac2abc7085e069ae5e36464e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b771891db441e3e3771ec0684a380ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7757f88c8a800e2b7449409bca6b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64618290e436c8956e5b1e7af72b41228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44f5418f76f12a8f864d95f81ca4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2421ae43539696377f08d39c0668df430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd77817855b3b8ad133f7af7a7d2b3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a494a16e92f67d6d360ec14cf0f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e41bd2d33fac85ea13b9ac4722a55f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8421ca85c34f379498a0d038f2b5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e392fb69d2f8b069c5a28b7eafc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e19755b62ae365ad6abb4ac8611c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340caf17d67c46974b65b0aa9bcd6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f28dde7a5942f4b9809d18f93700e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44a15792e7b9442b39eae06bf643b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f6c558768f3d8d785ac86adb899440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358dfa41b6a487859e795791263724341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20103ab6135430d4e90b14d0e62e07d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961189c38fb47bdcd5d910a7fed33c7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34cca26fe60cab9ce0b4c63ddae8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829171d0ae90d3837f5b31a6e7875145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7a990c5e4b5df4dfecbd0f18c54f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46416d74a8908bc445b8494ed97e469647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3bbb31cad511ef6d5052d8083b38948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed36201b098da10c96cfbdf7a10e8dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e04023038ee49d684a2ab48213f3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c5aea70bc8b328e0e0cb032937fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80d1cb1ed3aff0355e77deaca56da252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282de106bf704f5ae88f44bb66cac42653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09dbea2da7e142a8d695a429e3655e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1d19a7777b333fe228d2ad9b693e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f5b17dd94170a94493b7af807053e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785d76f382382935221a20a5b33e8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe22c8391710705a567a32e5a4abc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef8159a8271b46b46880d94b643e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4a1b4324ebb7f553358b0e3f40ba960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddce60dfa1267b48cfb8ab98299dcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba87d61abcbb52c91d8ba7dbb6723f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84608e12f6ec2d1381f950422259d9c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe7a42d16d27bf98a63be6b1368ef164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6facd4c19650479a4e1670b7a8c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601ebc742cca79afba3a9c4b83eb9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7846d6f11929e97d9334b7e10bc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26afa96073b01ba482a3c646ecda73868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab9dcd32fac3fd54842604afbae2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef224954449cd01f8108f2557a755170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28ff005cd9cb10ccae414f77c208e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef6b20d63d53a6b939f1d98be234372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd793875f658136e17ccd49dcd4dac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc03fd51078601286bbb9a52ed1da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a368a9e947ce6bc7ebc89a657834175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3b95a148cd3bcd1f86e0fbc223ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da612a152e69fb383bb8785ccb3f8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5e4510911161e164740978403f1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ceb7028338aa93ff3b38560ba4b5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05611d0ed7f098796bc32b98bb866f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617342fb17452feed2a78855459fd7bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f8cba56063040fe66e4d01bc883682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004a491e5611e0d7573a2493e91b3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e662fa726387deeda6a2e796a04a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbabe4291ed0871bc6b4c294e216885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7dc3818293aaf257b949b317daf6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d7b8297d55d10a3e765d2077b7f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0122e15e16267a997e3a1dd30016d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6787530143c9b8d990c116f940b0c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f66c6a099cb4e7df130a2b8900864690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a9d2a2a8f6a40bf132145f0a1ec6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8de770b2d79a717c688bbf89be0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaa74f8319a208df9ab1e6c7fb221093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8e9b12d5fdd6fa3853921718fad394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f6a54a4b777928d95874235fc74e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ce51f1c8afd65366892c0d1337e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c03c8b28adb960e2b8a15e8824bba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff9ae031a5c17680b388fc200ffe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd81b722662618bf8514d09f1550dac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee21697b84306e1dcf6f808071cc71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c64ac4bffe8646e26d2cd2ab67c106101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6442c3bc1116dfe8b5bac73f3cfe50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cff55b29e51e5b1a4b8cb7aedcaee7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae562d59be516cf18e7cefcde7b2991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f651ea222534b3626a0e36664cfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf522393b4227bb38839a4e4748569bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f4a2163b73cf50eb84ba0a986768f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266a329e58729d628e1246448df842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d2787a0c602aefcd90182b6d3be91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc86f99304f4c439384eb930ecd330110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f958ca6fe061504641dfbc17906b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c08ff7036075b0ce7c1c111f67c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c55f61fe2b4688b6e6e368f6b0255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac78cbbd20ba8348ee120ba1765bba0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea41c6ea3109ca899db0014167d4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6968ef1d0b8610c7cb8ce1d78aa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acabc611400bff85506a67dbdeb25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ae048b906bd3a12cf002a6abe057e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c90f16cc15a032dece0f092c5390119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2225585f40acec3c45437452a02aa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84cc0ca675cc2c33aa225a9ba12647121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c901ba8edccc41f8ed87e5f4897d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c711c279d4f37329432a8975e62e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18322b2d0e0db681fb49b07cb8ad938124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0174d09b317447f15519b0bf4aef06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc906eefc73a31c1142b2667de5e01dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe44fe8321153c2b06f33ee717c3a78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e041b4cfc6b3c9b6ad5ed8be1ad22f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7871130249272ad2ed4048f2eaf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deba49181e63faa0f74268d2e9aa42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615c9e8445267f2e5cf421a996e7f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40737e299277ec70d0d62f38f53de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fcde7efad29fcdb860d199b827bbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671dc3dc4c8d5d0a8d21f450b03206b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb27156b5b95f14f95ccbf4a959573135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fab4c99050f661b967ab6c7c26b8b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d2ffb9a20ded06ee50edfca2a2ad2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef7fde6c3c9d9d093d21def62da8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f80025372f26fdd6670de993cdf92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffeac7224d26f911248904c6c2c726140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d7537347162a63f23ff620a48e06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8824de19938d39f9eaf93aac4aec260142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af79aacc542e40771efb8fc53c6f4aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae83621b0b5cf0d018cf7c382fd2c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052d0a5cd369a074a5b3f19576b167145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016270ce91237d16a5d8e6f29d1958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0842c7dbdd871b56f517d92761cff6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e01e77bd55d46fc66fe9f0d1956d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c01171a5a92ad8bb7a4625514574149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f75838cecf9a1fede0f16229974cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06922da09ef8e1ae99d6c42999a1921151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359245598b987da8e57890f941f4b1c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212721e3da99b96feeac0dc9d60177cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff31cdb416f7e5de9350961a5033c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa88b57c63088990e2a48b5291b7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e952df3b3fc726887c34ed844193a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c73eaa893206eaa8adcb44b2b798ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7570f03460a81f8e527e42db6aa24a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de37fbbdb58dca7613b5224a2e6b99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80b934cce0d4894ce8ff8fb51faf35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c504135504eb7e2f837321b103985161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac21de8b6b260151007823e16bbd4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fd98929a93e41cf17ec846a6d4d2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4034966f4f509ce2b66bb579a5c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5422538cf7b01000477feedea4ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd444728ab92053062d8be3b66fda0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d6ee843971ee9015b83abed640771167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cf4e3f9a49426e80b1286a4dd3186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9ddaa7082efc9b9d852ffeb02598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6477c7c26f5cbffc284e6cebcbe5357170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6047267fe3dd5d44c9cf5759fe5ba9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb4461edcfaca88f5450e19228128172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd86ef1893750b92684b54aa015015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c382a55dbbd50fb6c1a3e1d92379174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91faa652d3741a67abde2bf6463229175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3797f46366458c8f347364553c99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4b3135badf7d46e7d9eb43f2b7d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e8867c8be3dd8731de262d34efb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e041f5f9f170920fb900f5d81e39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458fd03a0a648d817281fe120213ab5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ab3f41ff8503a01f9634e723d919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a72a380379a14bfa6576923a9c4666182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784e4d28aafc7de315ef87a9b937fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326fa8bb06485a7c3e7d7ae621186c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be5fc5fefc436817ff8a3c2030d5a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691262aef4d45e4aa5fd196fc2a96320186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080ce23b353326a987170db258ec63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139b1d0df7b16bbea3577d8c9697f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6ae110f0eb3951b6b3ede5f49a01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c08c559651477a2fe5db584d8b7ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4e7c1967f7c39f736a4dea7140c50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4ef7be734f1d493b6cba2a76929e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64851e82aabfe0c39887334b925bb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67c516543280dc8b5566ec67deaeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27281374e3e67a2b76836ad840fdc44c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be807748f0b28d6362a77248731e3bd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa38e34331c1d0c74681285890bfcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05305feb364737d75a4e923abdc95b39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3860e095e9fef8678ef410a3b9e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574907c4be3948e9cd68535eae514ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f75719efe6a92b33722a9c8294d4bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a6499aa77acdddd5bbc82d97c7e3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02381285ae8269380fd157d8528cc54c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc163b47532ba4c24b851b8da4f83b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ebfb623c3e0316167b6f7cd325ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e80f32ca182e0768e3bfef2297a619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cee268873eb36523a418064a729a9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488844911540d141f8eb8b8937a1856f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedaf92c197cb9e2e9869c555217117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68087f9c433bdaaf76532c2fc9e73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f2cdc53686ad04e51cd068de6089211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617561b788f0037de3958155aab0acd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a2f8a46b2d99fdc12eb7ba770cd07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dbbc10ec9760218809aa31770a24b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcf5e9aa4dcc6a96d001f51986cae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6b8864c11d4ba0cf2929e427100e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e432047448d036229b726736f41bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9875719a157d4d72a72ba3c0a47c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af04ff54cd8fd255ef0fd64f17a96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa902f31bad07e217d89495df949fedd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5181467eae01ba2af35a01068ce3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6209b4c52f976703d7c1b9deb19a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634cf2b92e6ecb32ffabd8e3c98bd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c1eb04e664eda8c3856eb80ce0a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2188c227148597536abf7d8e2b9649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ce17e3cc460a66a94b825fd2859d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2faba2276d6e69045134f5c10aee7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115da238ba5ee58fb912b11a16d06f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30826e42c59b40cbe5b79a3a76a309d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b294acf58580ef2316ed1cc93f26ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac881282a09742bad6c1bd1f98c29a66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbad7168f2e8fa7bc7e0432f6c0ebd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9316b373a93a72a7d4f3713171ba29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5a1ec8fb8be03a9d7e0d4fb5fc065234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d1b1c4532992573d9a39d89d30b77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062151077246388d13de769e8ccdd34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4073943be4749a1b299df997eff3aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb476f9676bde8cd6366c81a14c395238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e5953d3c7c2621a2f44ab8f41b786239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c89bd69fba63ddd00451842c6389e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f449fde7902601a4eeeca073e179b9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e99581a1e28be8661675063adeafd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549292859c5b1f92f733d632bfe0bb12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ad19d4594badadf660f659cbc6b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4172479b1e428b62a604c79eb97e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92173af76c9a8f93fe3d18e9a7d0bce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0baf0405c93a3686bae1a2d3037d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc988690f3e9e9b1f13a9c82cff2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0477e4dd27f44dc05940212c2175b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52f039b3407aad14253144ca94096a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052063716bf7701116fa00bfcb560e03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e1f11faa6a6f946f4e6e83670bc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db3540f7563407dcc5640c5461babf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea41721ab0db56f661ef4200719e31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb220b76557f863dbedf50487014a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e8c58d5bd34defcd6d72964982d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1419698980b5a89dc6bccd5ee609b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9f36f0dfbd8568242871498a8ba0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5cfdf9a873f2672fbb86cc05d2da5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9847095726f77e578c72c7dfbc73849260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4370f25e11a40812bf7fb84981090261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175996966ce1691d01b1b24ba6427c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462518a6647b46dde52860faf67937a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ff1a2136fc0c1b0159c24c03e2de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e56ca218083ccbadc2e674f1e6b8ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd92e38b5b57a564439d8ee0a25cd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e068f6d592684e887bef559dce094267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c749eb46fca0264399f70ffae3622268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8942ae9255a25b79929dce0ab8a70a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e827d574fb40e26b8093ce1a55178270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7895aea134341d20640592a1d299d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d6dc4a01be6d64820c1f53d27a80f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbda2a73d07ea006f6542d445ba57f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24284dcf0d7ec39dd7e267ea66392f87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1173dc654c4a4b2f664f60fbfe4c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6cdcf3438960ee2de396f96512b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6c0ec01047fb987c621a56d9fb4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163627b5c4f77936b3eee5cf1cd241e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd097ade962fdcf6e537f09ee4fe569279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6efc0a64947a7bbd64f4dcdccac55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a499cdd77a796d6ed452c341e838281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b503a1f749e7ec0df0ae571b895a72e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05105d7fe376fb937039aaefcb01b79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21557491e5817fb991c8d7454a083e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39999df3f55ae72d641adbc705db7bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fcd002cfe1198e0c82635b1f07ae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b566532b0b9df9258ee10f2ef42e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a34e96fdea956aa509dde27e31c3b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccaf4c6ea56c0f5d267f633c48099289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf520aa3bb3d0377c040c1841bdb9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea07e402e4b14c6f3f8b2514388ee5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696b9eb38d8d9022616416f118eeb85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b93a5f86d7275e9b95d4de9f49e8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455dd239805a55cfecdd189430d3924294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03beb97c522088c82579863ce22d5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254d3b4301d84fcfb7518b41e23aff3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12470324ccc9df0a3ad9cf7ed745157297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1aa01284f838dc85ef41af8935470298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb24a0ddb8095cb7f186f0b182ad837299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04856ad5c6ae3b5774dfa710cb464096300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f513fff633e2dadbee032229982acf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3248c4eaaa7f613b99c00eefc93688302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7817d9d1396d35df64911f24677f54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582623e57872d1b37b9184b1ca153cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868c85aa20c3bd9d6fc37b4ee8065a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b41330aa055d04b66e86a7a9941b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57940fe283356adce22880d5853c465307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878fda9066f6c1d8846884bbf3c488308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac056063327305b38de272f45027e47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d502d83c347debfec0b0efd5c4c7c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e1eb13e7521962f384d427996efe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98537770def2af4cba234141edbcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c01d55b497d43a63c11f78759df42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1f1ebdf77831b132364b5292483e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9491f3b0cc8e81aab18008deffe22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95de9856075a45799c969ef477d21c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca928c522cc4e45c218f81024e21ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3577d30d3b65ebdbff6c56533ab9c60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe2d4d3ed3607b9fdaf5969599838c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d6893c1ccb971c6ffb18a6363d57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771915991d16fb6b803f90dc3146f57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d2396177936f4571132091c99e24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edabd60d87807dc9262e950381491c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de91cf95eddb2b360b34a72b35db47f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f6a423166e3b85bc01f3ec35b977a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f84f6da5c8a0765f5b5ff20067138326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfc9c0932307e8b1fcb3b2d7259bb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4332a75bdf548508730bd19133b2329328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873a612338ffe8bd964787c08c28f74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ccd5e4934cab488b7ad6faab3fc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030a2fd2ed80929c62498cc7fb4c0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc7f72a0eb59dde77d0218edcfe50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1539160536eb7102386d24fa34cbbbe333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57a11644f5b4e6677b653eb1fc2da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d81bee9bb6eaace8e4c5b316561342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000514f1632bb4a2bde636a63f570e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4754c80361d8c66d4ab4de97b87b914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f4a45589566ad1c83c99c8c7ce865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90731c028baf0774d9bc98c06f5b37a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491a7212841879244d20c49f0277297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bdc84a7966137f6e01c5cc1b4f53c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119d6adee30c6fd8c354151faf2dae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa003e3fbd25924a66bfb31313711a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561e90d721504ff4f4e6a917b42104511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d259e951cd1f1ccfdebdf133c9d1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe0957ff7a74bf33a585a4aba6902913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa25dc51b78dae5f63f309ca15629f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccdace38e56640e961a45d0621396315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f328c44957f266ba231d88f374ac616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f097434d509475d7d3170d430006edf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f5a77af9ca747667962c509ab64618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83cb3ec7942b301583ae08be0de8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfd48326e47c06c93f7ece42a12d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e992523ff9f15c6be3c843c7407a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da50cf6f417190faeba1c825f9ef622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9534aaa5955d2233d88aa30e74669bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc23b97961b37ae595076669176d7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0cd109020c2cb2f54a764ece045825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4b4b36da70942452339cc130e22826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199eb316d6a0006101a5262abc21f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043838daf2d47ce94fe5e0a84e8064828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad2d90df84c45072281dbe4502716e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f48ac2cf08a1002be2ea33ce02506530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cffc84c8fd8f43be90cfe422466da331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86043dd4ae4f4cae666e23d51e430de332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f45387d969c5e61bb7a15849c1b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f3b118a28adac80c11e8e91a144d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9fad6a5dc9ec9dc17e7deeec564735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a809276a1357e865cf15eadd9e4a65036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e29aeaada965296dec62499816fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d11c508ae98af1401fb49fa7c52e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c976dd3cb7ed1de053bef166ec7a2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a16bc0866ee98150f9c4ce701e6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffaa413e2198967890e4a8f313447c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2141388b4f42cd2318741a9682417b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638220f0e95d77620d7fdea37b5659bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d8cbe97e9c5b68b182606785cb2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac123ca580a4adc589760185e55eda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bab78411d80e0fea9f9d046278e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf5775524d2b21a856228f191486347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97648bfdf0b7ddff73ca87cd4a013fb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d75d2d47a20be26cffa89df41d776449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf034d26e30f9014199a8f70a88751750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac771306771f8a5de44a70c1fe6d933951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a7601c27b14222008bc771c7d807552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb93d104f1a2845f4f89a6f3f67a8d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a124ebce1424a94a1122c79781c02d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ba4ffccb78b9798f8dba54429e0d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d1db612741e09e0b21f7dd5c12bdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8f0eda967392bfe1979459d4b05857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acb0f1ee4773da35b9acecf0f9dcef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80039eb6445cb22b2f9cc0e66211125b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe4c35bcf2c658e274260113db34f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb51a0fa7675af7f3585ca4693f32961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460dac94dbe7e030b7c7fd3cd4eda3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f398a8be67267a65cc3395341e5bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c981bad490de1dfcdd33cd5365e2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9dcaa2640bc39b51fdc2bac376c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306ded10ab5ab0a3874193e40af15d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e43987758ef88b61cab73cce312867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a220e5987a285b3564ee026d2e6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e348fc1f25d2a12a3519272ad750f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58403fe83d0e5ace740eb50a51534e9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed9f811a1774c8200d8b77821eabd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18fdee77552eb4d95cd7740f21d1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae80cc119dcf3f9bb34bd044d6ff3d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a898a8d8fe93769c3ee4fb56f6aa7dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18a9cb26ece78c8e53fc5d5915937875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae7d7f0831d50edd3933439428f5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ff808846b5ec97c074936a500ef877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28b0bcea3c39183e7a333a62030b7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e2222a8cb9d0679260f69101ce4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd562a50bdcb1856f551f63b668c7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820c0c554377423c34368cf14ac7f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaed9b6ec1a536118fa74d9a8a6d9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3159e2d39e34dd48f7f933fa2b07e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b110a561c892a45ab6a281d86c00f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ed8687d7b9a0e10e215b0467b2b1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74b7908d5cb7e23f10ba86166f22f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9faeac28a65204a8852cbd68a67787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329855fa443cbf4796d4f733b1dad5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfca189c9375947506410a5120539989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f72cd096124fd931d66377303bb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c70b8f55495ee2df1915512072431d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e9cac74bfbf4517431ba0d736d9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53584e6a4993818e8b57733edfbfb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db226918ac2159c2ab2ff73ed2f201e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ba022bd43d10dc257b57babebb03a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347085b3857881f3b0b29e7eb7683896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e55245eccd2c3daab0d0070e44dfeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18c01474f4286d80a47243cb9286398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe149ee30804cd2fc60fe7ff82fb8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1996da4a4f2e019aa5209dfb754b12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1d68a0e63756a9c7ba40812d428b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb20f61f7dc57c8564a64aaad1bab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263579dc074b23834eb4f52050914a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c638aad4f63729d1083b44d4cba7a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177c07d8d2b929218d56386b99ff63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a35672c9b098851beb14179a3e25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e03bcd66bdc4fad4cb9dec4d8ea0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447150946cffe83b3daff1bea56fa39c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd76c58e0ca4a36bd22706f56676a19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f24937f726a0d63dd76d4471868bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec0594e23ca59e90147c182ee9287e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca683cabb504c94dbfaa168c245ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a32e428409cc5a96afb16b031de0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c74a80c320e345282a0a0339eb4335114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420379d24795ae7b1df90ddbe7ac9277115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9964b7c4837ff45c68b0946a29347116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fdb3d77c040973d4ce4f3daa5702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cd883e03a5506aed1a458885fd1af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fdc6949c6c6e37ba9c57577d9059b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f595fcf4e3f54de5bd420b1d0bb65d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e3713fed8e7e6abc4ec797a8a1f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1730c6153183a0de17da8c6569360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b50ee9487f2fc2e37a6af8533cfb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d003a21dfe2a8c75a590f42dc675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290af832cdecfa4949f1283f52c263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b26fa6b494d53dfb7d15cd4b2283d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea9be4f72df549ef5b6a8ce595168127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac8dce173322e51e2a9a1d4ecbbdaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b2a046e0bd5e4175d5ead90e8a6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb735af03d1a1f68e8db149729e168b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d0f0d95aa33e988cabfc88c15fac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd83e7c72032ee6fc46e9bf008587de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860863612110268e79c825896a23610c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6fda6c74c8c9ebc89bd995c8b34fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f98b2de61240c0e0fc4c737eda9fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01d31b51c4073010d85616797cae1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be779503adf140bf6e0b61a3a542f920137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf508fd0b7804ae100d3946b084adf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059d678f21e21953432b3be61c7ea3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ef66b57116f52040926ef4d4a673b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b87b921db84a144b4f2d99d081fe2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0f386037496789df4bc40962abe00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42c6ba5d4154b7fb3bcfe0a98eb32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad41abc6e8b851cdf60074741f218144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7c708d65658f37a058751c2df6717145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609eecf065fae8be5503471c45c5a8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6350b6e6712569c107c44ddaf4f52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a09c55e5a81114887951cad8a7b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32200ce51cc97bd03fb2e105ad00fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993ea29a0547779b81398124d3466d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b6395c320a772e1800d89836200b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df784314b7b461f54407369a473c3e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21088cd6f44155163ce32c21da3b94f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe40f7e9167148c7edb00ad8f2cf898154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc379781aa2451ed771827ea1d1ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b359cefd1d1f270272f2e7f347bbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3963d9263f1f1b723236c0609800c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d7dffbc2cd5d2bf45779dbecba907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e082be2d2400a81c7aa372fe6d532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f547cabd18493767970e85c81bb27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c886cf888a4ced5a121af86725b7c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91371b1184936e65a233d2e7c022cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f125007aab7a4d6dc0370ab41393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab3a343a721b634c4e68c79680e45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1477796f1a583058286c8c74ac937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a891fff165927f12c2073ee5e0f7b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713882f983e5073e32d78f2dfafab5d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124f1676bf21ab392d98f3e7574cc07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205d264f6ae9ddfe17c6ad8a2a8afd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80cee4e0c133d6690a8220341dd4e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24b24c55034bacc475772c8001d26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722ecddcc936ad2977967aaa09c5a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8363fda6b93598c33bd72af0444ba00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec8fd23ef6720a38c42aa57448856174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46705abbb41a7bab29d0d3e04c44909c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30268f82ac448dd4d77ae0bea77b2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46438d790ccbc1269392b831c2366202177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1789c4eda41d0a2a9cb6a3652d25ba3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e156c7f1399bfe4531ffc31aee0c23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d658f091c8c187e88c06bc850a731b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf119eb45918c8f4380acb7b85652c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae5d5b59406fa5b60a5cdc0860a1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bdfcdc67b29081ed67c702abf5aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb960b29a2ec0a05822590a620cfe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7f5660920f5519a739b2efc12530e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc83ff0fcc2372fa320e248cd6651c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029773d9a7fb1559508eb2e3f3a4a8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e438f9e0a46fbb9db68e8a33037e698188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99a5797d616483f0a6a1ea9a78660189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86911ffff1710e1b3f260973d130d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8089c23ede3d32082a4058857c49ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9459509ab4b31ffd57467ec79e58f90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4662a5552a92e252f243c25871c12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7692912f4e2c29a968e56fe61e56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd73c75e8a76e4d4c49b83269a1fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878384c00ede23c16206d1af70aaea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944e47ce7ad481e676444326825b38a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690ebb836f2bcef9023e7e7c46f996198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5b92474dbe665ed5760eee198ac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ddadbe3ffb4c34a01ed9b788bafb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db9eadcddaffb5ae4af110e40f2769201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be0c26895f3425a672c004c2c9d710202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e3f61ceb355f43f41030a1209557203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f3bfe4d052681cdcf0a0a3f70ed1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534f9286d24597751b19bfce2337d71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b3f1040c48327a90b81a66cb9ae2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa39ac225fd5a1dab2ff33ab5f3c7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2f61c4615fc4afec3413d34edb38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b569798733d8c21fe0dd5f758a1ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047114a7a8154ad03fc068076c507bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd94e07e4875b2e2443ade8c789a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3e596458d48eace80a7ab7753e491212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2753d00811761d13278c56f27f0be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48259efe38d6cf141fa7e4771cf56b9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d3529aebccda1d260982ebfa57068215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7c6eecbe5bccc3b3a5f54ad888f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455fb9820080b77fdd36fe28ffeda1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994539376a615c8f4762d8df5be5335218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5de3b210fadf6efd6face9978839b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651498d826d2d0654559556247606d51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b67096da5b9afbed39399a1d61d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d8084c97ec16b310452e9a421c46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2392627afa524739b8956384fbc5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd9dd43d191930502a772a7165602224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde01ef869228e48bd78d05cb392ccc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07259f0963da18e862a28537bb3be39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d966f4c3b1e04cd154fdac418efad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36f155bd7ff177bca499e9c937181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991ec211ea2fa7c122f3c69ee21d8e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078954e3906976454cb8fe0f59e7b577230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b117899cd3bbb44a79e84df5e1d6e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273c7907c7f16a1b9acf3d5e8a6cae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bddaa03dc1e1dd69cadb8f33eb594233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faf51892788b61f1529392a1b07fc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4801832eb9bb717f8b0a812541b3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a230d0b38e77ba7adbbfbb11c17369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762815a66d26c422c183333a79e747237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e179f54e32660ef16e17c6de971cd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3eef398ed6181b09b47a8bfcefd22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c87ceef915cae2af661d76d75b73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92357c2ffbe01900de6b89c63a670635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df80fe0ad30d50d90bc50cb25db36c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85155f1b12df3a98a2061b39a0f9b8a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08362c429cabf517c2be6d8daf8bbf97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190e3678a4480cf388494ed7833154e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8101849d152e05c94c78e133012c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ece061e9be747692422327c9b178247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a7f2dec1abdbfa2a5043e32dc867248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb11c271de6b969b116f14a528553f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e441c7e46b8cb01bf8fbd8476ec811250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03b99fd779c027b6ca4589a9dfcf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db576369721aff48a6c6ba350c79928252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11cf73c0eff91029bde8ad9eb7dae9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014a975c4bb38c8872f2435aa3bd631254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493201e0cadcc331eb85711ab48658f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b298a16ca9408f6ee7b7c5f5bb9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8541bacfc0d4be7a29130cf5fd72445257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5eec1fa2771a0c27eaa6e7e42a2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da729b6c06de372c993a0cdfe0298655259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26074e83626511406fd8e6e40bf838a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e45808ecad9027a6bb599af03402261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca74f907912bca40f8059c16fefcff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c43eda0fa3440107377cc5976918b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e9092d9645d84624a71e0ad3e500264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1136c608db91431537acf3225f1dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8f8d661dcea45b52a85194613c703266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10057dc0301ed7fcec86002b85508b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c931a2614505b52456dff7e26ae420a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d91a085304f7948a86abca5fe1b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb694b149b16d2a8dc6b8a252de3c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6e7541fb112316690a42b5926f0c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e94fcf4dab1b494c8a4cf53a0dd8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84462a092ccb055ea42f71ab207849f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ff69ec7288586c520fa44990bec84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37f0a7682b93b3e165a31b69198e11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193b12864d81f985515f5060772dd62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e3e4352609ad6b99f36379233d97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e88cb8e9912468601603a887f0b95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe59eabda551b870c0a833af3bc6ce3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09978cb11669937c032be1f3b3adff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0341ca56ab2e6cefb5d1de423feb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f9269ad3c46bad3cc60fcec862d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5f19cc9ead107dcfb29fc090cfe6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003e5c13b22b649df1868a399009b84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964922e7020a2bc3e246ceb3adc1221285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fadf07c2464bd9f55e7a3b82c7187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c39ba61f77e101873da7b5a6526dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0dd8fc5763cf666569e426889a7aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063582a28fd961141da9ff57dea9db2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0b5d7676a09f07d37b028e97aaea0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cb6a0cbc52e67ef343e6a337f3fae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b6eff3b73c1c0175aaecc5f0f8b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da30d6619ca375374843585ba6c04b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3859ab860e9a33bce0145f21825b8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b01480aa943bee19d3be9d058e3d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d072927d59f315d25b774d648227e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03972c39892511ebcaf6f3ada43dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07182f3ba27ecbb1bf112fb1ae535e79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a976ca0ff61982c4449612caaeb019b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef68215194d0b082640c4a76c5316a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd2aa95876d42b0e47521e1c44a48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408003a04a45106d71a825dcb5042f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9b8d51a26c126db4a97d26ffce46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33d84504c9cba318c8743059e5902a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4c18480c401454e8bdb03208a066b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ab3f4b7b53ccf8da5d2419bf31f97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7a63d57c66a723cf766e1beecebb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9701c6774f66b5395fb41f284b94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d2d946de412f8a7b45a9d4aad6f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b632ec0d563d400474125371fd79e63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2c95a9c0c5262f527268a22ab0d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5075c5cb633e47f7c1029d19bf86e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f417100fbe72f91c9df0986b816466313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ba9c9b8297873fa034c5b7e35a39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34ec3a284e2057559757e970d0423315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ca89d14768e1f724d2fbfb3cb2bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6942bd2c2b9b93d16d87a09e5bcb0fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76abffd527e1ab406c1cf4bc1f492fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ec09549686bd8d31d843c82ce60bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9b35b57be6b450ff042885b2832aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728329caa39f97f33c24ecff2ebdfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bffc0a08a6ce131af757f7dad97a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0def6f19fda0145b7f65209bec28d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b23302b7aa0f4d06470bd98304e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11b7d94453450d507762877e21ff6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>