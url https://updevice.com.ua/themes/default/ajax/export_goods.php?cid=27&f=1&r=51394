--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb15d617b682ab894373a52851bbd491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630af0f281f7ef4acf1430718775f532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822f12fd334ec48efa6d9aa07fc83c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e37536f1a245217c50ff41f44ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c974c1f8eeae357ac33e23f76011a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7cdce47cf3283de076dbe1ba0db186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3bba5a0ef6922c081eeb05f3e48f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96e01a1cdc23d59094f2f2ec75b238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258130cd0e594174de7c3f46580f5069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23203116cb29a115a48d57c4133eb2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb57d3e500b8822914c8970959392b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3227f84191b8ad8b34838d0e6326e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d572a971aa9405999eefc0adbd2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ddb6e32bdbdac08b7e90b15fa381514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca1839a1690f5dfcebc2766ae0dfc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565dcba76e32c1b20f13d96710571f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813e277dbfb0e0c2e3d7c4939c9ae3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f861eff8d3082815d297a57b391ac5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087106c1e249a1f22d9bc51c2e037f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410ad8bce44c3f6c578f9052a53e5fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af6a7fe2322e90e37f0d1b1163915821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3118d5eafee8b21cd41059679f252f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73102c65c44bdff9d919cb9b1b20d1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc6355c38d3c1540e8d8c38d9bf8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb40e3fda6ed0c3b294ad158b22dc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487477c051f8309cb502d87ab7b0ada26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028bfbebf9c2d21527a1c728eb717427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4bee503f9dd066af6da0c9c60feef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1485423efa1af8b1cb783cdff3d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6d5bfc63f624527b35a0a5faa1ca230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823360de6672f09db9dbdf1312c7a72531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bfdd32c79d95b8808d21f4c0c612b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8906fec3fa8b0018cf71d8e123c6a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad6d991843a14b3fed72bfbc88d89f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d0c1354c29321c7f1171bcf8e2fa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec506cbaa4f8b69c6397f41068c619e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118267895c81c1ec765751c4091e38a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ae2c18bcceab8895a6bc4b86cd6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdfc4c33abcfcaeb9d65744a4f024739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56127d29e186636a794767e695213f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b2a9d5e3dd18c0d416f4adf39aaf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb7b5ccd904b3a1bb149edf6ea9ed342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963596041e9d2b5cb20279534b2f6b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578fd7f9196ab0b93ea3a16deabf1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209366d2e5731a560acc44ad01bea645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8e670edded3c409a2cfce4e17bc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3483cff5ee118f4ed909f7bb541f84247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76ba75054696193a30dda33973ed8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257b7f18d4962704d4f851014b1e5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408639e5b7d145089e6ffb197eaec80850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf74825a5f3aa2b9191f8ec49f64651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b2960932e987e5bbe6e7b2bd309e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332ee410c45a0b3f1b90463b985cfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424585579d4085f86abd0bd0e0d833454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58ae584bc92cf2faa427ef7d3ec4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b88a9b6142a9f8d1a7a222ac773e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112dc6891ab3fded61628159e6995b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d723b22e72cbfa8507275361b3518458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796957cbe7bc5bddf108a5634c5ecc6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a5f463858a7c6197152ffe4f299a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9353f0d684491f5a7ca36490f64b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0de1fe32710413e69e5854e1895c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85be41663ceeab08ca4df42f8dc36663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78438916160cb6ef3762c2f27a093664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01687e15cbe86a00199296a4eab79b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84511e27fe3859fefbd91fb444ad3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaafc5ebba375fc38cbed5b3a9509567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b66e6b87d73389ba983c36b5169668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ca6adada7adb321f73170562b4df069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892c2a91bc8caa30ad4f8d2b89399c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c238cb151419d3d0201a9cd4b20c0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc1daa5a58a95fc4627e543873865772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d63fb37dd32d107e044271453fd1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd094aa666e4a5a0469e2323f731aff174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d74b6086dd3a2e56a098ba4e9c562c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cae4227173e6bb49c7f2a44783ec0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48fa31c3ad3bdb857440f636ee07477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ec4a52cab1455e18e3ce6eed585578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9b40a969819694c08aed7ac9abd2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1cb72c64fdc21eb0a3d47cd35f63780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf1bdb51d681907ce2e220a38752281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c0cf4bffccc53a772f8f1510d45d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08982bd76955cb61f23e42481ddbd01f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1cf69e6bda882f14abd0d7544fb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38506dc7373a44a5641ccfef5bed3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8e04263c3c088a05ee1d39072d0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75ebc348365b2da99a8fc180c69ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2d66f05444274616383b49be68d0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e75a5b99a320458115708fcac1e23a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b4bf349354c2faff14824d350740b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced5d7ca5d331dd6ce12dd318543f5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1db60c6f00a852ead7c0cb85541392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672cede1e2f75752ce076594232d9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee0d6ad029e1113a28876bff66577e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14cf1162c7dec595e8ca70b5c415b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f9344ebf14a3d323b251dd893b8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30900ccadec0aaef452fee587a4138097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a166f7c88dd986a945087ec1d71d5fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cee8179026ac8654d31526c8f651099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883753797d9243d538cce0652a35a336100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362330ab737742def2643ff517a8b526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2c9a16fa367ccd6b76155d8503af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87192c9f903273bab8d1a0e0fd869db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99a71e4b193d7f9674e57a5a48b14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59c6f8fdd360a3c5032be3011e1279105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d12a194c337fa85fc76dde33774dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe80e405e79db0faa4890bc28d34fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c2a11fa41203330433959b22056fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211f778c44d9da291719547973944a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22627cf8b36cc906e68c1ccb83b9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d201a685d9947a56116fe1f1ec695111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722fade73a944a5adb59b7e8df1a71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95918e6ab02f60a2876881fabbb53a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9af2ec6a50dcc7de2040ebd2c6ffd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64543f4866c9c777165169b5615e2e21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17464e4f6217624748562b78171aee8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e21ab77730f08eafdc04f29d31f3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f921734aff76af78889eed0654d90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6330dbcc1aed3304196dc447e84184e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea392df248bb8e9b45cb5be650d6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3257caf8c20b835b018656a68bfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356d59b0d31f64ead0f26f5d251d0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac43271028e41f1f9ac1930bccb3778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae137aa78c81a94c452f09da676b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be59fcfde4504b9f20ae13b1d15461125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c49cd5ab60aadfe080e0c600d0e3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418178a81cc637266d3a645f45201c41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f32f36d56305c7fadd9a17931e4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e648ba941119040244b330be8ee4c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d6efe0e317780d739e7d9368a9a69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d265760b5b1b74c4c37f3eb0af813a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5250b95646fa9d021876384e89776132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d191614b46aec494fb8ff574fd533133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba3dd5093b9eb401e6df4c537f8039134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d0155813aa3146be0108a5248a7cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9737e35a914be03b6c4460849267fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70159d718a725f0e0db45907a217c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd6765acca948dc518285b74066cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8f69c9510c3f691a90479e4d64047139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b71ae3d84dd7ec89e9ee7d0aa7c48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff342abec68ca072a3073836c98db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c995efa0e89855bb8eb2406e4040ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831233e262aba0a60919678224f7d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a47524da9cbf950eafb090257c226144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca5f0237b89505f07ba6c8de77d67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0b0443eb226fdb4417fabfe7ed29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2b506015a5ea3885f396e31b217b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eacde781d678f4c0d39617e8da9d2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eecd1f53be48ce2ebe5e666ab4029149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3347a64a4bfebf39aa28540be69e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78386f591d5dbd13d25d89d60066623151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd5ccff4751205cfc46ebcc0f7a15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba30a38791050d2a6ebfb05045d694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e322084cad9abf09f801f2407c04a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6644a280078499e273d6c347c821e4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b243243a0a65b0ce3200db9cc005156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739686e55bdcad117659aac58da034e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb4a35251e31aa831637d54b23908158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676942c5efb567c9a02aca8fdf1812159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff559e9070ae504e6f6c02f10cf013160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd0bc5fba6975a6f3f036e6f90e5e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6949a09aca4b0d97dbbece7953ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a7032941816a48d27c7e6c86e02f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3406bacea9a53ffb45bdf284c7406e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56feb56e14790ff38be07ad6347f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66298e7ea98c82900ba961b0790b4b56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5a833026b9d54110feda9eae9d12e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e900c3746840f5d6a8aeba12cf828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85757a69a935c5a28c5db796f228a3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45028dca5f10f8ffa18bf0628abb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6e222fad2e718887069b31e61488a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f312fb2ff45d0f2cb3c1eb63f00d844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e6efa35c60acc97f2eb2dd48bd6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395f6278619ab3fb4a49fbf425ad41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61115886b54f26c0700b5ceec655724175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d593d0d10edb1773e4df0cab2bb82f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cb4c55cb3f4776da2ff3020c37f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387be72930c63ed92dec92cfc462268178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd3f1d5734f693ff5cb0d91c5f3ef1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52318d169a392576c514b3b86ef59b9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f1b16215e0466cfecde69252f574e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cbcc94be19060040b5d6686f29c8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d02e5cac9319e606de337232b9a922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090cb2e43fcc823fcc20c0636ad435184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d48889d7d62fb52412ccd9cd1a498185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87eca696eee40d546631329b86127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07469036028bd85cfcecb33f8a7bfdae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3402e46090d24319990008b8fe266c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf4cb7261291c45b898b9ffa32256b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f84c2d4db41f02f242984269c151b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c2fdf8fffd1e1aafada9ee4f57a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885e0164a85dd7ac2e6b62cc1af2546192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbc2eb0690da4139df0c4cee776aac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8aa952f7bc839afc43da818db242194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabd6a438214d1e5271a7d2b51b74b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9ee08ef9b03320158a12b1ad230ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d98cb018cbcbec55087cc0caa6eb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958065b199752117f67286e0fea06b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c54afe3ef37b62a9f36885e49d7f5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85f5f3ed0eac0b26acc8427238787200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22df1d01d43cefa3361c69d7b1f0b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde2100e16bbe3ea054335df811b1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e350a8d2359d2b5c0a363db528e12c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905a194812c6f472b9695f709d5f1aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae1af9101bce85d12541b84a063b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00047611b9e8f1aeb7fac7502782cd44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198d5f4e78d7df2b55ce2f56d772eb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aade336f429c9d5729b336a75bc202208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faeba780c5f185cab518a04b900cb6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9dd8fe90121e38f55664a92104a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e6e37ed64f2148e6978010b8ac2d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af2f41d808557eb38d07a556d0d92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca7bcddcb5e4a81650e04a50b9f54e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5802b7202106b61f680d3911925e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a7d935fa5d1d66d3b20fffc40085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696ca100382ef86e259d5e53773ae0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebea17e3f4ecfb3eca34cb2a6f2225217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c131ecf62dab71a5af56d021294f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63e25356bd9de0144a73e4e8ab63f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a44e3e668176f1b9aa51b84052b04d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb5a72364763add74d7ce064f75999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feaeec9048e027d66f0b1f4ffbedbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7880c014f5337424f236dff787174223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c0830381b0846ff32b893fc810b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589601d0a83dfcf52c82c94e001ae98b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90233995656389987a6cf23479f550b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa920fa6be177e0e4089496fbbfa705227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6ce0414c100e07383a49edd326e3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1e083b03dbf0a12ac1970fdf46cd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66a0286a89994dbcad7fdde3d6ba0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c89668cc3c0c473511a6513a156d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b5d668e3e6d0c1eb8ec0b513af124232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200d9067ea5b979b210986042ba90d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c689b6f8d684fb94e91c90c33380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ad7798870f2be12c8931ae5fd1e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86badf548cc50b7e20896782da77b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c8bad82e5813f871ba83d41211440237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbffe1b6538f564588d9ba7b927ae49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec8fcdc4bb42f27462bdde85d6c45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82440d3bdc140c951b8aba69fd577240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cbef7bc4c75488c42a841b4bd701e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbec51c2476ee26e6776e2d16a1da7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716ec858c5d1e8e05ccca4f47a199f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafd127e4f463976657a3f9c32efe8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856ad29ee0c1534390f05cfcf6e9fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b4625efc6a483fb178ab2780a804f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c50fb12ea4abf234e25e7df123b66d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d37f6438db64a9ead7347de39ea284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb58f4725bfd6cada28d04c2386604d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1afb9f28b4446218dfafea8bd26b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f17b3ee6bd2db26dead1d9f2156b49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92479ee2a1ebac6aa14d660d4f33a737252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818c94a3f8d9790cee17699078eb3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6283711d1f91d50a8d28ad563c2eed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41491ec7ac9bbaf6d86fecd48344f99a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91af4a77138e739f4b2eed9931dd43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ca973d0d4b513d9a15ae454125a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f4a3e530a9fb8540b9124e4c94bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3110c8d99edcc931060bb40272aad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825820f91e741392e2ccc1601299c395260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66242f9c79f08778e7869e9d53d7832261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194131497923a1d566775004abffbadf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805df7813eb3b9d14f87c84b48b04b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa004d826579b1440cb5c4ac0bac59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c0aa82279d3a126a1e8ef07e0b925265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e513ddf5d099a2a60d240a3317e59c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7cf7a649bc116cdc4a4399e5c3dc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40235dcba9d2163a0458749118ed9d54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970cab23e54d3fd964a555b8cd083c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13861cf4d4c6cf2776d7ed33c26be79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5a7008fe7ed057baa5ae27d81b4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658794710b3abc34e049139b0447437272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e8674325fc11fd9d6d224bec24322273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c4f94e7d0268dd8d508fe56a47d4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc638697aa38df864545ab9ee56fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113760089447ed9c6aef6f183144e6b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562bba750fd90db727543011090ca89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c43f4070ffcf1394344f0b589e62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728472ad45a559a79bd90bcd898c9f8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cdbea310bf29678ec2f86f0b1dc81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79115018ce808624229e05f15484bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c663dd985825d051025a7f5f744bef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bfb17300af0086e2ea9a848e97492283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c0e7fd0cd46c649fae500b2667314284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869377079a4b5b4723a5c10ba4c9a07e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9e74076c0375b8a3a035e93f8546c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf58c5e77277e2cc3adb8c4823dc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0443a26c35089bfd5bc6a94c84922c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908dbc319a0acf87626c40660bf41b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf9b9d7e3ea9079cc011119e133d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a36644290f4fade52b4b1ccee4ecb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a5417cfeb866bb614eaa4f2215bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9642c94bca1326f1ed434c05dd70aef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf78bdd387f832e505d857f339c36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ba58b16054bc93505d8a35a357ae1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9deacdaa2de89461a01b8bd3303e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3af80744631441c6b1885920209c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e65783efb916c382af2784401cb7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412f215e001aece40c8db4dccebf5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c54ab598d5cc1eca78958233f856fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27f5af051817adc999d6b50efe0b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d28ff34f5cc4a0664920247a3b00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5437f9311e6044ee50050b3d396a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f56fe0c4b076e3459fb0f4b9729cc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50caa7109ac6ec1302ce0af5976741b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50660b4134013874d32a293b5471a8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435ee9c11d79c090efb3cc2ba5b288307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a3441dd251a75a1132b2861c29a21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5ea293de9c45f416c18bb010780d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef69980ff2e30594d5396dcdb1109310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df316bdc98c9267dc4d6ed6456dacb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456452dc7e3313abdf3017c3728b80d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0197181432b82432cc815b53d69995313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda156c74d7d86cfe2dd5aaf86b7cc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8d631e59dd8f852683e8766b587d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573da01286d8a833f615d44bae160e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00633b5f1f6fac44e3b68c4a482795bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc8db88211e1e9783f1f7b24ec23b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d342b1066410fad9df7879eef3e96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1274c47f2cdc72a9495bbd901b9c63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc44c4e796b1d8f862862a3e9a2d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81463a4843901f46c81f805f92e2c4c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ad65c3b6f50feaa6fc34a5fcd45c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e308025034cf292bbb7c7b9fd0863324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff81ec744d3f10888652e84b9c5d790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3cc178a30789e993bdc9fdcde3e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f55e936a8ea062acf1e906c334b18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa71e39a87a5a621a91e63ad1494128328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccbd7032946e8f4cd2798c704d0f2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c89cbd0e4fefd7cd1027754832a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc146346ae97fce7042be7407257de3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b93f46e68f778f8e3476b8e7952bcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffaa76f5e644dfa76da83c66b135ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fdd8fbaefd79484fd94af894f08ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d9610b48c37295773cd26c08c51f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8dd6f745cfbb0bb75b55e4c080f6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c4367913ba0b103c283da7525c2d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead66f141da4b0c7e48ce0a02fa07f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da280702e73548de31703986da7399339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41978744c8ac1068c53813db627c2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d939f7836b7664f87c15643792cd88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cdaf8505f0dc4dcc651e48ff52649342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d51302556e645e55d4f4493e14bda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e37a04d12e8166729e54d24a20f73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6e53e53c5978ed199cf8857bad5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c876b5730faf964cde9769c7c68eec5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ab626c3f43dc33b511cb094517b8347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea189be100b33959b8ef20424f7cfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cfe7c3327babe3a5175a2130043482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaddb5d3607b9b9dec491c6e7fc7193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfe043029b2250fc4b140e03ef49ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837e1833785c01727288a9f32c26365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08c5bb73e5cb90a060c70708780e6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b62c8626a56d5ea3f7db1b587b50777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be82d93cd4ec3a90e3a718fa8731d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841414602f6df214954f88abcae7f5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7840cff5ecc592c7dc30e8c583c1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5708c02872d330baeae6e3ac94318211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e6001ce275ff61b9e2192729023d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f695bc853a32790ad8ec0650b731613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc2f577588a8b6367bf59380b441314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e306b09638335c8e69f51e230909dce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c4cc84099849ab13fae388735b2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b8a16e54dd0763eed5c2cc2c0eb2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d8152adc71de657330ea81716c0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934553a75966b87ea451970cb5970d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e21f281665d49e6a543f5bf3bad38820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a555795fc9a8d7dee22391299c80d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c65668c87147e7c640ff7c0ac4a63422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a842450582464d1d7c2a8745829ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b3456a33250232367a8c51e4ccc3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb2bb4764c780deed5e3b87e6fac925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fac0aee4cedb8c2c1511d1bafeba026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed621cb9faf9c406f131516f37b4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae994258c27c9811f42a6eec18584628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f4a0a37e947ee0ff258362874ba029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765184d88610dedf1ffb6c2052cf4cef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e193a8cec2fbaae6b6002cbb837b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a7a3267825e6f9cfeafc39d93acd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b4af70a9c24b155723c1db1e57a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e856d5129482daff57aae44d299c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45a3dc6f17c3c041b5b865182722135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab333b917a7b603170b6417be06303b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458ea3782a1f9b4c3e156a223c610df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef182e43bc564ac96532653fbb449b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d700c9de0db734541777d80efc7089a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754442574810e4b7579074d1bfe1d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cef8ee3e44ea1399adb61466afe33a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5075e7d5f3368b1328e4aebe4c84c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a6568c9694214e2bc61605ad475643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad137a3f27aef077b284366439fac9b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e60509a9f6e2d54cb76f775797a9f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c79c9cfe80fbbf3da1a788d4d9ebb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c861d3b0d0caeef6a66fc82cd6bff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad61b0751df8da1d19e0f3071f5c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be06a6a7165c0d9a32b275de5c34c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea529c5da1ec5ad4c103cc8382ebd6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50e265e3f6557e8d9b36305e51fe9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e57f9e35e3468e59c0226cb14c4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dda839ece7b5896e37418aa7ba1dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a12e4e0ce9303a1599bdd11b510c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8afa5a0b90aeb75181220fec7dff2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc677564e0364a9de4e517a47c98a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37c991ee7698412f823f042291dc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f74b9f5ee039b4680ca44a717119758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca02623bd7b5a349411611fc8980a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d8d3063f564878823a9714fe55a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633239fa1e0a72a4b645a0f0a00af52c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e8bf9032879d01693f7c3199a16d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1a3de91bc282fd44b0ff6dd763b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b44b76ec071ea72c52a2dc9704c26d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f92a91e1381c3809bca8cb4c1dc1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8224dd49bf561ca0e5c1ccd885dd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433c1450452b4170b402ad8c0ec9bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5107e0b37f1e96d3aa65404fdcdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc8f6e46d21cc3f05f7ef67988ddb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5704725c53e699ad1dce2a2e5de71f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c649f64d638f734219e0627a05b0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b041a23210dad0bc676827a368cfae972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf50a49ded6090b7ee7934e591fd33c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f23ec341b454ba1b98cbe29dbab60674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27903aeecd2176365a79293ffd1e8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bf9760cc3c230efcae21bbe593d3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc247bb7e8875e9863c3b96d68873277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f3a2a2328814ebea7fa63a66a70a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63fc627a22ed6f18ed745f2bdf3fbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d8c5e8b4d83b3ff37d24dbef243480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17233113b3340a9c82b4592e98f1707c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369e6a5133121bdcd08f834e55c60e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd33e6bc4e5da3dfd474ba6bc87f6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb889b731b98a58cda6c9123fbaa3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae83e3abff21fe5c42fbc535dec3a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49656ca6ca490d8e2058ac872636cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3438ef7bc9aebf76cfbd225ece5ca587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c314b6f4ce854818bd18ba2090593488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78118de7c1be772005edf2d7af2a486d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7056feb4efddeb778d64fe9af05690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083112278a8e91e72315fc67addde0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef65afe385fc7683625fdc2d01c1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f4738044dc7788771feaf934ea6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9bbacd7d67f52fcf6ba7dfae419a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2779f8e7e1546483594f3c8a72a8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eeb2bb7effeaa22187a1217ee118996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a88d9790a042e15e85b1138efd7ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299288bd2800b36a3db28b9693247a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08327805384eb76837d3e40146ab0ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6a12547a1ce70ea675458d6f4af27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca34b4539794eceb84ceb9c635d46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e13dcbce085ca8be6982c4ed2699c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a606501faf4be237fbe3fa740476103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe463052dc78c5ef85b522d6526d522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a0d01e9d3de75924b0ba9a7b03073105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652593db6932ab6d1d7846cf5be1007106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9255ee94fb04fa8c3a10228e0b98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761dfcea9040e988f00fc817817fd3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e451585c9fdc72bf94ebddc8f4b65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75915dad11670df53ca1826229cb910110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393950d240eb441ad1c5036a56252e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c927dd3c61e17c04f3051f30d2e27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba208114876021eab79d435193d062113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc2c499620023901a94a14dc65afc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc80532d599c1bf55e8d8fba36d36e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20173d43435e84a10dda3747e944c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa024a30c6b01ce7e8cd4e70dfcae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee7ce9e430599b496a1c74d5bc4717118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45394c354f60d1467b9dde15e0e08c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eb4dae2587d70a753c239b94523a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54fa37d407fbfc1c73160e486dc92f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c8ce53113af9a80d1fcf6f651b35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cde6b3b91eb35d032fd64c54dcdae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e68a5200734e9c1453124b93ea033124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa067b69445ad006908c671b809baa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db5e64216a87851b16b755fff2a385126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03a5b867ac147385df515a05c374a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e5f9fcb8fd2ef6bb60159f8411798128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd4ae807f633ff4abb4c395395306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05640cbe0f53592b11faff6847b86691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7f613e59cd5adb07c93b58355976131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba189b9a848c35df80e235784f24ff83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29afedd66a8393fdd5bf23ab490f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a205b419bc4833d23df249132512f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f087bebc0c0e6fe4183ac103f34b35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928cd98fca4adaf306ea8e2709c1908136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128f83acfdcc8d20eb6990a73586676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666797c22264272f790a043f333402d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfbd55ae64eae59f1f46fe856a786f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e5fcd64f5d94299664445e8cc048140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4b0701b9742c7e50164f35a21e98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701ff9553d251a2f0c895bf64c21ec2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9990deef1c4fee999f57b994f937ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558270f9ce7a9d9dac92e7d9955304144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f882fdb48b4607fbafa1e70675e3c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f0903cb880b9d78b666c12651c6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde087c73f8e2ce12cc1f2adf5ad6a90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86efbf563520235677d168aeea6ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a808984b1f2180a8f612b9bd65c64d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4ba8bc70ade6f861f9a31bdef6c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf928852da58d385b7e80198eefb59b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd17705f840c257ad40bac2ea12c60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee999ad21afd9de0f69872a4602d66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cdc219e2715ac9bef2393c0f3fe6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f853c2b35ceea578e8607c9b30c3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247c7f70882eb8659bbe5b093ea8ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71eefc43ba90a18f0346f75f5f56db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e878951b7f7ce060312cd4a09b8f38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6b292f10117fd79383ad4cd7b8e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8793b99e839d2ee0c59ae3bf7ee6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77308977d11016c032b98dc9f8896f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd14cae0efa10568f8d59e1bec952e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3734e27835f4a5738551af773d37dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59042debefa3a6a41c4f9a9ba2a60be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de855dd80288bbb8deb2730d7b0d65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd7abe00042b639605c25ca771613f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9550ee8c46e3fd6b214c671e69ed2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1af6d818da0c98db4cc8bfabd34d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282cc0fdac5314d8bbd19705aa1948e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4b0c6a55d087ab725d883f3c45d09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c198b40386c1785ee17ed2a71b3236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae72f817ad97776d643cc8d431a0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877155d18df3eadb1efc621d31b8e7ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3e577c81688edb1e2d7f90a6c68d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e873a3a663f95a300dd5e526c479e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f9bcfe2008478d191dbe49df0d0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e63c61584f7cce9e42f626c883bc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625157d55f99e641333e7b44dc988f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422ec66c5be7b58464964bb9f0f758b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965fd44aac8bfea45c599998430e51c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf7146fbfe98d85f7c9d1bca41092181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a46d4aa43a466aa876f0cb8e96dc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee09db6f3e605f52f32a31309b8d84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ee7e7cc4dfd112d38a629ea97e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a187db5615122f2acbdc3fe8367e9b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4219ef303f4a597b852dc21c080bfb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34a1510036385b46140b9351c57b5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a7a64d488d32b09f51da11485373d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060319441df001543a0f30c02710fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa97986581aaa0ddf68c4447d5288190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f46c4d8e3eebeef4fa6243d91386a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495217e791624b481182eae4f89f9d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2414e24faf1bc72ddeb31f8c73f36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce13a2eb8f848bc939efa9e0f3b19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2fbc56047e1d0fe80df7d03659a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b90653804c98ceced0bc6980c59aa9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446b4770c7dfc0d27095b69f2840711197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af549d2e312c1d5a7288998096df7c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f088970b7c2a440a64955e21afd4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa83f45333c32de8fe45b3177b34790200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f19248af435dff46c6a4a1615846c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90155e1c0e5a9003d87300db93a17978202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc53846a3ffeab8a6c5d3b753a1e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a94e5a2c2da48ddb0d6b0426ca3c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033653bbac9360e382b4ec82fa645ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556e02e1a6953e436310825e04ca35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b11f4679c0657fead525701b9e3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342d12c0cf4abc0e53b89b749bfa74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36c8ea54152f32a75329e3f553e1f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1b81572d1aa1192ff4144872a922210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2abbfc713abd87878ebcee161189211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d3310b925a22596769ac82fe573d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ede5861b11dd6b96ae9846acf449213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7a342681454be53bd74d89c46fa86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d69c9f1ab655184e5c2044aa9765d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf53098d7568d0d619e3328258c1e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62096aee53dea02328925984ce7f834e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f1773d0c3fb2d15cf11a7f169863218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde497f7c3cac0696373af047362731219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a250f6b6cbc18524be3c9d5cf2e2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df37732860895f9be1a86355307bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89fba6eff1c44ec8db83f6adbb86aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f0af6491723e58f178b2217d466c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3d9d02db8a9d0bf622a2d59a5e43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9921962ffae7695c20019dcf08ed6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994235353bb74bdccac1743c4b490f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c76de5f73e434a14536e46f50654c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b72bd4834c705a33c5a419d6d57aba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a816392bbe11885f6422f14b205a68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b052d3e0203016eae92dd219e536f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b02029491111a6ae024d67abfbc8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df7283b0ee6a9b0bcda0de13188e83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f503fd56143a383d1ddb86f8b7ae79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b75ff9e169139a10a0f64c56f8f51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848887040ce5a54f06f9a0ba8a38344235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cabaa40138bd41e6c2fa591692701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4322651ae9d842b24001ed625a3933237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586bd6aa006abc86340cdefd64f527d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a7c56894262703f210d62ea391856239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea4408992ffbeeed1418f695a6220240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0fe3f7f762c9fab3d765fd4c9d29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d67915b02e40daacb2e09548203ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40cac8c823159ba35fd839c4a16dfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4210b006b9b459336866bfdb5128f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c44adb483b838ebb8dfc2304e9ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912cf044f286f60893c15203a3deb4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a829754f75b1fb3a27d1dfb1059b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812cb20f2e337773ded45ce53110e66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363040830bc6f7921d16644b115d6789249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60afb3ef6f3590ad458dc6f07cef81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9e80f5c03464301d95b3d5d33240b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c740519f585944d0b9d0f5fa76677252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be08145776e0c02b67293f6eb3b6dba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eef234390e1bbcf40c628f05c3fbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261ff995f76e04b22b3925b2af9b053255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4480f0f5d0badccf2a7f47d524023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1410b3c3f9cc80d3abf88e617930700257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0888a227a4718dd94e7fb14d909ca97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc544ee52581dd3ce5904600bfc1f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935d167ae1da214bd1ca55feea56ec6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0286c79a572926bfd5547b224d3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1850c44be69866795485b52e6ce1d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b21ed3b88e560cdf1b2d9197584ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb346c89bf8a55d31a5626782505a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda259aa4ba34df8265e953683eee582265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21798052911a4a4bcb7317a58ac9fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf9342ec82b2b999ec34986d1dc65f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6b4e8dcb2c7cfa4c529bc692b506268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d1a43f0125d6b5d1310d525bfa38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623d0ac0067388bd1160aad28e4881b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb405874fa6016824c9ca09f3ae0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146049db3fb6cfc5533719d6a2a9006272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c13b0aac4d6335ec732dc3a1d45d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995643664972323c421c4921e8f292274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca22a0556221c10eb519ebc1de0bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9bc124fda18d5f02ef9b05323cc4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d519062a6d9be9b010ae9c6dc45c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d1e581aff49a49f3b4bdaafe01b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c612bece2e5cd1ccedfa250a69b1a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e301f535c1e8c6d3dbfade7f6adba9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f25624bc36dbbae2b9f7267fc84ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40398d22e9d4ecdd006f7cdfe207ff97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e435658595982acbd737981b4ebb98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4340e0e6aad97068b977d6ea495a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b817033ff66422feed3b7d351c5af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445f2e95f486569da3810ac7497fe64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc9a100e272be9dee68c036269244287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef004d8e90f0617ff677e5135b3ec31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba18d92e73db737568ba4e9ebb542b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cdd578cb986cbc27246fecaa28a3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac58173f0ca36671cab8ccb8d77b9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f33a14040d74212997050fdae65505292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e7cae913b5a509b365ba8cc97f02a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7de056a8d72e0ae727e84ebf57505294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c738b7c66115fc234297964ecfb04a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7d1e3b5b4d689039e5e4df4244339296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471dd133b52feb673609501a6c69b70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088123a9e402201abaed7b42fa147f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68c44cb8ac5374488fb6f68e36f25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df56c8c8b350886c83358c3e035baf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737bc261155e273a288a1c430d7c77c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8101b86fdb9619ef6fc5959615912302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec99d7cb6a77025d894772eb75f51f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2777058f7b615bdfe8c090a3bfe2713304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ae233fbd902cef7be76fed64afbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af0063447161955826f4d1532caa16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2fdee288c5a065461c9925405f365307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a583866e33a307eadf2da5562aefd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573fd09fd6b00dc2f2ff7148e5a33e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbd8387cbe128b96dad09c629a1a13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d76734dbdf1603b65e7b4c3301a7ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61519a441d79bb5a923ac6c823d83682312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670339a1aa0636e13687b95c470a3ff0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd7e73ca7713144038da1f13428649314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8805d766f190ea63b5c7c56342bf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d091c2e9a23452bceb25b806a12c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea9b0839a5f83824f5908d3b17f8ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac4d7355d3f04153fe002b414dc42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302983366176f2843b6ef2927874ce0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b4dce295a372b0fd295120589996b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c0b971527b99400c25d2099b1dd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83443ac891b4d11c116e074845b7b71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611a287c4ce5aeade5305a41d67b932323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd8966dd9d14d749e1c8016a5fa17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b5aaf183f1c72c098289db11699f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>