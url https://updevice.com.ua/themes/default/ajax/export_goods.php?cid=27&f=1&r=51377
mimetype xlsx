--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f73217040769b387e97841b85f37841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8edcfcf871f42c20de1662984de5d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b1dde8bfb7c694112510d9ff751b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f963f9ad075f22f76438808e8e96d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba5601183f73ff485475d31d917d515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158f267f6cc3b9613359669f6db9396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe4322d777848c11e0f42a738ccd387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251a5f147f2d6960dd93cbb974161ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b999d695beee3ac8f1b2efc0761b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbfd1223d8fffe17af6926bd7f974010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b67c1c386a2fcaed398285e36cf811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300014183dfbdc128ed37ff15bf393a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bce33f011887a8eebdf3283b6cecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba296132d3b3d5ca72c5479b04e015914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436d06d5ef602c00ccc13b75ec438715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f26ffc79c2b6da738033841b9ee3ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d87baa810b1df43b41c69f4e0a503517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ced35685c3671b6abdccc1fa8b18f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4d18ae38df4a74ae21ed64a71a9cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48b777166248bce4525d2ea08843a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962dbbd4d1715a0bdd31b35b89e0c3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2eb5c71c99586e1b2edaef39850ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f25f5e9a04c78c25376606651e0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d5bbec9b68fbc86729bedaa9c48624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6da8e1bb33d015cca71dbac618ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043e0963bb72b2bcfdca094572128826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a23591af09a7eb27b90e54bc0701e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b372b41ddf70fe8bec061760fb4eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6767394c8d69249d8075a2628863c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b1159527f295a99f512ca368443730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce669435e66ff00dc708d615688a83131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0390d3b7d99129e356ff1114fe6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139d9b751e92ac88118246d71f546033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85b29b288bfb71cbb6b1e26f0ad0ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7bb8a740a999ac7fe7aab048292b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e5d9dcd283eb93e11e008c609e47036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3468c8d350c6c9f07500e8e0c8a89f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbbd17153c5c97cb299caac16cc7df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15940918d0e1bfa479e5f5b64a5f7a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bab9dea8bc86b2f2470d127291e1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc08a01077c49f9ed858cac6afcea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ba3b113cd453553754ef74574128d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ba9b74ad2546d037f09db1bd01a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b423d7fe31969f067be9f7f77a67e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f6bf364226fecbb3d3affa1d6a2c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef27bc0458b5dc9a3a3b1aca5c32f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0509da447867f35715de13fbcea1da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429171acdf88e6fb74342e8e94254db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d440a701d707d0c5d81236351666a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f4998a11d33a46db0adc0406d645150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe73e80e798f5dcae3e706d8f241751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9779bbfd368c8c02723effd312d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceef9604a63cc1329aaac8f51fb7ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a21c339327f37e3ea75403cba4f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013c5b6ef6e9e5c2e1a49c83d8105655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8effb20e49d4ecdd4b2c98fdcfabc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c168afc3fe4e98957516f7e1a2df457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56e334d8b0c9df8caa4b5f83a133b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c29a52d4244db92a7730d57dfb974b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acae659226b7efeb90084e4b175b9cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34acf573f25042088aaefc6173a28b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57a6144538430479c6cb66626450c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68365c450f249b031dd7723fe17fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd1047b1017a3c477b9581d9d215f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d6da643329eac48f8e67d9ad885c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f276f6f74240c3045cfedc1c17d8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abab36a4c1ceaef0af5e27a206861e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4980885b75dbc9b33236dc2dd01a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0d3a941f568f6185daf58f430ed469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f164b4a698dfb76f1374c0a0dc81c2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86064135d67ba6311fe99fd481b78ec971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956efcfbea5342ecaeca986198f53c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb63e5a2641406549553edb9ff52f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96665f54ecc4242d8fd539bd4d0b4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6fe73c38d213c8e973706efab95cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa364de44695b65abf373a37b93b1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2878a0eca020aa1881131937b58ed7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e918f48506ae0204210149ad4a569278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55682fd0505d1fd207a07e2b506dc6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5ed1a9b2b0a0aabe72d40e0bf17880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010305349bbd42606437090e35124681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba5db320c66f89fa2beeae24aa3d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc7271fb95e5aada377e21b374f25683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a2b64f22ef01f653ee684966c16084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e12cc3d650a6426f8a32eb91b478485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e03bea1bdd398843734692573d190b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7eac142e1f029f7e72febf21f886987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd1b3a210a6a916c2a8558ed53a8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f672b708aba05021cca4beac4d60289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a4312f4cf56298080595d10950a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c59de426fcc78854b16755b8ced6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e5fa21e62e2ee001f5c927124254592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195052f553dd0b391dae86d0c8fc64c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5191d539a5a8ed353394a322049494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b50878b8c65b38bacbbec468941295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f9f76144000ad2f6df2948f95b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ea41aa4f7d2c27e5fe784cf4f8ff297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ab32724b9fc66d9e30ebb59d64b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f948b04dabe33ecbbdfeee4d03ce399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d51f8fcc775d3e2e919d91f60cc9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abced24412eef57d8ed43a669ca4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9d65730f99da45c52ec3b8548e463102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a99ea3564b48ebdc4edd2f516eba2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c1f5315e50f7c562a3e4775e0cfe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de999bb0b84a6677e22916795d8355105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0970aec0a36d760512199b292ed3f72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c364878ec96650e68a1aa1b26ae11a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5387053d441c6d128f6875bdb3c540108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe806f17f5c3b2d793086f105c59d76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640072d81ab78cbf10afd9e8cd3305110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0e5d8b09453b91a15fc067379aae8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0469721b9b2d68c5f3ec9e563ffc48e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db86c3460188db7384ea4bfb53d81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3240c2bea2ebd30772a07d690f60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e196bebcc6db7c6cc08d3add024db8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9bfb5a089be2774a26c8d82ee7de0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e240a20c38e666c43fe1fda4acbd0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c987ddc9f467bbcd1723719a08dd3d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe64522b96b96665772bf0b63dce2e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0de9dfdef55612432cc72a24d2fd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf68eb856f8c6c8c67ded13a26bc431121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c4c0ab891cb629c6e70c0439a121122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212672844235c0edcb21c77684377a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443c7edc2417a72bc174202cfbd0f47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992a27401de5c7db91ad7f066b3f081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6ed910164ec7ca53c7f51d63c86fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1a41825deeee1edff347e20bd033127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57884eddf699e9eefac0839f9004a323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1fdb38c2ae20f439b6d39fed9cd03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6bdc3539c7f111ebaaa02abba1175130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e418aeffad9995c5a699d0a2b3407131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08a69827c019a32a2fc70d33d4321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf70cec88ae993aaa528352e6bd35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d3f18d227e2b6bfed261c1e6c75e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f568a1af2b5d6d9aa98dfebda030c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eae66d542012c0cbfdccd7e6fcb4fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d536b2f48f4b96739f550c6cfe1209137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428ee9efaf2524d186944a316720d60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d97baf9ab03c93535d0a95f4e1c222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0215368860ad570cca4e0c358bcfba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854301c0f3aae7b55539517066f174df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95235cef4c3aafdaefd83885e6ce02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc51be7872aa0926a113f768227a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1752e0b450ddbd65f109cbf25723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785405067132005a4073ffa8fdaf5a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf5efb7ff535c188624017fe764e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e12a63ecf5c10032bef38382edaeae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66641b2dde283d9e8d124103e94a55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de6ef300f9efe54f3f1a990019356c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df1ad007c65a5190fabfb1ea93443150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951ea84b8af6189c13eee42c7c6404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b76833165d37b173a72a0fc9d863e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea7a352fababe5c35063c3a2b1be6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd465e586fcb77cc0a4f28010eb1ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5457b4140782b17cfab0df71d81de5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7b14904ec5ca43a27e056d3109165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c797ad39792e803e415419d048fed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d8389ac29a2ce59fc700c655bff4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d318c969cfde8c94e9e5d014958b88a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702978e944c8781592b36b737130ac0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4ffcba1e60c0443d260f1a53263f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da8ba571dad5a0f2deea52c1f4eef1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec04a6ddf6b9b8a1f82e88b90e999163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c97eefbbba3c6ec7dafe9858b79d9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf9d97a139bb885432555ec80493f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b81893661a6c6b9e113f46790601166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1e52f3df3008bb9b5c633a2c02ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe6c2e54e4e0c75d32d0012d45526f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c692142e2991bf26f56c6be8b61929169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070351ee3bf8fac5572fdba9ed420da7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1cbf95097e6afabdaef69d971ccfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e604508e2f6d1a14ea4779e3f87f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e79dfd500ba9668e9fc1a1f97591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f173cdb0f2eee79784fa10e7ec778b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280e18ddd5de2a3920f5a5b2f1ddca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01d5afdb23e7e4988e316d224c25b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af6eee28499215086e5f76ca8fa6d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb79ef0493cc739d3cbe544d77fda5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20250bac828747dd13c3e3600928a4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0faaf9d89e652e52bcf3fe19ad11d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c71f267d94d31ddf76bee71764833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87412725b4b72457cbb98696ce02f5df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b67ca00fda22b2120c87f7ab12269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ecdada0a67b8de4ecf8b6fd792c08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc117d57198b6fc92438797cdce6cd38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f4aeacb88798e8c4f17769c6e815186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18cf9b28925056ae209c2448449b97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4c7e623df573bece17181c1fd773e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e8a9f6b4da440c81fdf4518d99575189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728dfdd17ac20af629a7df0132efaa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88062affa6012bb6271ab77ecbe57687191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d69bc2bad3c5e75f2ade8010fbb2cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c018ff7a5fecc44df2541d6fa7943193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73e49b522c28e58bc8b748ae68ca0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f9e3cc20f6674522bbf242f2129a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2380ebb000e9b67c2436956796fba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c154079556c514f98ef3f965225d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520280771c8390f492946b0b4eeb90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb90c630b3069b174c733b23423a60c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c696b02fa3cc692059c0cec6c286bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86772e71de4161bd8ea72d680e5540201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e31ab2e655c2dd92ea26a69410f18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43034c573a510634d3b868d6924a816d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a49e2f76cc450b04dfeedc9d2389204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece67182b7cb255c79c9ee2cdb8ae5f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dad09c73a61768ad044447e0ad9cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa1ec9c3933a7bcd3874ce2e59c153207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597bb50f0a81ec275c15057be845e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce26440177c5e8ee6d48962740e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942d0c4b3f691f80a13e0f63b677d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af8c7be7601f2b45de136c83344715211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02873140438170516457d0a8311e36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7785143e48d4f8c0d9872bcd672fe56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d4be75e579ad80d7f96882ce6d96d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d9e3b9d11e610ce1e30191ed90bd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98e660cd2d65f0e920c7b54efe5c1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa47abff3b11b15c6434f90d9720c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e961c9f3c3f924052d1167a7c474218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f64ecff4b7dc3bb91ff116285cdf6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0436e7bd58e9924427505a05a7766220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226742c0a3404266ae1c23a84aba91d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a85b6870a7b8fe93b66da70f8fef1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2815873a577d0a4cb8a2632ac661080223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436be2c1f0d1b9d883fb3a1c31cf6bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712fb3d0aca14ed5821304abe6d486f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1459bde41a8628529aeaa8b142da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84526442c8e9e22f621c7d0fd32526227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b88c5b7e2499155b23493dced31a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37b47484e85c3ed53154d496df340229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862c10f1458a8706284ae1a34978ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b48229ddb8df3e38dce34ab2612a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843643c698cd85ec3d32f4c775fc26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c4f36a409b4f70ed16ac94c1ff45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2d39b2161557eab07c74ba4ad30c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25afba3f0bd8e83d4d3b2266564cee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c37f889d159405330be4506022377236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eb7ad1b090d60b4f7cfb8474352db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8897ea91e8a40287a7697bf41a72ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dcc0a89cb7bf2082c3d5be7928bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad51890538f25e5d2f71ceaf7640ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841561b0759bed0a76d194d7e2010cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d73b7b68edfa0fae118f1c89b4cc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bd150edc697339e1ec93ad8b4c7a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1d3f9807d5449241c4f05ba27e3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a547d7c1f24fae4ace40beae215c9c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4bd3f9217310bc114fdd579553dab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec36851d2c9b43e9ad74da71a3ac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840921de046c9e8cca79ef9170d660de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81235c4943f4ffcdb664d9c7c0013f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c90d392c4c43fed8c23b6cfee0b04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c20e112f20cd539f826704d5270f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89366b833eaad2687c39f96f7d3edb3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3825764d760b8dd542463116c7cbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d28dc9d5c0298ebed092584aabd091254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57585c27ef19a0c35e86853d272aed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558684a6ad1b2cfecbe1d688db8c617256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fe348659f912b3c440fee17698b73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4067de1772115dd5f5746ee32ec51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eded6b7c4e12c4edab5befc58b916259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c06242a6b63afd5f7315b8580fdcaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc332f99ca062df92c1676c24837495261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddeab4062349aec3200802a889a246262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606b0be17f909be77f85529c72f30f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dba0db155106c24bc51b6eb2512d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c39d37f4899a42038c223b3b46d38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dbd48d76f23b03e6ca6131f5761f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea07f236726dd3653b06c77c2e050267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296338bfd8239b3605546d21830b6cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159daf3401b4befcda74972df812812269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cece0e5e1995fd5568bc982c17a4fee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019939b64107f572e29d6b7a1d73ca1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036890005fd589fa5cdcfc2cbe220303272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e4d400824ecce9312760c68cbc19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d214661bdb87eade4dc8be3cd4b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093802cd3210f4093d9efbf821b0c86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d483d80a29ef7f6a5a9f15834c17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee52edab96d301839d9787eb78f88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d130ffde44bacb1dee0e85e4b34332278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e85dac7ee58b80d67bcaf15823202279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238bf4950d4017f44c175ead9c5674a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7d34612b841c33699679c25f5d81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc75ce3d6103a386f91f630f30b4ef1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84bbddf31a17ed6b089954b951702283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5678e598bc5074b615af2a498dcd1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b61abaa29e57168a14158b62b40c7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa660a0e3233ef49399ca8b2e77e4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a470b86f8911c1e1b9803af6172d09c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae04dddf82e78736f76016906667c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae7a8726b48031944324179e299755289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ba5fb392f92eef00ac9393dc9a73d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ecc9706b6bd4d7c3af938ae1f668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c679357800fd0403822dda04a6d51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee31fe64866cc6fb5b0157c9f31de40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441bcdbbe7c009ed0e213838edd2d64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7350b496ecb9034b69e52c45770a560295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e856bc1fe0a4725299fd86964f1301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2dfccee8ab37453e1e08504269334297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db593391bd598f04139a2816d1a2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a424a02cd49e0475735bd278fde18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfcc18257cbff4f2cb4a068880ba9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e5067bcfce0e7bdafcf227328bde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d72832005e78cf9eca420aa952881302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8a0f0672e8e231b3bcbc41d98d56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac459caa7c9f41f4bc7d8d4ac2eb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333234b9d873a9c2a2d7773d6f38a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3598b8943fc92340946071cee38a1b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743fedcb909fb5b8177d0d02cc7cfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2945078fbebfb722ffd94e04b8bef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06c0da7a84bc7bdec081dde342d95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2d63b73437b5bc523a89370c4c0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf2a0232f9420f5a37df1d4c7cfc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd41d13ba62e805b029702dcbacdcef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b040d1d6076f75c88c444f3438ca0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993077d7915f962a006f4e67fa95a33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be8488b9db3bdfb1e27e25be1884f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8435bafdfb219aa8988d72e4ea1e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27234c4f9fd96b8ef2def84eb0cf0c0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab00ad93a6c11e527c716d3a0a811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c30b2886fef4666b5eb0720bfa48d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aaf93baffe299a11abeabf9d1973c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8914dca91244ec0b821ee704429be0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194374212bc20908616bee1ccb3dda0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee971169042b2cdad43b848ede7cd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772511de256d6c9bbffb890a65f3730d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f956a0358fb0b6963b3163314502b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808bf74561b4fb7d9e7c0e034a1ac48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae80e980e3c150ce4ce3e526dbf7a30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc691e2b218b2db296d82858234be62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb562140201785f48b260f720f4e3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b682482591349d3f28222300cedf78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754968b6861b5ce5c605bbd2e8625e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f1cdc6537d473abf441812ce74cf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189033b3bdb81f04acf9f6911530cf7333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e1769e8aa36d03eeed58809b1d3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caacf2aa045c701ba81ea6a1966c892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05960ebb54167dec80c76591f612f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbc8602a67b813c40c39122a71d5504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ef4b230591d39ffc0b67fbc943455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d64ed6572e2b7349863287681eed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bd162f42347d8651e96e339f532c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7f157405042ff137cc5dc1b8675f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564982342373097376f2b20f052cc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc1ad71564477ef5467462a642963410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd208f29d178507c4be2081aae67b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c830da19c93f3e08c3269973d280012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b3506c4248b711751434e1ea524013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3775f9dfe6a5fa3f306c931d90303914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd865f8a3fdf0e24859700c3a2cb8d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f13f905d061a677db009ac3df3ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a8137d0afc9aa69c725f16b0ab18217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d9b5b3e65f01b6fb24c75f3bb6dc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbbdfd53e6a4656572ee385107fa9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1e0fcb84853662648de479d4047020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa5a42de88626e32ab7ff6dce80f9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b7730854ecd8f008bb12f7db44b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66d9720acf85e18947712d2fe96ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e8e640a42812d3965674f7ceca77a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6291a89685c8c3c1016066da1a8ef6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0b81985f03b2d439eed7ab0fa81c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e69709c291c6e19f10b6ac34ad1b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ee75d58a9382d8397f70638256ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0774b0c01acf485619b2a565665df129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9daf0b70072e1de32bd7a9fa7154ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917421e1859d0cd15346d7357ec7563931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff14e66d4696730733b0bf48a73da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86242baa30d840ac5083cd02842d6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247ead4be30b0a5b1184e0931a412e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1837271c14414b53852766da503d2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc94c88b7943f1c80831c86e2d45b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0856372ffac47dfe3cfbaa020f58c2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5aaac26bf1a0d037c5eef1496b37238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd5c0600e516069f56218f1dbaa18739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856cf0c087da3d1b29834862499c21340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d7dd41e5da1fcb694d9261768cee741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a9096f9da7bac27463ce361794aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dce02b7ca0eddc09df295297cbcfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca78c905ba9e4e88a35058c8d6851a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6cc7c3184b21379ad446fb66b597a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95778529b08606834e8638c9b4ccf4a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefc594fce45fc4879596d0f1a4be1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ba399f361605776410b9295471cf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7fcd4cff0325fb3b1deb50521023e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c325e208b7f70537a6ddf4bd16a4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45b2e67d0cd7fa8ea15e0eafd9d5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3805ede75d791bb5e14a150f56bb0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc3bc4aadf9157a01823b9d81b09af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8909291f11495c1ef917548cc42c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6277ab965ce2c7939754b39a7237ef355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd93cd7f81eaa706e8b7df7f87eef456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d3fc73bc0e919acd8cf30ea98e64c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125b17f95ae6d8e5e3901c0353b75ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559eae931fc8b58395114933f38237d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148accc1a026fc9bf36da6363741be160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae66bba18c5fabf6b582f9645757b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7536dc5d24eab663b80edcfb3d535662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488752ab6094fe8479292a7a09890f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551ceb9f69a668e36677df872138de264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced2936ec930292b1c82694dc91f4bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed116587292a81ca5e2e9cfb9953eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c704e550c0041bbf5583b043059ac2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c0ffad39e3a41ce86f6ab991787368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f67fad3f65901f0cd207ec7ae1512169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b41a6a1ff10957bc6d5c08c4ae2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8daf6d25884a420f19740e621cf79271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19699c64a3e6db8a3f241ed7c664b5a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8c6419d3403839bcb2c50fcc1f4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfc9f33ddae51a1d637da5c234b25674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c084d74dcf1c08f3d6fc47ef9f19e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27825cd3580430cd767a51b63bc4b9ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a631792675fc9c67959e509e783377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f86cced0e67b1c6b2dbff22c53cdb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb8aee98d8e8ab5e4ad81bfeee91979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a43f140b2cf660fa5c94178d3e9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb07c326bf97fce8882ba202ba51a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c67f18b3a6ae5d5e494643b6f697482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88c791dfcfa462b99368289abb47083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1f362db1483dbfb699d203e33c64984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e8ed8985eb1385ede71fda73de4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb50689a4542631df5eaf06771b457a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360c364177811e25935e566ed3eb1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c306d2879989b76c4c3acdd4f2d78a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe1fa5728dc1743795d6e48e4473b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bee16fcd36084870182ce11c2807e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7a989beeb57a914f0fa9018db4f8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ccdd24b183f8e470754f644b18d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e03db2016422efa9c12e56dc9e8de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba37db65f2edc1a108dbba4c7605f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba138ed28b36d31b2a7d16a9b55c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0b75c654f35392534a7d386aabb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af0201cff0e8db39d20956a70514697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212caf5e3c17f084ddd0a371a4905198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af58b2da5713fe015c7e3283ffab7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa7272b1910236cc20db6d59c3049d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0a31fc7af28ada33e4c00365e7ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac418e9789b906702ec14587b0a3b57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e8f8ba13005728ee618281d92c7f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac985527cebfb161fe0332b27434a5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95d64e3a9ebf7d9c706c1e82648ce4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b3bfa7dbc316f0474dd0d18516e7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a73393a62565475ea2401379a6e56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808e8f51271e8f371d56922696abd10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027d27a353473cfd7a8d47e0e2146c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aa52f506db44fbe286360b29782ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81443df7763b610454fa8aa7a5a7c27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18f5581f1cf18f43236607d6183ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99473621010efdb4268cd9cd7bf91c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25761b540304467eb39e03710c402c00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c2e73431aa12f2f00324137e8ac42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe9b4615d422ebda13a139226b45dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618186fb27b11071f3cc0776dc160bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd4d6932df4c485532c9acf836529d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0543cc1036cdb391badff80318d44fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad18ae34d66ad1c06aa2a7efbc8dbbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb577837a88d8822da37e433759477121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2ef770f2d21e6338a64f35dd9037d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937076caf9bae8705c68e86c7728c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99e2d86ddc645f1c25508d227f2d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95d6ba8aa6881f5644cda5a3d21eb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a049f357b14262223d6ab64735243126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf904441b68b2a936d885ae45e133127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a73298444474e7b0e7cad53056d26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50684c24499b4c330045c517f299cb0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec61cc4bf9ba44cc374276a97f82318130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb88b684e7b9298612b08f79c1f0f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767ff4237ec5445f2269a5a4cd7ac3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8a9c0f3d33a777a40da5d4effdeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6384ea57021e2d8a153db3f649ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3fe5176bdbef8af8cf9ba631400c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f79af7dd41db1dd72ef3f78727772136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014370ae6170d578f6593aa7d77c57f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961b66edcc2bfc0bd6cba3a6df9afa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e8e26404f5829cba5521b4b02455b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f97b891497bdbee2c8e722432252e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ea86d8bff6bb28367ee79498b544141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905823369bbe535a5a0fd496072baa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f49aace77149b61066f5338ad866143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1150aedc499df25e747b084fb8c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c99212135ba3d5ad02b2a7d1d72f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f8cc29df0e16e4032f52b12f7ba55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd426bea07e2b775ca34897ecf14eb8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d35b4c1af1ee217aa6613956460ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565215a14344ec40bbb888a226485b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e363142f2149f6b09343202a51c7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c17b68f53497fc99d00f60399ae64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a804ca933f417b1c7dde316cb39f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b90832576539d3fdd4fcadf402b356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae73bdca8350ba4abc7cef793b76827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b9aa22f5bf97a10d92478a9b2e599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ddae60bfe11103fc3c44feb7325a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d5a3ea1e826e733a61bac4849c5f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a30513eb1a7afeb5352445407666b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d086c4f83a2726d1cfafa4205f2da8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b3caffbee48cdc1131d6dbbe064e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d69363d9a40e42a1d73ea2a4e83665161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b07e072ad70f10dc1063203f89e26f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0a4063f76ffd7bda64152c9f97cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de94b08d3375263f639e6446fafbc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff03443dcde8519e65feda171b3ede5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd6a604cacfa2e7e1a27205743d94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb763d98bd0889c2a3fc6c0e23759167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee95371c275738fa3197a2fac85838168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f9b875cd0a733ed69377019beeab3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de480a14317c6f0e612364dba26af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fd6cbc95cdeaf5273e792d172d40f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae272c9c3477b18870282fe9860bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c70c735850fd4cdea95c39f5ccbada173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43e127c3eb417d723e3afa180917a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa864dd8bdc4c9691c3e406ef1680175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3f2f7f7f4aae5848ec3df13f0cd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce330aa47e7b045f9e5ec9a7cae30794177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6468d23766103e0266bdf3dd142c78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4bb655062f78f9061bcc39cceaa0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fe08600cb23ac86b67d13dfad7142180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc27dfad349e8a929f6540ea7bc0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56c3f668d2cb50a2f3c82e28dba3f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc86ea3397ef36ab4eca86129b1115e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c8f8e36ebe7e9803ef56054bb8f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b63c70f13fff14cfd20dfe0f8843f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bc1a7696f3239a84c2e18b24b5fee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7f5f7a5b5808fe1ac39afadc42ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee41c730a4baaef5674ad27df02967188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ae8543708d54791824bc2d557d032189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39871665f69b5c3b4b0fd13e1557cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e93b4eae0effd6e225576363a0ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74740d2e642cda7ab2231877ea1992192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4d6eacdfb9eab555f368470f09b03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f60257f5900cb9faac4127b0257d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d0777e43ef2f02ff274622b4453d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab57790785afd8d6217f813770667196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62701f188d2768543cb02a3f60d75d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da048d650f7b722e15184323d373569198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac74877e42dbacb1a5508157649a820199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afcd0e2bca1a8557108afea235853f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c132e57d277c5f7e9e293caef1f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd2c0ea888f8f0cf84b1e657db83b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37db61f9ed03de630a7af6e1a18d6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff44ec67020e5a70edcf3c989b917204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c63dc156c6f622d485265c79ae2f47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af48f8e69764141a906b2209a747d6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d535a61fd65de35bf6bf1fd56f5bc50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4109f6e2442cffa90d9c6c1c402252208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38959baaa1212e49ba89a5bfccb40b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad3265c15434e55b125b2016d81cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84767ec412d89fe214616591a116ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165acf226115adada50c0f349a7d9493212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb7ddc35e0b77bf0ce508cb82b3ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588070fc4279141fda5d364c2985465214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99766a812973731b6a66fde6462cea2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb51eeca187a38520776525f5852f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652666fd56b3b5ae43dd9be4758cdbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f8b8cb22726db152f51e9f74ec33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c12b52f66567ae089b2fd512c126fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa2d42019d190b3deed431d0e77016220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e05a9f313c3248c670bc54c6ff61d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afdd25bcfbf62969c817dffa69ad1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d299e115e2ad8104ffdcf7fd3e2bc94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5711312cae7c7c622175d7153bed7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b945a3d9cf4f762b0ab167e14805225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f0d1a169f0e357c3c61f4f43b7ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b83909c3dac4892e19391c40250003227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b667f734bfbc2d6075edd8ce60b62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea05a39f1dda24aeddec4e7e0fd931229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d35c815691ca8466739e4f7d1b692230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d587c4d72ec0c4bbfb81de1bced0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03d00a434fa8e28565e354f339ba1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bdee87615ec02fda923fcb7d29809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120c3e50018f10fffb87a528381aaf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb54ffc4ac41863040427447855658235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ac9abe83e2d2330ff62fd33783d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95b142e4f163ab1194cafd58dd020237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b1124e4fb8f3c7e7a5834784e833d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26c96f4ea3131950125eaa75e7f55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d57bec9ff1bbe6b5619003190fbfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1527d5ff3501b408f293a92e80109241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad4d23769ffe9bd6b1b130bbd71bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b16dc82ed4cd72d2ea523f2a9cd1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec51414b97c6be95f785e8f0eeae01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734da5ee5946d8e8e736707cfece3d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab721e868fd17a8db020ed4c05d04a60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7172f00931553cad5c8616c0665f78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d208182ce8bf10047ad230ce8f67a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80418633cf1850a6bdade25b5414f2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889993cfa8ce1572667bbaff28dd894250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570104334b0a7e8c99b0ec3ec0ccf66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683239a97d6299ae5b7e5ca2f0364f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c46991bb04c288ca6de2e7a73a0c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43fac941e77504b84a0c560bc0edb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115b5ed248b7cb1b4335258258657b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235a5ad0d2075c8f857e20d2eddbfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683eaed9e33632e3397f888e3b9bfa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939a453bfbf6f76392c4c014bb98b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233015528d896a57820a8f7f1fb92cc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d78030b183574e5de9274d8856af8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb70d54a13f6a917d1fb1f7cc58a5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de28e83c8cfcf8df1a89fdd078e0be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b86f4a55cca1cf138010dbbf547cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf266c69574f902901631ab12c314ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33f08b0043886ec74614549cafc7c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b39d039438cd77cd6892c0a90bdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7de8677601130798c8dbfba509325267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb5021af406b9b415a3a1829ead2b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f13a289c742814814c9ec4f7a40a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41d98250ecba658f73956469d3961270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f03a16e2b2effe891048c6afb308271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb3d61cd3a306c8437609ff8873390272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ff5a871c50ad8e1c17705a5d4d88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ce1a9a333c2ea48f4d4623f4e6d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6e3fa9e320c74789875d49875a3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eb3369426d6c8b0b4d0da6d643380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338d551880aefbb6dfa983a418a101277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9763cf88cf8b68986f894cdbab299e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f1596fc5ec721db5acd1711345ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86418058ed5a37e3a4e97c031f6db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38e4f03b9cb8ca7f3dca696545d49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b59091ba4f18dcb9bec791cc2415282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015adec949a3be823c185ac5252b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f284f3b679a057ce7a4234cedb42adc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4deb6020b7b2788a615fa567982078285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ad6564b3cf353c6aaa1a33ab9a0ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d7cae2ddbbd5be5c6695b5d823e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241481058d03ed59c977433b9adf53b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c105011c548e26760baae51e3806fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12d85c0af6a0a173b37706b8a3b383290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f82a7ae31ce0a0f7b0ad4a77cdd3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c48eeaba1b8ede72227efb0c4f34b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c80e8729157d845a80b238baf6c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddbd4f514738db8409b1b671b9568f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5132b8fb1ca391e3771366355618295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbad43a5fc7f887156bde1e52c6597f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980884c4a3287a821665e6b58ca215297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd9e89070c02c2b55efc2e4ff75f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd7d9052aba847be47c42f1a61bc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8797a86818882d90fca36dd990e3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ebdedd3afe7d9e230b08bdadea9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f93e796e7a5e143bb7efc9699e6be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832279ff9a729b960711bc0e45a74c43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d3b7456ebbc4f8c7436cbeea57ba9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebabe8567bf367ef5e79d82cdcee95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578efec73932b848ee09f46a4e5449b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70d3194870f6074b74dca01fb32a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8192931197be7ab28ec6f273a6e25a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1afdaf5c7f707a3ea9c5e99dfb55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947450c548bbfeac458c56965fd1939f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2399136ff8466081f445b0528d236311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d39be37dfaaad4f335317e68036263312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eeb7ca8e213d39cc9d7b8cf1adacc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac546f500a7a17e24a3e36367ae8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd5b0269dc6a907441cda6543b393315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277717143c7472cebd06e99de547a65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaeae83ea65bb65e73d486deed019f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c9739e8957ba37d4cc2d0529ed015318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9754a523302abcf8340ff3f5475fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db66b157d1370b4823d7468554800d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93fe622a7a2f3f66435759464f2236321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af3690c3e0c8bd76d9aebfe922716322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb3b31b070382f7484590e4359d5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e670a4de47c7bae74cc5cb8bcd6f94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11193f585e451afa1d33e150224628d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>